--- v0 (2025-10-09)
+++ v1 (2026-07-21)
@@ -342,51 +342,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H465"/>
+  <dimension ref="A1:H617"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>location</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>source</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>target</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -3320,56 +3320,56 @@
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>Adresse e-mail</t>
         </is>
       </c>
       <c r="D113" t="inlineStr"/>
       <c r="E113" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>.register.EmailAdress</t>
         </is>
       </c>
       <c r="G113" t="inlineStr"/>
       <c r="H113" t="inlineStr"/>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr"/>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Set password</t>
+          <t>Set a new password</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Définir le mot de passe</t>
+          <t>Définir un nouveau mot de passe</t>
         </is>
       </c>
       <c r="D114" t="inlineStr"/>
       <c r="E114" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>.register.SetPassword</t>
         </is>
       </c>
       <c r="G114" t="inlineStr"/>
       <c r="H114" t="inlineStr"/>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr"/>
       <c r="B115" t="inlineStr">
         <is>
           <t>Register</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
@@ -3554,56 +3554,56 @@
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
           <t>Votre monde</t>
         </is>
       </c>
       <c r="D122" t="inlineStr"/>
       <c r="E122" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>.register.YourWorld</t>
         </is>
       </c>
       <c r="G122" t="inlineStr"/>
       <c r="H122" t="inlineStr"/>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr"/>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Germany &lt;small class="text-muted"&gt;- deXX&lt;/small&gt;</t>
+          <t>-- Select server --</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Allemagne &lt;small class="text-muted"&gt;- deXX&lt;/small&gt;</t>
+          <t>-- Choisir un serveur --</t>
         </is>
       </c>
       <c r="D123" t="inlineStr"/>
       <c r="E123" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>.register.DropdownWorld</t>
         </is>
       </c>
       <c r="G123" t="inlineStr"/>
       <c r="H123" t="inlineStr"/>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr"/>
       <c r="B124" t="inlineStr">
         <is>
           <t>Please provide full details</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
@@ -4438,56 +4438,56 @@
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>Beta</t>
         </is>
       </c>
       <c r="D156" t="inlineStr"/>
       <c r="E156" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
           <t>.login.Beta</t>
         </is>
       </c>
       <c r="G156" t="inlineStr"/>
       <c r="H156" t="inlineStr"/>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr"/>
       <c r="B157" t="inlineStr">
         <is>
-          <t>This data is incorrect!</t>
+          <t>There is no user with this e-mail address</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Cette donnée est incorrect !</t>
+          <t>Il n'y a pas d'utilisateur avec cette adresse mail</t>
         </is>
       </c>
       <c r="D157" t="inlineStr"/>
       <c r="E157" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
           <t>.login.WrongData</t>
         </is>
       </c>
       <c r="G157" t="inlineStr"/>
       <c r="H157" t="inlineStr"/>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr"/>
       <c r="B158" t="inlineStr">
         <is>
           <t>Please fill in all data completely!</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
@@ -5790,6726 +5790,10678 @@
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>Votre monde</t>
         </is>
       </c>
       <c r="D208" t="inlineStr"/>
       <c r="E208" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
           <t>.login.YourWorld</t>
         </is>
       </c>
       <c r="G208" t="inlineStr"/>
       <c r="H208" t="inlineStr"/>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr"/>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Germany &lt;small class="text-muted"&gt;- deXX&lt;/small&gt;</t>
+          <t>Enter your email address, we will then send you an email with a new password.</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Allemagne &lt;small class="text-muted"&gt;- deXX&lt;/small&gt;</t>
+          <t>Entrez votre adresse e-mail, nous vous enverrons un mail avec un nouveau mot de passe.</t>
         </is>
       </c>
       <c r="D209" t="inlineStr"/>
       <c r="E209" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>.login.DropdownWorld</t>
+          <t>.login.ForgotPasswordEnterEmail</t>
         </is>
       </c>
       <c r="G209" t="inlineStr"/>
       <c r="H209" t="inlineStr"/>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr"/>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Enter your email address, we will then send you an email with a new password.</t>
+          <t>The link to this player has been removed</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>Entrez votre adresse e-mail, nous vous enverrons un mail avec un nouveau mot de passe.</t>
+          <t>Le lien à ce joueur a été enlevé</t>
         </is>
       </c>
       <c r="D210" t="inlineStr"/>
       <c r="E210" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>.login.ForgotPasswordEnterEmail</t>
+          <t>.statistics.OffLinking</t>
         </is>
       </c>
       <c r="G210" t="inlineStr"/>
       <c r="H210" t="inlineStr"/>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr"/>
       <c r="B211" t="inlineStr">
         <is>
-          <t>The link to this player has been removed</t>
+          <t>Marketplace - GB sets</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>Le lien à ce joueur a été enlevé</t>
+          <t>Place du marché - Set GM</t>
         </is>
       </c>
       <c r="D211" t="inlineStr"/>
       <c r="E211" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>.statistics.OffLinking</t>
+          <t>.top_menu.Marketplace</t>
         </is>
       </c>
       <c r="G211" t="inlineStr"/>
       <c r="H211" t="inlineStr"/>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr"/>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Marketplace - GB sets</t>
+          <t>Marketplace for GB goods-sets</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>Place du marché - Set GM</t>
+          <t>Place du marché pour des set de ressources pour GM</t>
         </is>
       </c>
       <c r="D212" t="inlineStr"/>
       <c r="E212" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>.top_menu.Marketplace</t>
+          <t>.marketplace.H1Heading</t>
         </is>
       </c>
       <c r="G212" t="inlineStr"/>
       <c r="H212" t="inlineStr"/>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr"/>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Marketplace for GB goods-sets</t>
+          <t>Create offer</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>Place du marché pour des set de ressources pour GM</t>
+          <t>Créer une offre</t>
         </is>
       </c>
       <c r="D213" t="inlineStr"/>
       <c r="E213" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>.marketplace.H1Heading</t>
+          <t>.marketplace.CreateOffer</t>
         </is>
       </c>
       <c r="G213" t="inlineStr"/>
       <c r="H213" t="inlineStr"/>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr"/>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Create offer</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Créer une offre</t>
+          <t>GM</t>
         </is>
       </c>
       <c r="D214" t="inlineStr"/>
       <c r="E214" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>.marketplace.CreateOffer</t>
+          <t>.marketplace.TableHeadGB</t>
         </is>
       </c>
       <c r="G214" t="inlineStr"/>
       <c r="H214" t="inlineStr"/>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr"/>
       <c r="B215" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>GM</t>
+          <t>Joueur</t>
         </is>
       </c>
       <c r="D215" t="inlineStr"/>
       <c r="E215" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>.marketplace.TableHeadGB</t>
+          <t>.marketplace.TableHeadPlayer</t>
         </is>
       </c>
       <c r="G215" t="inlineStr"/>
       <c r="H215" t="inlineStr"/>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr"/>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Goods</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>Joueur</t>
+          <t>Ressources</t>
         </is>
       </c>
       <c r="D216" t="inlineStr"/>
       <c r="E216" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>.marketplace.TableHeadPlayer</t>
+          <t>.marketplace.TableHeadGoods</t>
         </is>
       </c>
       <c r="G216" t="inlineStr"/>
       <c r="H216" t="inlineStr"/>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr"/>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Goods</t>
+          <t>Course</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>Ressources</t>
+          <t>Taux</t>
         </is>
       </c>
       <c r="D217" t="inlineStr"/>
       <c r="E217" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>.marketplace.TableHeadGoods</t>
+          <t>.marketplace.TableHeadCourse</t>
         </is>
       </c>
       <c r="G217" t="inlineStr"/>
       <c r="H217" t="inlineStr"/>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr"/>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Course</t>
+          <t>Costs</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>Taux</t>
+          <t>Coûts</t>
         </is>
       </c>
       <c r="D218" t="inlineStr"/>
       <c r="E218" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>.marketplace.TableHeadCourse</t>
+          <t>.marketplace.TableHeadCosts</t>
         </is>
       </c>
       <c r="G218" t="inlineStr"/>
       <c r="H218" t="inlineStr"/>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr"/>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Costs</t>
+          <t>Abort</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>Coûts</t>
+          <t>Annuler</t>
         </is>
       </c>
       <c r="D219" t="inlineStr"/>
       <c r="E219" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>.marketplace.TableHeadCosts</t>
+          <t>.marketplace.Abort</t>
         </is>
       </c>
       <c r="G219" t="inlineStr"/>
       <c r="H219" t="inlineStr"/>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr"/>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Abort</t>
+          <t>Save offer</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>Annuler</t>
+          <t>Offre enregistrée</t>
         </is>
       </c>
       <c r="D220" t="inlineStr"/>
       <c r="E220" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>.marketplace.Abort</t>
+          <t>.marketplace.SaveOffer</t>
         </is>
       </c>
       <c r="G220" t="inlineStr"/>
       <c r="H220" t="inlineStr"/>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr"/>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Save offer</t>
+          <t>1:1 = the same number of goods (era doesn't matter) is exchanged&lt;br&gt;2:1 = only half of the purchased goods (era doesn't matter) have to be paid</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>Offre enregistrée</t>
+          <t>1 : 1 = le même nombre de ressources (l'ère n'a pas d'importance) est échangé &lt;br&gt; 2 : 1 = seulement la moitié des ressources achetées (l'ère n'a pas d'importance) doit être payée</t>
         </is>
       </c>
       <c r="D221" t="inlineStr"/>
       <c r="E221" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>.marketplace.SaveOffer</t>
+          <t>.marketplace.TableHeadCourseTooltip</t>
         </is>
       </c>
       <c r="G221" t="inlineStr"/>
       <c r="H221" t="inlineStr"/>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr"/>
       <c r="B222" t="inlineStr">
         <is>
-          <t>1:1 = the same number of goods (era doesn't matter) is exchanged&lt;br&gt;2:1 = only half of the purchased goods (era doesn't matter) have to be paid</t>
+          <t>There are currently no offers online. Be the first and create a new one.</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>1 : 1 = le même nombre de ressources (l'ère n'a pas d'importance) est échangé &lt;br&gt; 2 : 1 = seulement la moitié des ressources achetées (l'ère n'a pas d'importance) doit être payée</t>
+          <t>Il n'y a actuellement aucune offre en ligne. Soyez le premier et créer une nouvelle.</t>
         </is>
       </c>
       <c r="D222" t="inlineStr"/>
       <c r="E222" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>.marketplace.TableHeadCourseTooltip</t>
+          <t>.marketplace.NoOffers</t>
         </is>
       </c>
       <c r="G222" t="inlineStr"/>
       <c r="H222" t="inlineStr"/>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr"/>
       <c r="B223" t="inlineStr">
         <is>
-          <t>There are currently no offers online. Be the first and create a new one.</t>
+          <t>&lt;strong&gt;Buyer:&lt;/strong&gt; You want to erect a great building (GB) and you don't have the right goods from the era of the GB? Here you will find goods sets from your world at a fair price. Find an offer and write to this player on your world to make the deal perfect. You can already set up your great building and enjoy its bonuses.</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>Il n'y a actuellement aucune offre en ligne. Soyez le premier et créer une nouvelle.</t>
+          <t>&lt;strong&gt; Acheteur &lt;/strong&gt; : vous souhaitez ériger un Grand Monument (GM) et vous ne disposez pas des bonnes ressources de l'ère du GM ? Vous trouverez ici des sets de ressources de votre monde à un prix raisonnable. Trouvez une offre et écrivez à ce joueur sur votre monde pour rendre l'affaire parfaite. Vous pouvez déjà installer votre Grand Monument et profiter de ses bonus.</t>
         </is>
       </c>
       <c r="D223" t="inlineStr"/>
       <c r="E223" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>.marketplace.NoOffers</t>
+          <t>.marketplace.IntroDescBuyer</t>
         </is>
       </c>
       <c r="G223" t="inlineStr"/>
       <c r="H223" t="inlineStr"/>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr"/>
       <c r="B224" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Buyer:&lt;/strong&gt; You want to erect a great building (GB) and you don't have the right goods from the era of the GB? Here you will find goods sets from your world at a fair price. Find an offer and write to this player on your world to make the deal perfect. You can already set up your great building and enjoy its bonuses.</t>
+          <t>&lt;strong&gt;Seller:&lt;/strong&gt; Do you have a lot of goods and want to sell them to help others with their GBs? Then just set it here.</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>&lt;strong&gt; Acheteur &lt;/strong&gt; : vous souhaitez ériger un Grand Monument (GM) et vous ne disposez pas des bonnes ressources de l'ère du GM ? Vous trouverez ici des sets de ressources de votre monde à un prix raisonnable. Trouvez une offre et écrivez à ce joueur sur votre monde pour rendre l'affaire parfaite. Vous pouvez déjà installer votre Grand Monument et profiter de ses bonus.</t>
+          <t>&lt;strong&gt; Vendeur &lt;/strong&gt; : avez-vous beaucoup de ressources et souhaitez les vendre pour aider d'autres personnes avec leurs GM ? Alors placez-les ici.</t>
         </is>
       </c>
       <c r="D224" t="inlineStr"/>
       <c r="E224" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>.marketplace.IntroDescBuyer</t>
+          <t>.marketplace.IntroDescSeller</t>
         </is>
       </c>
       <c r="G224" t="inlineStr"/>
       <c r="H224" t="inlineStr"/>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr"/>
       <c r="B225" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Seller:&lt;/strong&gt; Do you have a lot of goods and want to sell them to help others with their GBs? Then just set it here.</t>
+          <t>Saved</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>&lt;strong&gt; Vendeur &lt;/strong&gt; : avez-vous beaucoup de ressources et souhaitez les vendre pour aider d'autres personnes avec leurs GM ? Alors placez-les ici.</t>
+          <t>Enregistré</t>
         </is>
       </c>
       <c r="D225" t="inlineStr"/>
       <c r="E225" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>.marketplace.IntroDescSeller</t>
+          <t>.marketplace.ModalSavedTitle</t>
         </is>
       </c>
       <c r="G225" t="inlineStr"/>
       <c r="H225" t="inlineStr"/>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr"/>
       <c r="B226" t="inlineStr">
         <is>
-          <t>Saved</t>
+          <t>Your offer has been saved and will be visible to all players in the world.</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>Enregistré</t>
+          <t>Votre offre a été enregistrée et sera visible pour tous les joueurs dans le monde.</t>
         </is>
       </c>
       <c r="D226" t="inlineStr"/>
       <c r="E226" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>.marketplace.ModalSavedTitle</t>
+          <t>.marketplace.ModalSavedText</t>
         </is>
       </c>
       <c r="G226" t="inlineStr"/>
       <c r="H226" t="inlineStr"/>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr"/>
       <c r="B227" t="inlineStr">
         <is>
-          <t>Your offer has been saved and will be visible to all players in the world.</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>Votre offre a été enregistrée et sera visible pour tous les joueurs dans le monde.</t>
+          <t>Effacé</t>
         </is>
       </c>
       <c r="D227" t="inlineStr"/>
       <c r="E227" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>.marketplace.ModalSavedText</t>
+          <t>.marketplace.ModalDeletedTitle</t>
         </is>
       </c>
       <c r="G227" t="inlineStr"/>
       <c r="H227" t="inlineStr"/>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr"/>
       <c r="B228" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Your offer has been removed from the database.</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>Effacé</t>
+          <t>Votre offre à été enlevée de la base de donnée.</t>
         </is>
       </c>
       <c r="D228" t="inlineStr"/>
       <c r="E228" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>.marketplace.ModalDeletedTitle</t>
+          <t>.marketplace.ModalDeletedText</t>
         </is>
       </c>
       <c r="G228" t="inlineStr"/>
       <c r="H228" t="inlineStr"/>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr"/>
       <c r="B229" t="inlineStr">
         <is>
-          <t>Your offer has been removed from the database.</t>
+          <t>Are you sure you want to delete the entry?</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>Votre offre à été enlevée de la base de donnée.</t>
+          <t>Êtes-vous sûr de vouloir supprimer l'entrée ?</t>
         </is>
       </c>
       <c r="D229" t="inlineStr"/>
       <c r="E229" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>.marketplace.ModalDeletedText</t>
+          <t>.marketplace.ConfirmAsk</t>
         </is>
       </c>
       <c r="G229" t="inlineStr"/>
       <c r="H229" t="inlineStr"/>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr"/>
       <c r="B230" t="inlineStr">
         <is>
-          <t>Are you sure you want to delete the entry?</t>
+          <t>Offers found</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>Êtes-vous sûr de vouloir supprimer l'entrée ?</t>
+          <t>Offre trouvée</t>
         </is>
       </c>
       <c r="D230" t="inlineStr"/>
       <c r="E230" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>.marketplace.ConfirmAsk</t>
+          <t>.marketplace.Offers</t>
         </is>
       </c>
       <c r="G230" t="inlineStr"/>
       <c r="H230" t="inlineStr"/>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr"/>
       <c r="B231" t="inlineStr">
         <is>
-          <t>Offers found</t>
+          <t>Marketplace for Goods of the Great Buildings - FoE</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>Offre trouvée</t>
+          <t>Place du marché pour les Ressources pour Grand Monument - FoE</t>
         </is>
       </c>
       <c r="D231" t="inlineStr"/>
       <c r="E231" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>.marketplace.Offers</t>
+          <t>.marketplace.MetaTitle</t>
         </is>
       </c>
       <c r="G231" t="inlineStr"/>
       <c r="H231" t="inlineStr"/>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr"/>
       <c r="B232" t="inlineStr">
         <is>
-          <t>Marketplace for Goods of the Great Buildings - FoE</t>
+          <t>GB - Filter</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Place du marché pour les Ressources pour Grand Monument - FoE</t>
+          <t>Filtre GM</t>
         </is>
       </c>
       <c r="D232" t="inlineStr"/>
       <c r="E232" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>.marketplace.MetaTitle</t>
+          <t>.marketplace.ButtonDropdownDefault</t>
         </is>
       </c>
       <c r="G232" t="inlineStr"/>
       <c r="H232" t="inlineStr"/>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr"/>
       <c r="B233" t="inlineStr">
         <is>
-          <t>GB - Filter</t>
+          <t>-- Course --</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>Filtre GM</t>
+          <t>-- Taux --</t>
         </is>
       </c>
       <c r="D233" t="inlineStr"/>
       <c r="E233" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>.marketplace.ButtonDropdownDefault</t>
+          <t>.marketplace.DropdownCourse</t>
         </is>
       </c>
       <c r="G233" t="inlineStr"/>
       <c r="H233" t="inlineStr"/>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr"/>
       <c r="B234" t="inlineStr">
         <is>
-          <t>-- Course --</t>
+          <t>FP Costs</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>-- Taux --</t>
+          <t>Coût PF</t>
         </is>
       </c>
       <c r="D234" t="inlineStr"/>
       <c r="E234" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>.marketplace.DropdownCourse</t>
+          <t>.marketplace.InputFPCosts</t>
         </is>
       </c>
       <c r="G234" t="inlineStr"/>
       <c r="H234" t="inlineStr"/>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr"/>
       <c r="B235" t="inlineStr">
         <is>
-          <t>FP Costs</t>
+          <t>Note</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Coût PF</t>
+          <t>Note</t>
         </is>
       </c>
       <c r="D235" t="inlineStr"/>
       <c r="E235" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>.marketplace.InputFPCosts</t>
+          <t>.marketplace.Toast.Note</t>
         </is>
       </c>
       <c r="G235" t="inlineStr"/>
       <c r="H235" t="inlineStr"/>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr"/>
       <c r="B236" t="inlineStr">
         <is>
-          <t>Note</t>
+          <t>Please provide complete information, or no offer can be created!</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>Note</t>
+          <t>Veuillez fournir des informations complètes, autrement aucune offre ne peut être créée !</t>
         </is>
       </c>
       <c r="D236" t="inlineStr"/>
       <c r="E236" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>.marketplace.Toast.Note</t>
+          <t>.marketplace.Toast.MakeCompleteOffer</t>
         </is>
       </c>
       <c r="G236" t="inlineStr"/>
       <c r="H236" t="inlineStr"/>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr"/>
       <c r="B237" t="inlineStr">
         <is>
-          <t>Please provide complete information, or no offer can be created!</t>
+          <t>City saved</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>Veuillez fournir des informations complètes, autrement aucune offre ne peut être créée !</t>
+          <t>Cité enregistrée</t>
         </is>
       </c>
       <c r="D237" t="inlineStr"/>
       <c r="E237" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>.marketplace.Toast.MakeCompleteOffer</t>
+          <t>.citymap.SavedWithNewNameTitel</t>
         </is>
       </c>
       <c r="G237" t="inlineStr"/>
       <c r="H237" t="inlineStr"/>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr"/>
       <c r="B238" t="inlineStr">
         <is>
-          <t>City saved</t>
+          <t>Your city has been saved with your desired name.</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>Cité enregistrée</t>
+          <t>Votre cité a été enregistrée avec le nom désiré.</t>
         </is>
       </c>
       <c r="D238" t="inlineStr"/>
       <c r="E238" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>.citymap.SavedWithNewNameTitel</t>
+          <t>.citymap.SavedWithNewNameText</t>
         </is>
       </c>
       <c r="G238" t="inlineStr"/>
       <c r="H238" t="inlineStr"/>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr"/>
       <c r="B239" t="inlineStr">
         <is>
-          <t>Your city has been saved with your desired name.</t>
+          <t>Saved!</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>Votre cité a été enregistrée avec le nom désiré.</t>
+          <t>Enregistré !</t>
         </is>
       </c>
       <c r="D239" t="inlineStr"/>
       <c r="E239" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>.citymap.SavedWithNewNameText</t>
+          <t>.citymap.SavedWithTitel</t>
         </is>
       </c>
       <c r="G239" t="inlineStr"/>
       <c r="H239" t="inlineStr"/>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr"/>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Saved!</t>
+          <t>Your city was updated</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>Enregistré !</t>
+          <t>Votre cité a été mise à jour</t>
         </is>
       </c>
       <c r="D240" t="inlineStr"/>
       <c r="E240" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>.citymap.SavedWithTitel</t>
+          <t>.citymap.SavedWithText</t>
         </is>
       </c>
       <c r="G240" t="inlineStr"/>
       <c r="H240" t="inlineStr"/>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr"/>
       <c r="B241" t="inlineStr">
         <is>
-          <t>Your city was updated</t>
+          <t>The city design was deleted</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>Votre cité a été mise à jour</t>
+          <t>Le design de cette cité a été effacé</t>
         </is>
       </c>
       <c r="D241" t="inlineStr"/>
       <c r="E241" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>.citymap.SavedWithText</t>
+          <t>.citymap.MapDeleted</t>
         </is>
       </c>
       <c r="G241" t="inlineStr"/>
       <c r="H241" t="inlineStr"/>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr"/>
       <c r="B242" t="inlineStr">
         <is>
-          <t>The city design was deleted</t>
+          <t>New City</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>Le design de cette cité a été effacé</t>
+          <t>Nouvelle cité</t>
         </is>
       </c>
       <c r="D242" t="inlineStr"/>
       <c r="E242" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>.citymap.MapDeleted</t>
+          <t>.citymap.NewCity</t>
         </is>
       </c>
       <c r="G242" t="inlineStr"/>
       <c r="H242" t="inlineStr"/>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr"/>
       <c r="B243" t="inlineStr">
         <is>
-          <t>New City</t>
+          <t>with my citydata</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>Nouvelle cité</t>
+          <t>avec les données de ma cité</t>
         </is>
       </c>
       <c r="D243" t="inlineStr"/>
       <c r="E243" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>.citymap.NewCity</t>
+          <t>.citymap.WithOwnCityData</t>
         </is>
       </c>
       <c r="G243" t="inlineStr"/>
       <c r="H243" t="inlineStr"/>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr"/>
       <c r="B244" t="inlineStr">
         <is>
-          <t>with my citydata</t>
+          <t>with all buildings</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>avec les données de ma cité</t>
+          <t>avec tous les bâtiments</t>
         </is>
       </c>
       <c r="D244" t="inlineStr"/>
       <c r="E244" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>.citymap.WithOwnCityData</t>
+          <t>.citymap.WithAllBuildings</t>
         </is>
       </c>
       <c r="G244" t="inlineStr"/>
       <c r="H244" t="inlineStr"/>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr"/>
       <c r="B245" t="inlineStr">
         <is>
-          <t>with all buildings</t>
+          <t>City name</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>avec tous les bâtiments</t>
+          <t>Nom de la cité</t>
         </is>
       </c>
       <c r="D245" t="inlineStr"/>
       <c r="E245" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>.citymap.WithAllBuildings</t>
+          <t>.citymap.CityName</t>
         </is>
       </c>
       <c r="G245" t="inlineStr"/>
       <c r="H245" t="inlineStr"/>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr"/>
       <c r="B246" t="inlineStr">
         <is>
-          <t>City name</t>
+          <t>Date</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>Nom de la cité</t>
+          <t>Date</t>
         </is>
       </c>
       <c r="D246" t="inlineStr"/>
       <c r="E246" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>.citymap.CityName</t>
+          <t>.citymap.Date</t>
         </is>
       </c>
       <c r="G246" t="inlineStr"/>
       <c r="H246" t="inlineStr"/>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr"/>
       <c r="B247" t="inlineStr">
         <is>
-          <t>Date</t>
+          <t>You don't have any saved cities yet</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>Date</t>
+          <t>Vous n'avez aucune ville sauvegardée pour le moment</t>
         </is>
       </c>
       <c r="D247" t="inlineStr"/>
       <c r="E247" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>.citymap.Date</t>
+          <t>.citymap.NoSavedCities</t>
         </is>
       </c>
       <c r="G247" t="inlineStr"/>
       <c r="H247" t="inlineStr"/>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr"/>
       <c r="B248" t="inlineStr">
         <is>
-          <t>You don't have any saved cities yet</t>
+          <t>City planner</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>Vous n'avez aucune ville sauvegardée pour le moment</t>
+          <t>Planificateur de cité</t>
         </is>
       </c>
       <c r="D248" t="inlineStr"/>
       <c r="E248" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>.citymap.NoSavedCities</t>
+          <t>.citymap.HeadingCityMap</t>
         </is>
       </c>
       <c r="G248" t="inlineStr"/>
       <c r="H248" t="inlineStr"/>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr"/>
       <c r="B249" t="inlineStr">
         <is>
-          <t>City planner</t>
+          <t>Enter your city name</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>Planificateur de cité</t>
+          <t>Entrez le nom de votre cité</t>
         </is>
       </c>
       <c r="D249" t="inlineStr"/>
       <c r="E249" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>.citymap.HeadingCityMap</t>
+          <t>.citymap.EnterCityName</t>
         </is>
       </c>
       <c r="G249" t="inlineStr"/>
       <c r="H249" t="inlineStr"/>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr"/>
       <c r="B250" t="inlineStr">
         <is>
-          <t>Enter your city name</t>
+          <t>last edited</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>Entrez le nom de votre cité</t>
+          <t>Dernière édition</t>
         </is>
       </c>
       <c r="D250" t="inlineStr"/>
       <c r="E250" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>.citymap.EnterCityName</t>
+          <t>.citymap.DateUpdated</t>
         </is>
       </c>
       <c r="G250" t="inlineStr"/>
       <c r="H250" t="inlineStr"/>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr"/>
       <c r="B251" t="inlineStr">
         <is>
-          <t>last edited</t>
+          <t>Save as new city</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>Dernière édition</t>
+          <t>Enregistrer comme nouvelle cité</t>
         </is>
       </c>
       <c r="D251" t="inlineStr"/>
       <c r="E251" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>.citymap.DateUpdated</t>
+          <t>.citymap.SaveAsNewCity</t>
         </is>
       </c>
       <c r="G251" t="inlineStr"/>
       <c r="H251" t="inlineStr"/>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr"/>
       <c r="B252" t="inlineStr">
         <is>
-          <t>Save as new city</t>
+          <t>Remove buildings</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>Enregistrer comme nouvelle cité</t>
+          <t>Enlever les bâtiments</t>
         </is>
       </c>
       <c r="D252" t="inlineStr"/>
       <c r="E252" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>.citymap.SaveAsNewCity</t>
+          <t>.citymap.RemoveBuildings</t>
         </is>
       </c>
       <c r="G252" t="inlineStr"/>
       <c r="H252" t="inlineStr"/>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr"/>
       <c r="B253" t="inlineStr">
         <is>
-          <t>Remove buildings</t>
+          <t>PDF Download</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>Enlever les bâtiments</t>
+          <t>Télécharger le PDF</t>
         </is>
       </c>
       <c r="D253" t="inlineStr"/>
       <c r="E253" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>.citymap.RemoveBuildings</t>
+          <t>.citymap.PdfDownload</t>
         </is>
       </c>
       <c r="G253" t="inlineStr"/>
       <c r="H253" t="inlineStr"/>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr"/>
       <c r="B254" t="inlineStr">
         <is>
-          <t>PDF Download</t>
+          <t>PNG Download</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>Télécharger le PDF</t>
+          <t>Télécharger le PNG</t>
         </is>
       </c>
       <c r="D254" t="inlineStr"/>
       <c r="E254" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>.citymap.PdfDownload</t>
+          <t>.citymap.PngDownload</t>
         </is>
       </c>
       <c r="G254" t="inlineStr"/>
       <c r="H254" t="inlineStr"/>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr"/>
       <c r="B255" t="inlineStr">
         <is>
-          <t>PNG Download</t>
+          <t>Overview</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>Télécharger le PNG</t>
+          <t>Aperçu</t>
         </is>
       </c>
       <c r="D255" t="inlineStr"/>
       <c r="E255" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>.citymap.PngDownload</t>
+          <t>.citymap.BackToOverview</t>
         </is>
       </c>
       <c r="G255" t="inlineStr"/>
       <c r="H255" t="inlineStr"/>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr"/>
       <c r="B256" t="inlineStr">
         <is>
-          <t>Overview</t>
+          <t>All buildings</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>Aperçu</t>
+          <t>Tous les bâtiments</t>
         </is>
       </c>
       <c r="D256" t="inlineStr"/>
       <c r="E256" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>.citymap.BackToOverview</t>
+          <t>.citymap.AllBuildings</t>
         </is>
       </c>
       <c r="G256" t="inlineStr"/>
       <c r="H256" t="inlineStr"/>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr"/>
       <c r="B257" t="inlineStr">
         <is>
-          <t>All buildings</t>
+          <t>Great buildings</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>Tous les bâtiments</t>
+          <t>Grand Monument</t>
         </is>
       </c>
       <c r="D257" t="inlineStr"/>
       <c r="E257" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>.citymap.AllBuildings</t>
+          <t>.citymap.GreatBuildings</t>
         </is>
       </c>
       <c r="G257" t="inlineStr"/>
       <c r="H257" t="inlineStr"/>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr"/>
       <c r="B258" t="inlineStr">
         <is>
-          <t>Great buildings</t>
+          <t>Productions</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>Grand Monument</t>
+          <t>Productions</t>
         </is>
       </c>
       <c r="D258" t="inlineStr"/>
       <c r="E258" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>.citymap.GreatBuildings</t>
+          <t>.citymap.Productions</t>
         </is>
       </c>
       <c r="G258" t="inlineStr"/>
       <c r="H258" t="inlineStr"/>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr"/>
       <c r="B259" t="inlineStr">
         <is>
-          <t>Productions</t>
+          <t>Culture</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>Productions</t>
+          <t>Culture</t>
         </is>
       </c>
       <c r="D259" t="inlineStr"/>
       <c r="E259" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>.citymap.Productions</t>
+          <t>.citymap.Culture</t>
         </is>
       </c>
       <c r="G259" t="inlineStr"/>
       <c r="H259" t="inlineStr"/>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr"/>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Culture</t>
+          <t>Street</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>Culture</t>
+          <t>Rue</t>
         </is>
       </c>
       <c r="D260" t="inlineStr"/>
       <c r="E260" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>.citymap.Culture</t>
+          <t>.citymap.Street</t>
         </is>
       </c>
       <c r="G260" t="inlineStr"/>
       <c r="H260" t="inlineStr"/>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr"/>
       <c r="B261" t="inlineStr">
         <is>
-          <t>Street</t>
+          <t>Random productions</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>Rue</t>
+          <t>Productions aléatoires</t>
         </is>
       </c>
       <c r="D261" t="inlineStr"/>
       <c r="E261" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>.citymap.Street</t>
+          <t>.citymap.RandomProductions</t>
         </is>
       </c>
       <c r="G261" t="inlineStr"/>
       <c r="H261" t="inlineStr"/>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr"/>
       <c r="B262" t="inlineStr">
         <is>
-          <t>Random productions</t>
+          <t>Goods productions</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>Productions aléatoires</t>
+          <t>Production de ressources</t>
         </is>
       </c>
       <c r="D262" t="inlineStr"/>
       <c r="E262" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>.citymap.RandomProductions</t>
+          <t>.citymap.GoodsProductions</t>
         </is>
       </c>
       <c r="G262" t="inlineStr"/>
       <c r="H262" t="inlineStr"/>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr"/>
       <c r="B263" t="inlineStr">
         <is>
-          <t>Goods productions</t>
+          <t>Towers</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>Production de ressources</t>
+          <t>Tours</t>
         </is>
       </c>
       <c r="D263" t="inlineStr"/>
       <c r="E263" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>.citymap.GoodsProductions</t>
+          <t>.citymap.Towers</t>
         </is>
       </c>
       <c r="G263" t="inlineStr"/>
       <c r="H263" t="inlineStr"/>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr"/>
       <c r="B264" t="inlineStr">
         <is>
-          <t>Towers</t>
+          <t>Residential</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>Tours</t>
+          <t>Résidences</t>
         </is>
       </c>
       <c r="D264" t="inlineStr"/>
       <c r="E264" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>.citymap.Towers</t>
+          <t>.citymap.Residential</t>
         </is>
       </c>
       <c r="G264" t="inlineStr"/>
       <c r="H264" t="inlineStr"/>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr"/>
       <c r="B265" t="inlineStr">
         <is>
-          <t>Residential</t>
+          <t>Decoration</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>Résidences</t>
+          <t>Décoration</t>
         </is>
       </c>
       <c r="D265" t="inlineStr"/>
       <c r="E265" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>.citymap.Residential</t>
+          <t>.citymap.Decoration</t>
         </is>
       </c>
       <c r="G265" t="inlineStr"/>
       <c r="H265" t="inlineStr"/>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr"/>
       <c r="B266" t="inlineStr">
         <is>
-          <t>Decoration</t>
+          <t>Military</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>Décoration</t>
+          <t>Militaire</t>
         </is>
       </c>
       <c r="D266" t="inlineStr"/>
       <c r="E266" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>.citymap.Decoration</t>
+          <t>.citymap.Military</t>
         </is>
       </c>
       <c r="G266" t="inlineStr"/>
       <c r="H266" t="inlineStr"/>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr"/>
       <c r="B267" t="inlineStr">
         <is>
-          <t>Military</t>
+          <t>Townhall</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>Militaire</t>
+          <t>Hôtel de ville</t>
         </is>
       </c>
       <c r="D267" t="inlineStr"/>
       <c r="E267" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>.citymap.Military</t>
+          <t>.citymap.Townhall</t>
         </is>
       </c>
       <c r="G267" t="inlineStr"/>
       <c r="H267" t="inlineStr"/>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr"/>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Townhall</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>Hôtel de ville</t>
+          <t>Nom</t>
         </is>
       </c>
       <c r="D268" t="inlineStr"/>
       <c r="E268" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>.citymap.Townhall</t>
+          <t>.citymap.SortByName</t>
         </is>
       </c>
       <c r="G268" t="inlineStr"/>
       <c r="H268" t="inlineStr"/>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr"/>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Name</t>
+          <t>Type</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>Nom</t>
+          <t>Type</t>
         </is>
       </c>
       <c r="D269" t="inlineStr"/>
       <c r="E269" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>.citymap.SortByName</t>
+          <t>.citymap.SortByType</t>
         </is>
       </c>
       <c r="G269" t="inlineStr"/>
       <c r="H269" t="inlineStr"/>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr"/>
       <c r="B270" t="inlineStr">
         <is>
-          <t>Type</t>
+          <t>You haven't sent your city information here or you're in the wrong world. Go to the extension settings in the game and send your city data to the website.</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>Type</t>
+          <t>Vous n'avez pas envoyé les informations de votre cité ici ou vous êtes dans le mauvais monde. Allez dans les réglages de l'extension dans le jeu et envoyer les données de votre ville vers le site web.</t>
         </is>
       </c>
       <c r="D270" t="inlineStr"/>
       <c r="E270" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>.citymap.SortByType</t>
+          <t>.citymap.NoCityDataFound</t>
         </is>
       </c>
       <c r="G270" t="inlineStr"/>
       <c r="H270" t="inlineStr"/>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr"/>
       <c r="B271" t="inlineStr">
         <is>
-          <t>You haven't sent your city information here or you're in the wrong world. Go to the extension settings in the game and send your city data to the website.</t>
+          <t>Search in sidebar…</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>Vous n'avez pas envoyé les informations de votre cité ici ou vous êtes dans le mauvais monde. Allez dans les réglages de l'extension dans le jeu et envoyer les données de votre ville vers le site web.</t>
+          <t>Chercher dans la barre latérale …</t>
         </is>
       </c>
       <c r="D271" t="inlineStr"/>
       <c r="E271" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>.citymap.NoCityDataFound</t>
+          <t>.citymap.Search</t>
         </is>
       </c>
       <c r="G271" t="inlineStr"/>
       <c r="H271" t="inlineStr"/>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr"/>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Search in sidebar…</t>
+          <t>Changelog</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>Chercher dans la barre latérale …</t>
+          <t>Changelog</t>
         </is>
       </c>
       <c r="D272" t="inlineStr"/>
       <c r="E272" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>.citymap.Search</t>
+          <t>.citymap.Changelog</t>
         </is>
       </c>
       <c r="G272" t="inlineStr"/>
       <c r="H272" t="inlineStr"/>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr"/>
       <c r="B273" t="inlineStr">
         <is>
-          <t>Changelog</t>
+          <t>Are you sure you want to delete this city?</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Changelog</t>
+          <t>Voulez-vous vraiment effacer cette cité ?</t>
         </is>
       </c>
       <c r="D273" t="inlineStr"/>
       <c r="E273" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>.citymap.Changelog</t>
+          <t>.citymap.ConfirmDeleteCity</t>
         </is>
       </c>
       <c r="G273" t="inlineStr"/>
       <c r="H273" t="inlineStr"/>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr"/>
       <c r="B274" t="inlineStr">
         <is>
-          <t>Are you sure you want to delete this city?</t>
+          <t>A share link has been created for this template.&lt;br&gt;&lt;strong&gt;Caution&lt;/strong&gt;: Anyone who knows this link can edit this template!</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>Voulez-vous vraiment effacer cette cité ?</t>
+          <t>Un lien de partage a été créé pour ce modèle.&lt;br&gt;&lt;strong&gt;Attention&lt;/strong&gt;:Toute personne connaissant ce lien pour éditer ce modèle !</t>
         </is>
       </c>
       <c r="D274" t="inlineStr"/>
       <c r="E274" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>.citymap.ConfirmDeleteCity</t>
+          <t>.citymap.ShareLinkCreated</t>
         </is>
       </c>
       <c r="G274" t="inlineStr"/>
       <c r="H274" t="inlineStr"/>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr"/>
       <c r="B275" t="inlineStr">
         <is>
-          <t>A share link has been created for this template.&lt;br&gt;&lt;strong&gt;Caution&lt;/strong&gt;: Anyone who knows this link can edit this template!</t>
+          <t>The link has been removed, no one can edit this template further</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Un lien de partage a été créé pour ce modèle.&lt;br&gt;&lt;strong&gt;Attention&lt;/strong&gt;:Toute personne connaissant ce lien pour éditer ce modèle !</t>
+          <t>Le lien a été enlevé, plus personne ne peut éditer ce modèle dorénavant</t>
         </is>
       </c>
       <c r="D275" t="inlineStr"/>
       <c r="E275" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>.citymap.ShareLinkCreated</t>
+          <t>.citymap.ShareLinkDeleted</t>
         </is>
       </c>
       <c r="G275" t="inlineStr"/>
       <c r="H275" t="inlineStr"/>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr"/>
       <c r="B276" t="inlineStr">
         <is>
-          <t>The link has been removed, no one can edit this template further</t>
+          <t>Click here to create a share url for this template</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>Le lien a été enlevé, plus personne ne peut éditer ce modèle dorénavant</t>
+          <t>Cliquer ici pour créer un lien URL pour partager ce modèle</t>
         </is>
       </c>
       <c r="D276" t="inlineStr"/>
       <c r="E276" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>.citymap.ShareLinkDeleted</t>
+          <t>.citymap.ClickToCreateShareLink</t>
         </is>
       </c>
       <c r="G276" t="inlineStr"/>
       <c r="H276" t="inlineStr"/>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr"/>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Click here to create a share url for this template</t>
+          <t>Copy link</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>Cliquer ici pour créer un lien URL pour partager ce modèle</t>
+          <t>Copier le lien</t>
         </is>
       </c>
       <c r="D277" t="inlineStr"/>
       <c r="E277" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>.citymap.ClickToCreateShareLink</t>
+          <t>.citymap.ShareLinkCopy</t>
         </is>
       </c>
       <c r="G277" t="inlineStr"/>
       <c r="H277" t="inlineStr"/>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr"/>
       <c r="B278" t="inlineStr">
         <is>
-          <t>Copy link</t>
+          <t>Delete link</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>Copier le lien</t>
+          <t>Effacer le lien</t>
         </is>
       </c>
       <c r="D278" t="inlineStr"/>
       <c r="E278" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>.citymap.ShareLinkCopy</t>
+          <t>.citymap.ShareLinkDelete</t>
         </is>
       </c>
       <c r="G278" t="inlineStr"/>
       <c r="H278" t="inlineStr"/>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr"/>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Delete link</t>
+          <t>Search…</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>Effacer le lien</t>
+          <t>Chercher …</t>
         </is>
       </c>
       <c r="D279" t="inlineStr"/>
       <c r="E279" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>.citymap.ShareLinkDelete</t>
+          <t>.docs.SearchField</t>
         </is>
       </c>
       <c r="G279" t="inlineStr"/>
       <c r="H279" t="inlineStr"/>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr"/>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Search…</t>
+          <t>City planner</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>Chercher …</t>
+          <t>Planificateur Cité</t>
         </is>
       </c>
       <c r="D280" t="inlineStr"/>
       <c r="E280" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>.docs.SearchField</t>
+          <t>.top_menu.Citymap</t>
         </is>
       </c>
       <c r="G280" t="inlineStr"/>
       <c r="H280" t="inlineStr"/>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr"/>
       <c r="B281" t="inlineStr">
         <is>
-          <t>City planner</t>
+          <t>Profile</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>Planificateur Cité</t>
+          <t>Profil</t>
         </is>
       </c>
       <c r="D281" t="inlineStr"/>
       <c r="E281" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>.top_menu.Citymap</t>
+          <t>.top_menu.Profile</t>
         </is>
       </c>
       <c r="G281" t="inlineStr"/>
       <c r="H281" t="inlineStr"/>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr"/>
       <c r="B282" t="inlineStr">
         <is>
-          <t>Profile</t>
+          <t>Logout</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>Profil</t>
+          <t>Logout</t>
         </is>
       </c>
       <c r="D282" t="inlineStr"/>
       <c r="E282" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>.top_menu.Profile</t>
+          <t>.top_menu.Loggout</t>
         </is>
       </c>
       <c r="G282" t="inlineStr"/>
       <c r="H282" t="inlineStr"/>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr"/>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Logout</t>
+          <t>Login</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>Logout</t>
+          <t>Login</t>
         </is>
       </c>
       <c r="D283" t="inlineStr"/>
       <c r="E283" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>.top_menu.Loggout</t>
+          <t>.top_menu.Login</t>
         </is>
       </c>
       <c r="G283" t="inlineStr"/>
       <c r="H283" t="inlineStr"/>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr"/>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Login</t>
+          <t>Help?!</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Login</t>
+          <t>Aide ? !</t>
         </is>
       </c>
       <c r="D284" t="inlineStr"/>
       <c r="E284" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>.top_menu.Login</t>
+          <t>.top_menu.Doku</t>
         </is>
       </c>
       <c r="G284" t="inlineStr"/>
       <c r="H284" t="inlineStr"/>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr"/>
       <c r="B285" t="inlineStr">
         <is>
-          <t>Help?!</t>
+          <t>&lt;p&gt;You have requested a new password. If this is not the case, just ignore this email.&lt;/p&gt;&lt;p&gt;Otherwise, please click on the link or copy it into your browser and call it up:&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>Aide ? !</t>
+          <t>&lt;p&gt; Vous avez demandé un nouveau mot de passe. Si ce n'est pas le cas, ignorez simplement cet e-mail. &lt;/p&gt; &lt;p&gt; Sinon, cliquez sur le lien ou copiez-le dans votre navigateur et suivez-le : &lt;/p&gt;</t>
         </is>
       </c>
       <c r="D285" t="inlineStr"/>
       <c r="E285" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>.top_menu.Doku</t>
+          <t>.mails.ForgetPasswordContent</t>
         </is>
       </c>
       <c r="G285" t="inlineStr"/>
       <c r="H285" t="inlineStr"/>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr"/>
       <c r="B286" t="inlineStr">
         <is>
-          <t>&lt;p&gt;You have requested a new password. If this is not the case, just ignore this email.&lt;/p&gt;&lt;p&gt;Otherwise, please click on the link or copy it into your browser and call it up:&lt;/p&gt;</t>
+          <t>Resetlink for your new password on foe-helper.com</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>&lt;p&gt; Vous avez demandé un nouveau mot de passe. Si ce n'est pas le cas, ignorez simplement cet e-mail. &lt;/p&gt; &lt;p&gt; Sinon, cliquez sur le lien ou copiez-le dans votre navigateur et suivez-le : &lt;/p&gt;</t>
+          <t>Lien pour réinitialisez votre nouveau mot de passe sur foe-helper.com</t>
         </is>
       </c>
       <c r="D286" t="inlineStr"/>
       <c r="E286" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>.mails.ForgetPasswordContent</t>
+          <t>.mails.ForgetPasswordSubject</t>
         </is>
       </c>
       <c r="G286" t="inlineStr"/>
       <c r="H286" t="inlineStr"/>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr"/>
       <c r="B287" t="inlineStr">
         <is>
-          <t>Resetlink for your new password on foe-helper.com</t>
+          <t>&lt;strong&gt;Error!&lt;/strong&gt; We are not aware of this reset link.</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>Lien pour réinitialisez votre nouveau mot de passe sur foe-helper.com</t>
+          <t>&lt;strong&gt; Erreur ! &lt;/strong&gt; Nous ne sommes pas au courant de ce lien de réinitialisation.</t>
         </is>
       </c>
       <c r="D287" t="inlineStr"/>
       <c r="E287" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>.mails.ForgetPasswordSubject</t>
+          <t>.mails.ResetlinkError</t>
         </is>
       </c>
       <c r="G287" t="inlineStr"/>
       <c r="H287" t="inlineStr"/>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr"/>
       <c r="B288" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Error!&lt;/strong&gt; We are not aware of this reset link.</t>
+          <t>&lt;p&gt;You have requested a new transition password.&lt;/p&gt;&lt;p&gt;Here it is already: &lt;strong style="font-size:14px"&gt;#NEW_PASSWORD#&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Use it to log into your profile, there you can then assign your own password.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>&lt;strong&gt; Erreur ! &lt;/strong&gt; Nous ne sommes pas au courant de ce lien de réinitialisation.</t>
+          <t>&lt;p&gt; Vous avez demandé un nouveau mot de passe de transition. &lt;/p&gt; &lt;p&gt; Le voici déjà : &lt;strong style = "font-size : 14px"&gt;#NEW_PASSWORD#&lt;/strong&gt; &lt;/p&gt; &lt;p&gt; Utiliser le pour vous connecter à votre profil, vous pourrez alors attribuer votre propre mot de passe. &lt;/p&gt;</t>
         </is>
       </c>
       <c r="D288" t="inlineStr"/>
       <c r="E288" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>.mails.ResetlinkError</t>
+          <t>.mails.ResetMailContent</t>
         </is>
       </c>
       <c r="G288" t="inlineStr"/>
       <c r="H288" t="inlineStr"/>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr"/>
       <c r="B289" t="inlineStr">
         <is>
-          <t>&lt;p&gt;You have requested a new transition password.&lt;/p&gt;&lt;p&gt;Here it is already: &lt;strong style="font-size:14px"&gt;#NEW_PASSWORD#&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Use it to log into your profile, there you can then assign your own password.&lt;/p&gt;</t>
+          <t>Your new password for foe-helper.com</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>&lt;p&gt; Vous avez demandé un nouveau mot de passe de transition. &lt;/p&gt; &lt;p&gt; Le voici déjà : &lt;strong style = "font-size : 14px"&gt;#NEW_PASSWORD#&lt;/strong&gt; &lt;/p&gt; &lt;p&gt; Utiliser le pour vous connecter à votre profil, vous pourrez alors attribuer votre propre mot de passe. &lt;/p&gt;</t>
+          <t>Votre nouveau mot de passe pour foe-helper.com</t>
         </is>
       </c>
       <c r="D289" t="inlineStr"/>
       <c r="E289" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>.mails.ResetMailContent</t>
+          <t>.mails.ResetMailSubject</t>
         </is>
       </c>
       <c r="G289" t="inlineStr"/>
       <c r="H289" t="inlineStr"/>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr"/>
       <c r="B290" t="inlineStr">
         <is>
-          <t>Your new password for foe-helper.com</t>
+          <t>&lt;strong&gt;Done!&lt;/strong&gt; The email with your new password is on its way, have a look.</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>Votre nouveau mot de passe pour foe-helper.com</t>
+          <t>&lt;strong&gt; Terminé ! &lt;/strong&gt; L'e-mail contenant votre nouveau mot de passe est en route, jetez un œil.</t>
         </is>
       </c>
       <c r="D290" t="inlineStr"/>
       <c r="E290" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>.mails.ResetMailSubject</t>
+          <t>.mails.ResetMailSend</t>
         </is>
       </c>
       <c r="G290" t="inlineStr"/>
       <c r="H290" t="inlineStr"/>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr"/>
       <c r="B291" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Done!&lt;/strong&gt; The email with your new password is on its way, have a look.</t>
+          <t>&lt;strong&gt;Error!&lt;/strong&gt; We do not know this email address</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>&lt;strong&gt; Terminé ! &lt;/strong&gt; L'e-mail contenant votre nouveau mot de passe est en route, jetez un œil.</t>
+          <t>&lt;strong&gt;Erreur !&lt;/strong&gt; Nous ne connaissons pas cette adresse e-mail</t>
         </is>
       </c>
       <c r="D291" t="inlineStr"/>
       <c r="E291" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>.mails.ResetMailSend</t>
+          <t>.mails.ForgetPasswordErrorMail</t>
         </is>
       </c>
       <c r="G291" t="inlineStr"/>
       <c r="H291" t="inlineStr"/>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr"/>
       <c r="B292" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Error!&lt;/strong&gt; We do not know this email address</t>
+          <t>-- all GBs --</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Erreur !&lt;/strong&gt; Nous ne connaissons pas cette adresse e-mail</t>
+          <t>-- tous les GM --</t>
         </is>
       </c>
       <c r="D292" t="inlineStr"/>
       <c r="E292" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>.mails.ForgetPasswordErrorMail</t>
+          <t>.marketplace.DropdownAllLGs</t>
         </is>
       </c>
       <c r="G292" t="inlineStr"/>
       <c r="H292" t="inlineStr"/>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr"/>
       <c r="B293" t="inlineStr">
         <is>
-          <t>-- all GBs --</t>
+          <t>Your password has been updated.</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>-- tous les GM --</t>
+          <t>Votre mot de passe a été modifié.</t>
         </is>
       </c>
       <c r="D293" t="inlineStr"/>
       <c r="E293" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>.marketplace.DropdownAllLGs</t>
+          <t>.profile.PasswordUpdated</t>
         </is>
       </c>
       <c r="G293" t="inlineStr"/>
       <c r="H293" t="inlineStr"/>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr"/>
       <c r="B294" t="inlineStr">
         <is>
-          <t>Your password has been updated.</t>
+          <t>Search new building…</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>Votre mot de passe a été modifié.</t>
+          <t>Nouveau bâtiment …</t>
         </is>
       </c>
       <c r="D294" t="inlineStr"/>
       <c r="E294" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>.profile.PasswordUpdated</t>
+          <t>.citymap.SearchNewBuilding</t>
         </is>
       </c>
       <c r="G294" t="inlineStr"/>
       <c r="H294" t="inlineStr"/>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr"/>
       <c r="B295" t="inlineStr">
         <is>
-          <t>Search new building…</t>
+          <t>Changelog from citymap planner</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>Nouveau bâtiment …</t>
+          <t>Changelog du planificateur de plan de cité</t>
         </is>
       </c>
       <c r="D295" t="inlineStr"/>
       <c r="E295" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>.citymap.SearchNewBuilding</t>
+          <t>.citymap.HeadingChangelog</t>
         </is>
       </c>
       <c r="G295" t="inlineStr"/>
       <c r="H295" t="inlineStr"/>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr"/>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Changelog from citymap planner</t>
+          <t>back to the planner</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>Changelog du planificateur de plan de cité</t>
+          <t>Retour au planificateur</t>
         </is>
       </c>
       <c r="D296" t="inlineStr"/>
       <c r="E296" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>.citymap.HeadingChangelog</t>
+          <t>.citymap.BackToPlanner</t>
         </is>
       </c>
       <c r="G296" t="inlineStr"/>
       <c r="H296" t="inlineStr"/>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr"/>
       <c r="B297" t="inlineStr">
         <is>
-          <t>back to the planner</t>
+          <t>by type</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>Retour au planificateur</t>
+          <t>par type</t>
         </is>
       </c>
       <c r="D297" t="inlineStr"/>
       <c r="E297" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>.citymap.BackToPlanner</t>
+          <t>.citymap.FilterAfterType</t>
         </is>
       </c>
       <c r="G297" t="inlineStr"/>
       <c r="H297" t="inlineStr"/>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr"/>
       <c r="B298" t="inlineStr">
         <is>
-          <t>by type</t>
+          <t>by size</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>par type</t>
+          <t>par grandeur</t>
         </is>
       </c>
       <c r="D298" t="inlineStr"/>
       <c r="E298" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>.citymap.FilterAfterType</t>
+          <t>.citymap.FilterAfterSize</t>
         </is>
       </c>
       <c r="G298" t="inlineStr"/>
       <c r="H298" t="inlineStr"/>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr"/>
       <c r="B299" t="inlineStr">
         <is>
-          <t>by size</t>
+          <t>The AddOn for Forge of Empires</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>par grandeur</t>
+          <t>Le supplément pour Forge of Empires</t>
         </is>
       </c>
       <c r="D299" t="inlineStr"/>
       <c r="E299" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>.citymap.FilterAfterSize</t>
+          <t>.startpage.HeroHeading</t>
         </is>
       </c>
       <c r="G299" t="inlineStr"/>
       <c r="H299" t="inlineStr"/>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr"/>
       <c r="B300" t="inlineStr">
         <is>
-          <t>The AddOn for Forge of Empires</t>
+          <t>Are you looking for something that makes playing easier for you, but don't want to cheat? Then you are exactly right here.</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>Le supplément pour Forge of Empires</t>
+          <t>Vous cherchez quelque chose qui vous facilite le jeu, mais vous ne voulez pas tricher ? Alors vous êtes exactement au bon endroit.</t>
         </is>
       </c>
       <c r="D300" t="inlineStr"/>
       <c r="E300" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>.startpage.HeroHeading</t>
+          <t>.startpage.HeroIntro</t>
         </is>
       </c>
       <c r="G300" t="inlineStr"/>
       <c r="H300" t="inlineStr"/>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr"/>
       <c r="B301" t="inlineStr">
         <is>
-          <t>Are you looking for something that makes playing easier for you, but don't want to cheat? Then you are exactly right here.</t>
+          <t>FoE Helper</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>Vous cherchez quelque chose qui vous facilite le jeu, mais vous ne voulez pas tricher ? Alors vous êtes exactement au bon endroit.</t>
+          <t>FoE Assistant</t>
         </is>
       </c>
       <c r="D301" t="inlineStr"/>
       <c r="E301" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>.startpage.HeroIntro</t>
+          <t>.top_menu.Branding</t>
         </is>
       </c>
       <c r="G301" t="inlineStr"/>
       <c r="H301" t="inlineStr"/>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr"/>
       <c r="B302" t="inlineStr">
         <is>
-          <t>FoE Helper</t>
+          <t>Read more</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>FoE Assistant</t>
+          <t>Lire plus</t>
         </is>
       </c>
       <c r="D302" t="inlineStr"/>
       <c r="E302" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>.top_menu.Branding</t>
+          <t>.startpage.ReadMore</t>
         </is>
       </c>
       <c r="G302" t="inlineStr"/>
       <c r="H302" t="inlineStr"/>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr"/>
       <c r="B303" t="inlineStr">
         <is>
-          <t>Read more</t>
+          <t>finished steps</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>Lire plus</t>
+          <t>niveaux terminés</t>
         </is>
       </c>
       <c r="D303" t="inlineStr"/>
       <c r="E303" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>.startpage.ReadMore</t>
+          <t>.stats/detail.LabelSteps</t>
         </is>
       </c>
       <c r="G303" t="inlineStr"/>
       <c r="H303" t="inlineStr"/>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr"/>
       <c r="B304" t="inlineStr">
         <is>
-          <t>finished steps</t>
+          <t>open steps</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>niveaux terminés</t>
+          <t>niveaux ouverts</t>
         </is>
       </c>
       <c r="D304" t="inlineStr"/>
       <c r="E304" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>.stats/detail.LabelSteps</t>
+          <t>.stats/detail.LabelStepsMax</t>
         </is>
       </c>
       <c r="G304" t="inlineStr"/>
       <c r="H304" t="inlineStr"/>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr"/>
       <c r="B305" t="inlineStr">
         <is>
-          <t>open steps</t>
+          <t>by</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>niveaux ouverts</t>
+          <t>par</t>
         </is>
       </c>
       <c r="D305" t="inlineStr"/>
       <c r="E305" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>.stats/detail.LabelStepsMax</t>
+          <t>.startpage.From</t>
         </is>
       </c>
       <c r="G305" t="inlineStr"/>
       <c r="H305" t="inlineStr"/>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr"/>
       <c r="B306" t="inlineStr">
         <is>
-          <t>by</t>
+          <t>%Y/%d/%m</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>par</t>
+          <t>%d.%m.%Y</t>
         </is>
       </c>
       <c r="D306" t="inlineStr"/>
       <c r="E306" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>.startpage.From</t>
+          <t>.global.DateFormatShort</t>
         </is>
       </c>
       <c r="G306" t="inlineStr"/>
       <c r="H306" t="inlineStr"/>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr"/>
       <c r="B307" t="inlineStr">
         <is>
-          <t>%Y/%d/%m</t>
+          <t>%Y/%d/%m %I:%M %p</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>%d.%m.%Y</t>
+          <t>%d.%m.%Y %H:%M</t>
         </is>
       </c>
       <c r="D307" t="inlineStr"/>
       <c r="E307" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>.global.DateFormatShort</t>
+          <t>.global.DateFormatLong</t>
         </is>
       </c>
       <c r="G307" t="inlineStr"/>
       <c r="H307" t="inlineStr"/>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr"/>
       <c r="B308" t="inlineStr">
         <is>
-          <t>%Y/%d/%m %I:%M %p</t>
+          <t>Read more…</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>%d.%m.%Y %H:%M</t>
+          <t>Lire plus …</t>
         </is>
       </c>
       <c r="D308" t="inlineStr"/>
       <c r="E308" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>.global.DateFormatLong</t>
+          <t>.startpage.MoreLink</t>
         </is>
       </c>
       <c r="G308" t="inlineStr"/>
       <c r="H308" t="inlineStr"/>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr"/>
       <c r="B309" t="inlineStr">
         <is>
-          <t>Read more…</t>
+          <t>Own share / funding calculator on foe-helper.com</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>Lire plus …</t>
+          <t>Calculateur d'investissement / de financement sur foe-helper.com</t>
         </is>
       </c>
       <c r="D309" t="inlineStr"/>
       <c r="E309" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>.startpage.MoreLink</t>
+          <t>.startpage.HeroImageAlt</t>
         </is>
       </c>
       <c r="G309" t="inlineStr"/>
       <c r="H309" t="inlineStr"/>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr"/>
       <c r="B310" t="inlineStr">
         <is>
-          <t>Own share / funding calculator on foe-helper.com</t>
+          <t>Forge of Empires Arc Calculator. Calculates proportion of Forge points for all places - always safe places, no overbidding by foreigner. Free!</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>Calculateur d'investissement / de financement sur foe-helper.com</t>
+          <t>Calculatrice d'arche Forge of Empires. Calcule les proportion de points de forge pour chaque place - toujours des places sécurisées, pas de surenchère par un étranger. Libre !</t>
         </is>
       </c>
       <c r="D310" t="inlineStr"/>
       <c r="E310" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>.startpage.HeroImageAlt</t>
+          <t>.ark_calculator.MetaDesc</t>
         </is>
       </c>
       <c r="G310" t="inlineStr"/>
       <c r="H310" t="inlineStr"/>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr"/>
       <c r="B311" t="inlineStr">
         <is>
-          <t>Forge of Empires Arc Calculator. Calculates proportion of Forge points for all places - always safe places, no overbidding by foreigner. Free!</t>
+          <t>Forge of Empires Investment Calculator. Where to put the Forge points? Which of your great buildings can you level up the fastest? Find out here.</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>Calculatrice d'arche Forge of Empires. Calcule les proportion de points de forge pour chaque place - toujours des places sécurisées, pas de surenchère par un étranger. Libre !</t>
+          <t>Calculatrice d'investissement Forge of Empires. Où mettre les points Forge ? Lequel de vos Grands Monuments pouvez-vous améliorer le plus rapidement ? Découvrez ici.</t>
         </is>
       </c>
       <c r="D311" t="inlineStr"/>
       <c r="E311" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>.ark_calculator.MetaDesc</t>
+          <t>.invest_calculator.MetaDesc</t>
         </is>
       </c>
       <c r="G311" t="inlineStr"/>
       <c r="H311" t="inlineStr"/>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr"/>
       <c r="B312" t="inlineStr">
         <is>
-          <t>Forge of Empires Investment Calculator. Where to put the Forge points? Which of your great buildings can you level up the fastest? Find out here.</t>
+          <t>Forge of Empires great buildings - safe deposit on seats, no surpassing by strangers. Simply calculate own share &amp; third party including patron bonus.</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>Calculatrice d'investissement Forge of Empires. Où mettre les points Forge ? Lequel de vos Grands Monuments pouvez-vous améliorer le plus rapidement ? Découvrez ici.</t>
+          <t>Grands Monuments de Forge of Empires - dépôt sûr sur les places, pas de dépassement par des étrangers. Calculez simplement votre propre part et celles des tiers, y compris le bonus de l'investisseur.</t>
         </is>
       </c>
       <c r="D312" t="inlineStr"/>
       <c r="E312" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>.invest_calculator.MetaDesc</t>
+          <t>.ownpart.MetaDesc</t>
         </is>
       </c>
       <c r="G312" t="inlineStr"/>
       <c r="H312" t="inlineStr"/>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr"/>
       <c r="B313" t="inlineStr">
         <is>
-          <t>Forge of Empires great buildings - safe deposit on seats, no surpassing by strangers. Simply calculate own share &amp; third party including patron bonus.</t>
+          <t>Help with Forge of Empires: personal contribution calculator, Arc calculator, statistics tool for you and your guild - ideal for beginners and professionals. Free of charge!</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>Grands Monuments de Forge of Empires - dépôt sûr sur les places, pas de dépassement par des étrangers. Calculez simplement votre propre part et celles des tiers, y compris le bonus de l'investisseur.</t>
+          <t>Aide pour Forge of Empires : calculateur de contribution personnelle, calculateur d'arche, outil de statistiques pour vous et votre guilde - idéal pour les débutants et les professionnels. Gratuit !</t>
         </is>
       </c>
       <c r="D313" t="inlineStr"/>
       <c r="E313" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>.ownpart.MetaDesc</t>
+          <t>.startpage.MetaDesc</t>
         </is>
       </c>
       <c r="G313" t="inlineStr"/>
       <c r="H313" t="inlineStr"/>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr"/>
       <c r="B314" t="inlineStr">
         <is>
-          <t>Help with Forge of Empires: personal contribution calculator, Arc calculator, statistics tool for you and your guild - ideal for beginners and professionals. Free of charge!</t>
+          <t>Arc calculator - always deposit correctly - Forge of Empires</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>Aide pour Forge of Empires : calculateur de contribution personnelle, calculateur d'arche, outil de statistiques pour vous et votre guilde - idéal pour les débutants et les professionnels. Gratuit !</t>
+          <t>Calculatrice d'arche - déposez toujours correctement - Forge of Empires</t>
         </is>
       </c>
       <c r="D314" t="inlineStr"/>
       <c r="E314" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>.startpage.MetaDesc</t>
+          <t>.ark_calculator.MetaTitle</t>
         </is>
       </c>
       <c r="G314" t="inlineStr"/>
       <c r="H314" t="inlineStr"/>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr"/>
       <c r="B315" t="inlineStr">
         <is>
-          <t>Arc calculator - always deposit correctly - Forge of Empires</t>
+          <t>FoE Investment Calculator - Help for Online Strategy Game FoE</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>Calculatrice d'arche - déposez toujours correctement - Forge of Empires</t>
+          <t>Calculatrice d'investissement FoE - Aide pour le jeu de stratégie en ligne FoE</t>
         </is>
       </c>
       <c r="D315" t="inlineStr"/>
       <c r="E315" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>.ark_calculator.MetaTitle</t>
+          <t>.invest_calculator.MetaTitle</t>
         </is>
       </c>
       <c r="G315" t="inlineStr"/>
       <c r="H315" t="inlineStr"/>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr"/>
       <c r="B316" t="inlineStr">
         <is>
-          <t>FoE Investment Calculator - Help for Online Strategy Game FoE</t>
+          <t>Ownpart calculator | Bonus calculator | Arc conveyor - FoE</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>Calculatrice d'investissement FoE - Aide pour le jeu de stratégie en ligne FoE</t>
+          <t>Calculatrice d'investissement | Calculatrice de bonus | Convoyeur d'arche - FoE</t>
         </is>
       </c>
       <c r="D316" t="inlineStr"/>
       <c r="E316" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>.invest_calculator.MetaTitle</t>
+          <t>.ownpart.MetaTitle</t>
         </is>
       </c>
       <c r="G316" t="inlineStr"/>
       <c r="H316" t="inlineStr"/>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr"/>
       <c r="B317" t="inlineStr">
         <is>
-          <t>Ownpart calculator | Bonus calculator | Arc conveyor - FoE</t>
+          <t>Forge points calculator - tool for online strategy game Forge of Empires</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>Calculatrice d'investissement | Calculatrice de bonus | Convoyeur d'arche - FoE</t>
+          <t>Calculateur de poins de forges - l'outil le jeu de stratégie en ligne Forge of Empires</t>
         </is>
       </c>
       <c r="D317" t="inlineStr"/>
       <c r="E317" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>.ownpart.MetaTitle</t>
+          <t>.startpage.MetaTitle</t>
         </is>
       </c>
       <c r="G317" t="inlineStr"/>
       <c r="H317" t="inlineStr"/>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr"/>
       <c r="B318" t="inlineStr">
         <is>
-          <t>Forge points calculator - tool for online strategy game Forge of Empires</t>
+          <t>Tools</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>Calculateur de poins de forges - l'outil le jeu de stratégie en ligne Forge of Empires</t>
+          <t>Outils</t>
         </is>
       </c>
       <c r="D318" t="inlineStr"/>
       <c r="E318" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>.startpage.MetaTitle</t>
+          <t>.top_menu.Tools</t>
         </is>
       </c>
       <c r="G318" t="inlineStr"/>
       <c r="H318" t="inlineStr"/>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr"/>
       <c r="B319" t="inlineStr">
         <is>
-          <t>Tools</t>
+          <t>Language missing or incomplete?</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>Outils</t>
+          <t>Langue manquante ou incomplète ?</t>
         </is>
       </c>
       <c r="D319" t="inlineStr"/>
       <c r="E319" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>.top_menu.Tools</t>
+          <t>.top_menu.SpeakNotAvailable</t>
         </is>
       </c>
       <c r="G319" t="inlineStr"/>
       <c r="H319" t="inlineStr"/>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr"/>
       <c r="B320" t="inlineStr">
         <is>
-          <t>Language missing or incomplete?</t>
+          <t>Investment calculator</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>Langue manquante ou incomplète ?</t>
+          <t>Calculatrice d'investissement</t>
         </is>
       </c>
       <c r="D320" t="inlineStr"/>
       <c r="E320" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
-          <t>.top_menu.SpeakNotAvailable</t>
+          <t>.ownpart.InvestmentCalculatorHeader</t>
         </is>
       </c>
       <c r="G320" t="inlineStr"/>
       <c r="H320" t="inlineStr"/>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr"/>
       <c r="B321" t="inlineStr">
         <is>
-          <t>Investment calculator</t>
+          <t>Not necessary</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>Calculatrice d'investissement</t>
+          <t>non nécessaire</t>
         </is>
       </c>
       <c r="D321" t="inlineStr"/>
       <c r="E321" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>.ownpart.InvestmentCalculatorHeader</t>
+          <t>.ownpart.NotNecessary</t>
         </is>
       </c>
       <c r="G321" t="inlineStr"/>
       <c r="H321" t="inlineStr"/>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr"/>
       <c r="B322" t="inlineStr">
         <is>
-          <t>Not necessary</t>
+          <t>Ownpart</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>non nécessaire</t>
+          <t>Contribution personnelle</t>
         </is>
       </c>
       <c r="D322" t="inlineStr"/>
       <c r="E322" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
-          <t>.ownpart.NotNecessary</t>
+          <t>.ownpart.Ownpart</t>
         </is>
       </c>
       <c r="G322" t="inlineStr"/>
       <c r="H322" t="inlineStr"/>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr"/>
       <c r="B323" t="inlineStr">
         <is>
-          <t>Ownpart</t>
+          <t>If you have any questions or remarks, please visit our &lt;a href="https://discord.gg/z97KZq4" target="_blank"&gt;Discord Server&lt;/a&gt;.</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>Contribution personnelle</t>
+          <t>Si vous avez des questions ou des remarques, veuillez visiter notre &lt;a href="https://discord.gg/z97KZq4" target="_blank"&gt; Serveur Discord &lt;/a&gt;.</t>
         </is>
       </c>
       <c r="D323" t="inlineStr"/>
       <c r="E323" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
-          <t>.ownpart.Ownpart</t>
+          <t>.ownpart.LinkToForum</t>
         </is>
       </c>
       <c r="G323" t="inlineStr"/>
       <c r="H323" t="inlineStr"/>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr"/>
       <c r="B324" t="inlineStr">
         <is>
-          <t>If you have any questions or remarks, please visit our &lt;a href="https://discord.gg/z97KZq4" target="_blank"&gt;Discord Server&lt;/a&gt;.</t>
+          <t>This cost calculator is part of the &lt;a href="https://docs.foe-helper.com/english/installing" target="_blank"&gt;Browser-Extension for Forge of Empires&lt;/a&gt;.</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>Si vous avez des questions ou des remarques, veuillez visiter notre &lt;a href="https://discord.gg/z97KZq4" target="_blank"&gt; Serveur Discord &lt;/a&gt;.</t>
+          <t>Ce calculateur de coût fait partie de l '&lt;a href="https://docs.foe-helper.com/francais/installation" target="_blank"&gt; extension de navigateur pour Forge of Empires &lt;/a&gt;.</t>
         </is>
       </c>
       <c r="D324" t="inlineStr"/>
       <c r="E324" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>.ownpart.LinkToForum</t>
+          <t>.ownpart.LinkToExtension</t>
         </is>
       </c>
       <c r="G324" t="inlineStr"/>
       <c r="H324" t="inlineStr"/>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr"/>
       <c r="B325" t="inlineStr">
         <is>
-          <t>This cost calculator is part of the &lt;a href="https://docs.foe-helper.com/english/installing" target="_blank"&gt;Browser-Extension for Forge of Empires&lt;/a&gt;.</t>
+          <t>Observatory</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>Ce calculateur de coût fait partie de l '&lt;a href="https://docs.foe-helper.com/francais/installation" target="_blank"&gt; extension de navigateur pour Forge of Empires &lt;/a&gt;.</t>
+          <t>Observatoire</t>
         </is>
       </c>
       <c r="D325" t="inlineStr"/>
       <c r="E325" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>.ownpart.LinkToExtension</t>
+          <t>.global.Legendary.X_AllAge_EasterBonus4</t>
         </is>
       </c>
       <c r="G325" t="inlineStr"/>
       <c r="H325" t="inlineStr"/>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr"/>
       <c r="B326" t="inlineStr">
         <is>
-          <t>Observatory</t>
+          <t>Temple of Relics</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>Observatoire</t>
+          <t>Temple des reliques</t>
         </is>
       </c>
       <c r="D326" t="inlineStr"/>
       <c r="E326" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_AllAge_EasterBonus4</t>
+          <t>.global.Legendary.X_AllAge_Expedition</t>
         </is>
       </c>
       <c r="G326" t="inlineStr"/>
       <c r="H326" t="inlineStr"/>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr"/>
       <c r="B327" t="inlineStr">
         <is>
-          <t>Temple of Relics</t>
+          <t>Galata Tower</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>Temple des reliques</t>
+          <t>Tour de Galata</t>
         </is>
       </c>
       <c r="D327" t="inlineStr"/>
       <c r="E327" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_AllAge_Expedition</t>
+          <t>.global.Legendary.X_AllAge_Galata</t>
         </is>
       </c>
       <c r="G327" t="inlineStr"/>
       <c r="H327" t="inlineStr"/>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr"/>
       <c r="B328" t="inlineStr">
         <is>
-          <t>Galata Tower</t>
+          <t>Oracle of Delphi</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>Tour de Galata</t>
+          <t>Oracle de Delphes</t>
         </is>
       </c>
       <c r="D328" t="inlineStr"/>
       <c r="E328" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_AllAge_Galata</t>
+          <t>.global.Legendary.X_AllAge_Oracle</t>
         </is>
       </c>
       <c r="G328" t="inlineStr"/>
       <c r="H328" t="inlineStr"/>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr"/>
       <c r="B329" t="inlineStr">
         <is>
-          <t>Oracle of Delphi</t>
+          <t>Gaea Statue</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>Oracle de Delphes</t>
+          <t>Statue de Gaïa</t>
         </is>
       </c>
       <c r="D329" t="inlineStr"/>
       <c r="E329" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_AllAge_Oracle</t>
+          <t>.global.Legendary.X_ArcticFuture_Landmark1</t>
         </is>
       </c>
       <c r="G329" t="inlineStr"/>
       <c r="H329" t="inlineStr"/>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr"/>
       <c r="B330" t="inlineStr">
         <is>
-          <t>Gaea Statue</t>
+          <t>Arctic Orangery</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>Statue de Gaïa</t>
+          <t>Orangerie Arctique</t>
         </is>
       </c>
       <c r="D330" t="inlineStr"/>
       <c r="E330" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_ArcticFuture_Landmark1</t>
+          <t>.global.Legendary.X_ArcticFuture_Landmark2</t>
         </is>
       </c>
       <c r="G330" t="inlineStr"/>
       <c r="H330" t="inlineStr"/>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr"/>
       <c r="B331" t="inlineStr">
         <is>
-          <t>Arctic Orangery</t>
+          <t>Seed Vault</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>Orangerie Arctique</t>
+          <t>Chambre forte des graines</t>
         </is>
       </c>
       <c r="D331" t="inlineStr"/>
       <c r="E331" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_ArcticFuture_Landmark2</t>
+          <t>.global.Legendary.X_ArcticFuture_Landmark3</t>
         </is>
       </c>
       <c r="G331" t="inlineStr"/>
       <c r="H331" t="inlineStr"/>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr"/>
       <c r="B332" t="inlineStr">
         <is>
-          <t>Seed Vault</t>
+          <t>Tower of Babel</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>Chambre forte des graines</t>
+          <t>Tour de Babel</t>
         </is>
       </c>
       <c r="D332" t="inlineStr"/>
       <c r="E332" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_ArcticFuture_Landmark3</t>
+          <t>.global.Legendary.X_BronzeAge_Landmark1</t>
         </is>
       </c>
       <c r="G332" t="inlineStr"/>
       <c r="H332" t="inlineStr"/>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr"/>
       <c r="B333" t="inlineStr">
         <is>
-          <t>Tower of Babel</t>
+          <t>Statue of Zeus</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>Tour de Babel</t>
+          <t>Statue de Zeus</t>
         </is>
       </c>
       <c r="D333" t="inlineStr"/>
       <c r="E333" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_BronzeAge_Landmark1</t>
+          <t>.global.Legendary.X_BronzeAge_Landmark2</t>
         </is>
       </c>
       <c r="G333" t="inlineStr"/>
       <c r="H333" t="inlineStr"/>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr"/>
       <c r="B334" t="inlineStr">
         <is>
-          <t>Statue of Zeus</t>
+          <t>Frauenkirche of Dresden</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>Statue de Zeus</t>
+          <t>Frauenkirche de Dresde</t>
         </is>
       </c>
       <c r="D334" t="inlineStr"/>
       <c r="E334" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_BronzeAge_Landmark2</t>
+          <t>.global.Legendary.X_ColonialAge_Landmark1</t>
         </is>
       </c>
       <c r="G334" t="inlineStr"/>
       <c r="H334" t="inlineStr"/>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr"/>
       <c r="B335" t="inlineStr">
         <is>
-          <t>Frauenkirche of Dresden</t>
+          <t>Deal Castle</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>Frauenkirche de Dresde</t>
+          <t>Château de Deal</t>
         </is>
       </c>
       <c r="D335" t="inlineStr"/>
       <c r="E335" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_ColonialAge_Landmark1</t>
+          <t>.global.Legendary.X_ColonialAge_Landmark2</t>
         </is>
       </c>
       <c r="G335" t="inlineStr"/>
       <c r="H335" t="inlineStr"/>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr"/>
       <c r="B336" t="inlineStr">
         <is>
-          <t>Deal Castle</t>
+          <t>Lotus Temple</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>Château de Deal</t>
+          <t>Temple du Lotus</t>
         </is>
       </c>
       <c r="D336" t="inlineStr"/>
       <c r="E336" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_ColonialAge_Landmark2</t>
+          <t>.global.Legendary.X_ContemporaryEra_Landmark1</t>
         </is>
       </c>
       <c r="G336" t="inlineStr"/>
       <c r="H336" t="inlineStr"/>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr"/>
       <c r="B337" t="inlineStr">
         <is>
-          <t>Lotus Temple</t>
+          <t>Innovation Tower</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>Temple du Lotus</t>
+          <t>Tour de l'Innovation</t>
         </is>
       </c>
       <c r="D337" t="inlineStr"/>
       <c r="E337" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_ContemporaryEra_Landmark1</t>
+          <t>.global.Legendary.X_ContemporaryEra_Landmark2</t>
         </is>
       </c>
       <c r="G337" t="inlineStr"/>
       <c r="H337" t="inlineStr"/>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr"/>
       <c r="B338" t="inlineStr">
         <is>
-          <t>Innovation Tower</t>
+          <t>Hagia Sophia</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>Tour de l'Innovation</t>
+          <t>Hagia Sophia</t>
         </is>
       </c>
       <c r="D338" t="inlineStr"/>
       <c r="E338" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_ContemporaryEra_Landmark2</t>
+          <t>.global.Legendary.X_EarlyMiddleAge_Landmark1</t>
         </is>
       </c>
       <c r="G338" t="inlineStr"/>
       <c r="H338" t="inlineStr"/>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr"/>
       <c r="B339" t="inlineStr">
         <is>
-          <t>Hagia Sophia</t>
+          <t>Cathedral of Aachen</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>Hagia Sophia</t>
+          <t>Cathédrale d'Aix-la-Chapelle</t>
         </is>
       </c>
       <c r="D339" t="inlineStr"/>
       <c r="E339" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_EarlyMiddleAge_Landmark1</t>
+          <t>.global.Legendary.X_EarlyMiddleAge_Landmark2</t>
         </is>
       </c>
       <c r="G339" t="inlineStr"/>
       <c r="H339" t="inlineStr"/>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr"/>
       <c r="B340" t="inlineStr">
         <is>
-          <t>Cathedral of Aachen</t>
+          <t>Galata Tower</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>Cathédrale d'Aix-la-Chapelle</t>
+          <t>Tour de Galata</t>
         </is>
       </c>
       <c r="D340" t="inlineStr"/>
       <c r="E340" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_EarlyMiddleAge_Landmark2</t>
+          <t>.global.Legendary.X_EarlyMiddleAge_Landmark3</t>
         </is>
       </c>
       <c r="G340" t="inlineStr"/>
       <c r="H340" t="inlineStr"/>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr"/>
       <c r="B341" t="inlineStr">
         <is>
-          <t>Galata Tower</t>
+          <t>The Arc</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>Tour de Galata</t>
+          <t>L'Arche</t>
         </is>
       </c>
       <c r="D341" t="inlineStr"/>
       <c r="E341" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_EarlyMiddleAge_Landmark3</t>
+          <t>.global.Legendary.X_FutureEra_Landmark1</t>
         </is>
       </c>
       <c r="G341" t="inlineStr"/>
       <c r="H341" t="inlineStr"/>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr"/>
       <c r="B342" t="inlineStr">
         <is>
-          <t>The Arc</t>
+          <t>Rain Forest Project</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>L'Arche</t>
+          <t>Forêt tropicale</t>
         </is>
       </c>
       <c r="D342" t="inlineStr"/>
       <c r="E342" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_FutureEra_Landmark1</t>
+          <t>.global.Legendary.X_FutureEra_Landmark2</t>
         </is>
       </c>
       <c r="G342" t="inlineStr"/>
       <c r="H342" t="inlineStr"/>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr"/>
       <c r="B343" t="inlineStr">
         <is>
-          <t>Rain Forest Project</t>
+          <t>St. Mark's Basilica</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>Forêt tropicale</t>
+          <t>Basilique Saint-Marc</t>
         </is>
       </c>
       <c r="D343" t="inlineStr"/>
       <c r="E343" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_FutureEra_Landmark2</t>
+          <t>.global.Legendary.X_HighMiddleAge_Landmark1</t>
         </is>
       </c>
       <c r="G343" t="inlineStr"/>
       <c r="H343" t="inlineStr"/>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr"/>
       <c r="B344" t="inlineStr">
         <is>
-          <t>St. Mark's Basilica</t>
+          <t>Notre Dame</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>Basilique Saint-Marc</t>
+          <t>Notre-Dame</t>
         </is>
       </c>
       <c r="D344" t="inlineStr"/>
       <c r="E344" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_HighMiddleAge_Landmark1</t>
+          <t>.global.Legendary.X_HighMiddleAge_Landmark3</t>
         </is>
       </c>
       <c r="G344" t="inlineStr"/>
       <c r="H344" t="inlineStr"/>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr"/>
       <c r="B345" t="inlineStr">
         <is>
-          <t>Notre Dame</t>
+          <t>Royal Albert Hall</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>Notre-Dame</t>
+          <t>Royal Albert Hall</t>
         </is>
       </c>
       <c r="D345" t="inlineStr"/>
       <c r="E345" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_HighMiddleAge_Landmark3</t>
+          <t>.global.Legendary.X_IndustrialAge_Landmark1</t>
         </is>
       </c>
       <c r="G345" t="inlineStr"/>
       <c r="H345" t="inlineStr"/>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr"/>
       <c r="B346" t="inlineStr">
         <is>
-          <t>Royal Albert Hall</t>
+          <t>Capitol</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>Royal Albert Hall</t>
+          <t>Capitole</t>
         </is>
       </c>
       <c r="D346" t="inlineStr"/>
       <c r="E346" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_IndustrialAge_Landmark1</t>
+          <t>.global.Legendary.X_IndustrialAge_Landmark2</t>
         </is>
       </c>
       <c r="G346" t="inlineStr"/>
       <c r="H346" t="inlineStr"/>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr"/>
       <c r="B347" t="inlineStr">
         <is>
-          <t>Capitol</t>
+          <t>Colosseum</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>Capitole</t>
+          <t>Colisée</t>
         </is>
       </c>
       <c r="D347" t="inlineStr"/>
       <c r="E347" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_IndustrialAge_Landmark2</t>
+          <t>.global.Legendary.X_IronAge_Landmark1</t>
         </is>
       </c>
       <c r="G347" t="inlineStr"/>
       <c r="H347" t="inlineStr"/>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr"/>
       <c r="B348" t="inlineStr">
         <is>
-          <t>Colosseum</t>
+          <t>Lighthouse of Alexandria</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>Colisée</t>
+          <t>Phare d'Alexandrie</t>
         </is>
       </c>
       <c r="D348" t="inlineStr"/>
       <c r="E348" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_IronAge_Landmark1</t>
+          <t>.global.Legendary.X_IronAge_Landmark2</t>
         </is>
       </c>
       <c r="G348" t="inlineStr"/>
       <c r="H348" t="inlineStr"/>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr"/>
       <c r="B349" t="inlineStr">
         <is>
-          <t>Lighthouse of Alexandria</t>
+          <t>Saint Basil's Cathedral</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>Phare d'Alexandrie</t>
+          <t>Cathédrale Saint-Basile</t>
         </is>
       </c>
       <c r="D349" t="inlineStr"/>
       <c r="E349" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_IronAge_Landmark2</t>
+          <t>.global.Legendary.X_LateMiddleAge_Landmark1</t>
         </is>
       </c>
       <c r="G349" t="inlineStr"/>
       <c r="H349" t="inlineStr"/>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr"/>
       <c r="B350" t="inlineStr">
         <is>
-          <t>Saint Basil's Cathedral</t>
+          <t>Castel del Monte</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>Cathédrale Saint-Basile</t>
+          <t>Castel del Monte</t>
         </is>
       </c>
       <c r="D350" t="inlineStr"/>
       <c r="E350" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_LateMiddleAge_Landmark1</t>
+          <t>.global.Legendary.X_LateMiddleAge_Landmark3</t>
         </is>
       </c>
       <c r="G350" t="inlineStr"/>
       <c r="H350" t="inlineStr"/>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr"/>
       <c r="B351" t="inlineStr">
         <is>
-          <t>Castel del Monte</t>
+          <t>Space Needle</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>Castel del Monte</t>
+          <t>Space Needle</t>
         </is>
       </c>
       <c r="D351" t="inlineStr"/>
       <c r="E351" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_LateMiddleAge_Landmark3</t>
+          <t>.global.Legendary.X_ModernEra_Landmark1</t>
         </is>
       </c>
       <c r="G351" t="inlineStr"/>
       <c r="H351" t="inlineStr"/>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr"/>
       <c r="B352" t="inlineStr">
         <is>
-          <t>Space Needle</t>
+          <t>Atomium</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>Space Needle</t>
+          <t>Atomium</t>
         </is>
       </c>
       <c r="D352" t="inlineStr"/>
       <c r="E352" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_ModernEra_Landmark1</t>
+          <t>.global.Legendary.X_ModernEra_Landmark2</t>
         </is>
       </c>
       <c r="G352" t="inlineStr"/>
       <c r="H352" t="inlineStr"/>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr"/>
       <c r="B353" t="inlineStr">
         <is>
-          <t>Atomium</t>
+          <t>Atlantis Museum</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>Atomium</t>
+          <t>Musée de l'Atlantide</t>
         </is>
       </c>
       <c r="D353" t="inlineStr"/>
       <c r="E353" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_ModernEra_Landmark2</t>
+          <t>.global.Legendary.X_OceanicFuture_Landmark1</t>
         </is>
       </c>
       <c r="G353" t="inlineStr"/>
       <c r="H353" t="inlineStr"/>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr"/>
       <c r="B354" t="inlineStr">
         <is>
-          <t>Atlantis Museum</t>
+          <t>The Kraken</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>Musée de l'Atlantide</t>
+          <t>Le Kraken</t>
         </is>
       </c>
       <c r="D354" t="inlineStr"/>
       <c r="E354" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_OceanicFuture_Landmark1</t>
+          <t>.global.Legendary.X_OceanicFuture_Landmark2</t>
         </is>
       </c>
       <c r="G354" t="inlineStr"/>
       <c r="H354" t="inlineStr"/>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr"/>
       <c r="B355" t="inlineStr">
         <is>
-          <t>The Kraken</t>
+          <t>The Blue Galaxy</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>Le Kraken</t>
+          <t>La galaxie bleue</t>
         </is>
       </c>
       <c r="D355" t="inlineStr"/>
       <c r="E355" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_OceanicFuture_Landmark2</t>
+          <t>.global.Legendary.X_OceanicFuture_Landmark3</t>
         </is>
       </c>
       <c r="G355" t="inlineStr"/>
       <c r="H355" t="inlineStr"/>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr"/>
       <c r="B356" t="inlineStr">
         <is>
-          <t>The Blue Galaxy</t>
+          <t>Cape Canaveral</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>La galaxie bleue</t>
+          <t>Cap Canaveral</t>
         </is>
       </c>
       <c r="D356" t="inlineStr"/>
       <c r="E356" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_OceanicFuture_Landmark3</t>
+          <t>.global.Legendary.X_PostModernEra_Landmark1</t>
         </is>
       </c>
       <c r="G356" t="inlineStr"/>
       <c r="H356" t="inlineStr"/>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr"/>
       <c r="B357" t="inlineStr">
         <is>
-          <t>Cape Canaveral</t>
+          <t>The Habitat</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>Cap Canaveral</t>
+          <t>L'Habitat</t>
         </is>
       </c>
       <c r="D357" t="inlineStr"/>
       <c r="E357" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_PostModernEra_Landmark1</t>
+          <t>.global.Legendary.X_PostModernEra_Landmark2</t>
         </is>
       </c>
       <c r="G357" t="inlineStr"/>
       <c r="H357" t="inlineStr"/>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr"/>
       <c r="B358" t="inlineStr">
         <is>
-          <t>The Habitat</t>
+          <t>Alcatraz</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>L'Habitat</t>
+          <t>Alcatraz</t>
         </is>
       </c>
       <c r="D358" t="inlineStr"/>
       <c r="E358" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_PostModernEra_Landmark2</t>
+          <t>.global.Legendary.X_ProgressiveEra_Landmark1</t>
         </is>
       </c>
       <c r="G358" t="inlineStr"/>
       <c r="H358" t="inlineStr"/>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr"/>
       <c r="B359" t="inlineStr">
         <is>
-          <t>Alcatraz</t>
+          <t>Château Frontenac</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>Alcatraz</t>
+          <t>Château Frontenac</t>
         </is>
       </c>
       <c r="D359" t="inlineStr"/>
       <c r="E359" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_ProgressiveEra_Landmark1</t>
+          <t>.global.Legendary.X_ProgressiveEra_Landmark2</t>
         </is>
       </c>
       <c r="G359" t="inlineStr"/>
       <c r="H359" t="inlineStr"/>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr"/>
       <c r="B360" t="inlineStr">
         <is>
-          <t>Château Frontenac</t>
+          <t>Space Carrier</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>Château Frontenac</t>
+          <t>Transporteur spatial</t>
         </is>
       </c>
       <c r="D360" t="inlineStr"/>
       <c r="E360" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_ProgressiveEra_Landmark2</t>
+          <t>.global.Legendary.X_SpaceAgeAsteroidBelt_Landmark1</t>
         </is>
       </c>
       <c r="G360" t="inlineStr"/>
       <c r="H360" t="inlineStr"/>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr"/>
       <c r="B361" t="inlineStr">
         <is>
-          <t>Space Carrier</t>
+          <t>Star Gazer</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>Transporteur spatial</t>
+          <t>Star Gazer</t>
         </is>
       </c>
       <c r="D361" t="inlineStr"/>
       <c r="E361" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_SpaceAgeAsteroidBelt_Landmark1</t>
+          <t>.global.Legendary.X_SpaceAgeMars_Landmark1</t>
         </is>
       </c>
       <c r="G361" t="inlineStr"/>
       <c r="H361" t="inlineStr"/>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr"/>
       <c r="B362" t="inlineStr">
         <is>
-          <t>Star Gazer</t>
+          <t>The Virgo Project</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>Star Gazer</t>
+          <t>Le Projet Virgo</t>
         </is>
       </c>
       <c r="D362" t="inlineStr"/>
       <c r="E362" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_SpaceAgeMars_Landmark1</t>
+          <t>.global.Legendary.X_SpaceAgeMars_Landmark2</t>
         </is>
       </c>
       <c r="G362" t="inlineStr"/>
       <c r="H362" t="inlineStr"/>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr"/>
       <c r="B363" t="inlineStr">
         <is>
-          <t>The Virgo Project</t>
+          <t>Voyager V1</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>Le Projet Virgo</t>
+          <t>Voyager V1</t>
         </is>
       </c>
       <c r="D363" t="inlineStr"/>
       <c r="E363" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_SpaceAgeMars_Landmark2</t>
+          <t>.global.Legendary.X_TomorrowEra_Landmark1</t>
         </is>
       </c>
       <c r="G363" t="inlineStr"/>
       <c r="H363" t="inlineStr"/>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr"/>
       <c r="B364" t="inlineStr">
         <is>
-          <t>Voyager V1</t>
+          <t>Truce Tower</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>Voyager V1</t>
+          <t>Tour de la trêve</t>
         </is>
       </c>
       <c r="D364" t="inlineStr"/>
       <c r="E364" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_TomorrowEra_Landmark1</t>
+          <t>.global.Legendary.X_TomorrowEra_Landmark2</t>
         </is>
       </c>
       <c r="G364" t="inlineStr"/>
       <c r="H364" t="inlineStr"/>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr"/>
       <c r="B365" t="inlineStr">
         <is>
-          <t>Truce Tower</t>
+          <t>Terracotta Army</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>Tour de la trêve</t>
+          <t>Armée de terre cuite</t>
         </is>
       </c>
       <c r="D365" t="inlineStr"/>
       <c r="E365" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_TomorrowEra_Landmark2</t>
+          <t>.global.Legendary.X_VirtualFuture_Landmark1</t>
         </is>
       </c>
       <c r="G365" t="inlineStr"/>
       <c r="H365" t="inlineStr"/>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr"/>
       <c r="B366" t="inlineStr">
         <is>
-          <t>Terracotta Army</t>
+          <t>Himeji Castle</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>Armée de terre cuite</t>
+          <t>Château d'Himeji</t>
         </is>
       </c>
       <c r="D366" t="inlineStr"/>
       <c r="E366" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_VirtualFuture_Landmark1</t>
+          <t>.global.Legendary.X_VirtualFuture_Landmark2</t>
         </is>
       </c>
       <c r="G366" t="inlineStr"/>
       <c r="H366" t="inlineStr"/>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr"/>
       <c r="B367" t="inlineStr">
         <is>
-          <t>Himeji Castle</t>
+          <t>Wine</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>Château d'Himeji</t>
+          <t>vin</t>
         </is>
       </c>
       <c r="D367" t="inlineStr"/>
       <c r="E367" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_VirtualFuture_Landmark2</t>
+          <t>.global.Goods.wine</t>
         </is>
       </c>
       <c r="G367" t="inlineStr"/>
       <c r="H367" t="inlineStr"/>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr"/>
       <c r="B368" t="inlineStr">
         <is>
-          <t>Wine</t>
+          <t>Dye</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>vin</t>
+          <t>Teinture</t>
         </is>
       </c>
       <c r="D368" t="inlineStr"/>
       <c r="E368" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
-          <t>.global.Goods.wine</t>
+          <t>.global.Goods.dye</t>
         </is>
       </c>
       <c r="G368" t="inlineStr"/>
       <c r="H368" t="inlineStr"/>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr"/>
       <c r="B369" t="inlineStr">
         <is>
-          <t>Dye</t>
+          <t>Back</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>Teinture</t>
+          <t>Retour</t>
         </is>
       </c>
       <c r="D369" t="inlineStr"/>
       <c r="E369" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
-          <t>.global.Goods.dye</t>
+          <t>.global.Back</t>
         </is>
       </c>
       <c r="G369" t="inlineStr"/>
       <c r="H369" t="inlineStr"/>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr"/>
       <c r="B370" t="inlineStr">
         <is>
-          <t>Back</t>
+          <t>Last update</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>Retour</t>
+          <t>Dernière mise à jour</t>
         </is>
       </c>
       <c r="D370" t="inlineStr"/>
       <c r="E370" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
-          <t>.global.Back</t>
+          <t>.global.LastUpdate</t>
         </is>
       </c>
       <c r="G370" t="inlineStr"/>
       <c r="H370" t="inlineStr"/>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr"/>
       <c r="B371" t="inlineStr">
         <is>
-          <t>Last update</t>
+          <t>Results of the Guild Expeditions</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>Dernière mise à jour</t>
+          <t>Résultat de l'expédition de guilde</t>
         </is>
       </c>
       <c r="D371" t="inlineStr"/>
       <c r="E371" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
-          <t>.global.LastUpdate</t>
+          <t>.gex.ChampionShip.Header</t>
         </is>
       </c>
       <c r="G371" t="inlineStr"/>
       <c r="H371" t="inlineStr"/>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr"/>
       <c r="B372" t="inlineStr">
         <is>
-          <t>Results of the Guild Expeditions</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>Résultat de l'expédition de guilde</t>
+          <t>Niveau</t>
         </is>
       </c>
       <c r="D372" t="inlineStr"/>
       <c r="E372" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
-          <t>.gex.ChampionShip.Header</t>
+          <t>.gex.ChampionShip.Level</t>
         </is>
       </c>
       <c r="G372" t="inlineStr"/>
       <c r="H372" t="inlineStr"/>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr"/>
       <c r="B373" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>Rank</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>Niveau</t>
+          <t>Rang</t>
         </is>
       </c>
       <c r="D373" t="inlineStr"/>
       <c r="E373" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
-          <t>.gex.ChampionShip.Level</t>
+          <t>.gex.ChampionShip.Rank</t>
         </is>
       </c>
       <c r="G373" t="inlineStr"/>
       <c r="H373" t="inlineStr"/>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr"/>
       <c r="B374" t="inlineStr">
         <is>
-          <t>Rank</t>
+          <t>Member</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>Rang</t>
+          <t>Membre</t>
         </is>
       </c>
       <c r="D374" t="inlineStr"/>
       <c r="E374" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
-          <t>.gex.ChampionShip.Rank</t>
+          <t>.gex.ChampionShip.Member</t>
         </is>
       </c>
       <c r="G374" t="inlineStr"/>
       <c r="H374" t="inlineStr"/>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr"/>
       <c r="B375" t="inlineStr">
         <is>
-          <t>Member</t>
+          <t>Successes</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>Membre</t>
+          <t>Succès</t>
         </is>
       </c>
       <c r="D375" t="inlineStr"/>
       <c r="E375" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
-          <t>.gex.ChampionShip.Member</t>
+          <t>.gex.ChampionShip.Successes</t>
         </is>
       </c>
       <c r="G375" t="inlineStr"/>
       <c r="H375" t="inlineStr"/>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr"/>
       <c r="B376" t="inlineStr">
         <is>
-          <t>Successes</t>
+          <t>Guild Expeditions</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>Succès</t>
+          <t>Expéditions de guilde</t>
         </is>
       </c>
       <c r="D376" t="inlineStr"/>
       <c r="E376" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
-          <t>.gex.ChampionShip.Successes</t>
+          <t>.gex.Index.Header</t>
         </is>
       </c>
       <c r="G376" t="inlineStr"/>
       <c r="H376" t="inlineStr"/>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr"/>
       <c r="B377" t="inlineStr">
         <is>
-          <t>Guild Expeditions</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
-          <t>Expéditions de guilde</t>
+          <t>Joueur</t>
         </is>
       </c>
       <c r="D377" t="inlineStr"/>
       <c r="E377" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
-          <t>.gex.Index.Header</t>
+          <t>.gex.Index.Player</t>
         </is>
       </c>
       <c r="G377" t="inlineStr"/>
       <c r="H377" t="inlineStr"/>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr"/>
       <c r="B378" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>Joueur</t>
+          <t>Niveau</t>
         </is>
       </c>
       <c r="D378" t="inlineStr"/>
       <c r="E378" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
-          <t>.gex.Index.Player</t>
+          <t>.gex.Index.Level</t>
         </is>
       </c>
       <c r="G378" t="inlineStr"/>
       <c r="H378" t="inlineStr"/>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr"/>
       <c r="B379" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>Points</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>Niveau</t>
+          <t>Points</t>
         </is>
       </c>
       <c r="D379" t="inlineStr"/>
       <c r="E379" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
-          <t>.gex.Index.Level</t>
+          <t>.gex.Index.Points</t>
         </is>
       </c>
       <c r="G379" t="inlineStr"/>
       <c r="H379" t="inlineStr"/>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr"/>
       <c r="B380" t="inlineStr">
         <is>
-          <t>Points</t>
+          <t>Encounters</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>Points</t>
+          <t>Rencontres</t>
         </is>
       </c>
       <c r="D380" t="inlineStr"/>
       <c r="E380" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
-          <t>.gex.Index.Points</t>
+          <t>.gex.Index.Encounters</t>
         </is>
       </c>
       <c r="G380" t="inlineStr"/>
       <c r="H380" t="inlineStr"/>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr"/>
       <c r="B381" t="inlineStr">
         <is>
-          <t>Encounters</t>
+          <t>Password request sent</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>Rencontres</t>
+          <t>Demande de mot de passe envoyée</t>
         </is>
       </c>
       <c r="D381" t="inlineStr"/>
       <c r="E381" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
-          <t>.gex.Index.Encounters</t>
+          <t>.login.PasswordSend.Header</t>
         </is>
       </c>
       <c r="G381" t="inlineStr"/>
       <c r="H381" t="inlineStr"/>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr"/>
       <c r="B382" t="inlineStr">
         <is>
-          <t>Password request sent</t>
+          <t>We have sent you an email with a reset link. Check your email account and click on the link from our email.&lt;br&gt;You will then immediately be sent a new password with which you can log in for the time being.</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
-          <t>Demande de mot de passe envoyée</t>
+          <t>Nous vous avons envoyé un e-mail avec un lien de réinitialisation. Vérifiez votre compte de messagerie et cliquez sur le lien de notre e-mail. &lt;br&gt; Vous recevrez alors immédiatement un nouveau mot de passe avec lequel vous pourrez vous connecter pour le moment.</t>
         </is>
       </c>
       <c r="D382" t="inlineStr"/>
       <c r="E382" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
-          <t>.login.PasswordSend.Header</t>
+          <t>.login.PasswordSend.Desc</t>
         </is>
       </c>
       <c r="G382" t="inlineStr"/>
       <c r="H382" t="inlineStr"/>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr"/>
       <c r="B383" t="inlineStr">
         <is>
-          <t>We have sent you an email with a reset link. Check your email account and click on the link from our email.&lt;br&gt;You will then immediately be sent a new password with which you can log in for the time being.</t>
+          <t>Request password</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
-          <t>Nous vous avons envoyé un e-mail avec un lien de réinitialisation. Vérifiez votre compte de messagerie et cliquez sur le lien de notre e-mail. &lt;br&gt; Vous recevrez alors immédiatement un nouveau mot de passe avec lequel vous pourrez vous connecter pour le moment.</t>
+          <t>Demande de mot de passe</t>
         </is>
       </c>
       <c r="D383" t="inlineStr"/>
       <c r="E383" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
-          <t>.login.PasswordSend.Desc</t>
+          <t>.login.RequestPassword</t>
         </is>
       </c>
       <c r="G383" t="inlineStr"/>
       <c r="H383" t="inlineStr"/>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr"/>
       <c r="B384" t="inlineStr">
         <is>
-          <t>Request password</t>
+          <t>back to login</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>Demande de mot de passe</t>
+          <t>Retour au login</t>
         </is>
       </c>
       <c r="D384" t="inlineStr"/>
       <c r="E384" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
-          <t>.login.RequestPassword</t>
+          <t>.login.BackToLogin</t>
         </is>
       </c>
       <c r="G384" t="inlineStr"/>
       <c r="H384" t="inlineStr"/>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr"/>
       <c r="B385" t="inlineStr">
         <is>
-          <t>back to login</t>
+          <t>Email address</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
-          <t>Retour au login</t>
+          <t>Adresse e-mail</t>
         </is>
       </c>
       <c r="D385" t="inlineStr"/>
       <c r="E385" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
-          <t>.login.BackToLogin</t>
+          <t>.login.ForgetEmailAddress</t>
         </is>
       </c>
       <c r="G385" t="inlineStr"/>
       <c r="H385" t="inlineStr"/>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr"/>
       <c r="B386" t="inlineStr">
         <is>
-          <t>Email address</t>
+          <t>Login</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>Adresse e-mail</t>
+          <t>Login</t>
         </is>
       </c>
       <c r="D386" t="inlineStr"/>
       <c r="E386" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
-          <t>.login.ForgetEmailAddress</t>
+          <t>.login.Header</t>
         </is>
       </c>
       <c r="G386" t="inlineStr"/>
       <c r="H386" t="inlineStr"/>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr"/>
       <c r="B387" t="inlineStr">
         <is>
-          <t>Login</t>
+          <t>Flying Island</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
-          <t>Login</t>
+          <t>L'Île volante</t>
         </is>
       </c>
       <c r="D387" t="inlineStr"/>
       <c r="E387" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
-          <t>.login.Header</t>
+          <t>.global.Legendary.X_SpaceAgeVenus_Landmark1</t>
         </is>
       </c>
       <c r="G387" t="inlineStr"/>
       <c r="H387" t="inlineStr"/>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr"/>
       <c r="B388" t="inlineStr">
         <is>
-          <t>Flying Island</t>
+          <t>Great buildings</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>L'Île volante</t>
+          <t>Grands Monuments</t>
         </is>
       </c>
       <c r="D388" t="inlineStr"/>
       <c r="E388" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_SpaceAgeVenus_Landmark1</t>
+          <t>.stats.Buildings.Header</t>
         </is>
       </c>
       <c r="G388" t="inlineStr"/>
       <c r="H388" t="inlineStr"/>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr"/>
       <c r="B389" t="inlineStr">
         <is>
-          <t>Great buildings</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>Grands Monuments</t>
+          <t>Nom</t>
         </is>
       </c>
       <c r="D389" t="inlineStr"/>
       <c r="E389" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
-          <t>.stats.Buildings.Header</t>
+          <t>.stats.Buildings.Name</t>
         </is>
       </c>
       <c r="G389" t="inlineStr"/>
       <c r="H389" t="inlineStr"/>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr"/>
       <c r="B390" t="inlineStr">
         <is>
-          <t>Name</t>
+          <t>Members have this GB</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
-          <t>Nom</t>
+          <t>Membres qui ont ce GM</t>
         </is>
       </c>
       <c r="D390" t="inlineStr"/>
       <c r="E390" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
-          <t>.stats.Buildings.Name</t>
+          <t>.stats.Buildings.MembersHaveThis</t>
         </is>
       </c>
       <c r="G390" t="inlineStr"/>
       <c r="H390" t="inlineStr"/>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr"/>
       <c r="B391" t="inlineStr">
         <is>
-          <t>Members have this GB</t>
+          <t>Smallest level</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
-          <t>Membres qui ont ce GM</t>
+          <t>Niveau le plus bas</t>
         </is>
       </c>
       <c r="D391" t="inlineStr"/>
       <c r="E391" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
-          <t>.stats.Buildings.MembersHaveThis</t>
+          <t>.stats.Buildings.SmallestLevel</t>
         </is>
       </c>
       <c r="G391" t="inlineStr"/>
       <c r="H391" t="inlineStr"/>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr"/>
       <c r="B392" t="inlineStr">
         <is>
-          <t>Smallest level</t>
+          <t>Highest level</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
-          <t>Niveau le plus bas</t>
+          <t>Niveau le plus élevé</t>
         </is>
       </c>
       <c r="D392" t="inlineStr"/>
       <c r="E392" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
-          <t>.stats.Buildings.SmallestLevel</t>
+          <t>.stats.Buildings.HighestLevel</t>
         </is>
       </c>
       <c r="G392" t="inlineStr"/>
       <c r="H392" t="inlineStr"/>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr"/>
       <c r="B393" t="inlineStr">
         <is>
-          <t>Highest level</t>
+          <t>Great building</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
-          <t>Niveau le plus élevé</t>
+          <t>Grands Monuments</t>
         </is>
       </c>
       <c r="D393" t="inlineStr"/>
       <c r="E393" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
-          <t>.stats.Buildings.HighestLevel</t>
+          <t>.stats.BuildingsDetail.Header</t>
         </is>
       </c>
       <c r="G393" t="inlineStr"/>
       <c r="H393" t="inlineStr"/>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr"/>
       <c r="B394" t="inlineStr">
         <is>
-          <t>Great building</t>
+          <t>completed level</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
-          <t>Grands Monuments</t>
+          <t>niveaux terminés</t>
         </is>
       </c>
       <c r="D394" t="inlineStr"/>
       <c r="E394" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
-          <t>.stats.BuildingsDetail.Header</t>
+          <t>.stats.BuildingsDetail.CompletedLevels</t>
         </is>
       </c>
       <c r="G394" t="inlineStr"/>
       <c r="H394" t="inlineStr"/>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr"/>
       <c r="B395" t="inlineStr">
         <is>
-          <t>completed level</t>
+          <t>open level</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>niveaux terminés</t>
+          <t>Niveau ouvert</t>
         </is>
       </c>
       <c r="D395" t="inlineStr"/>
       <c r="E395" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
-          <t>.stats.BuildingsDetail.CompletedLevels</t>
+          <t>.stats.BuildingsDetail.OpenLevels</t>
         </is>
       </c>
       <c r="G395" t="inlineStr"/>
       <c r="H395" t="inlineStr"/>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr"/>
       <c r="B396" t="inlineStr">
         <is>
-          <t>open level</t>
+          <t>Search building...</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>Niveau ouvert</t>
+          <t>Chercher le bâtiment ...</t>
         </is>
       </c>
       <c r="D396" t="inlineStr"/>
       <c r="E396" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
-          <t>.stats.BuildingsDetail.OpenLevels</t>
+          <t>.ownpart.DropdownSearch</t>
         </is>
       </c>
       <c r="G396" t="inlineStr"/>
       <c r="H396" t="inlineStr"/>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr"/>
       <c r="B397" t="inlineStr">
         <is>
-          <t>Search building...</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
-          <t>Chercher le bâtiment ...</t>
+          <t>Joueur</t>
         </is>
       </c>
       <c r="D397" t="inlineStr"/>
       <c r="E397" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
-          <t>.ownpart.DropdownSearch</t>
+          <t>.ownpart.Player</t>
         </is>
       </c>
       <c r="G397" t="inlineStr"/>
       <c r="H397" t="inlineStr"/>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr"/>
       <c r="B398" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Login</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>Joueur</t>
+          <t>Login</t>
         </is>
       </c>
       <c r="D398" t="inlineStr"/>
       <c r="E398" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
-          <t>.ownpart.Player</t>
+          <t>.login.LoginButton</t>
         </is>
       </c>
       <c r="G398" t="inlineStr"/>
       <c r="H398" t="inlineStr"/>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr"/>
       <c r="B399" t="inlineStr">
         <is>
-          <t>Login</t>
+          <t>Your profile</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>Login</t>
+          <t>Votre profil</t>
         </is>
       </c>
       <c r="D399" t="inlineStr"/>
       <c r="E399" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
-          <t>.login.LoginButton</t>
+          <t>.user.profil.Headline</t>
         </is>
       </c>
       <c r="G399" t="inlineStr"/>
       <c r="H399" t="inlineStr"/>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr"/>
       <c r="B400" t="inlineStr">
         <is>
-          <t>Your profile</t>
+          <t>Guild-ID</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
-          <t>Votre profil</t>
+          <t>ID Guilde</t>
         </is>
       </c>
       <c r="D400" t="inlineStr"/>
       <c r="E400" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
-          <t>.user.profil.Headline</t>
+          <t>.user.profil.GildId</t>
         </is>
       </c>
       <c r="G400" t="inlineStr"/>
       <c r="H400" t="inlineStr"/>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr"/>
       <c r="B401" t="inlineStr">
         <is>
-          <t>Guild-ID</t>
+          <t>Player-ID</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>ID Guilde</t>
+          <t>ID Joueur</t>
         </is>
       </c>
       <c r="D401" t="inlineStr"/>
       <c r="E401" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
-          <t>.user.profil.GildId</t>
+          <t>.user.profil.PlayerId</t>
         </is>
       </c>
       <c r="G401" t="inlineStr"/>
       <c r="H401" t="inlineStr"/>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr"/>
       <c r="B402" t="inlineStr">
         <is>
-          <t>Player-ID</t>
+          <t>New password</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
-          <t>ID Joueur</t>
+          <t>Nouveau mot de passe</t>
         </is>
       </c>
       <c r="D402" t="inlineStr"/>
       <c r="E402" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
-          <t>.user.profil.PlayerId</t>
+          <t>.user.profil.InputNewPassword</t>
         </is>
       </c>
       <c r="G402" t="inlineStr"/>
       <c r="H402" t="inlineStr"/>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr"/>
       <c r="B403" t="inlineStr">
         <is>
-          <t>New password</t>
+          <t>Email address</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
-          <t>Nouveau mot de passe</t>
+          <t>Adresse e-mail</t>
         </is>
       </c>
       <c r="D403" t="inlineStr"/>
       <c r="E403" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F403" t="inlineStr">
         <is>
-          <t>.user.profil.InputNewPassword</t>
+          <t>.user.profil.InputEmailAddress</t>
         </is>
       </c>
       <c r="G403" t="inlineStr"/>
       <c r="H403" t="inlineStr"/>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr"/>
       <c r="B404" t="inlineStr">
         <is>
-          <t>Email address</t>
+          <t>Rank</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
-          <t>Adresse e-mail</t>
+          <t>Rang</t>
         </is>
       </c>
       <c r="D404" t="inlineStr"/>
       <c r="E404" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
-          <t>.user.profil.InputEmailAddress</t>
+          <t>.stats.index.Rank</t>
         </is>
       </c>
       <c r="G404" t="inlineStr"/>
       <c r="H404" t="inlineStr"/>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr"/>
       <c r="B405" t="inlineStr">
         <is>
-          <t>Rank</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
-          <t>Rang</t>
+          <t>Nom</t>
         </is>
       </c>
       <c r="D405" t="inlineStr"/>
       <c r="E405" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
-          <t>.stats.index.Rank</t>
+          <t>.stats.index.Name</t>
         </is>
       </c>
       <c r="G405" t="inlineStr"/>
       <c r="H405" t="inlineStr"/>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr"/>
       <c r="B406" t="inlineStr">
         <is>
-          <t>Name</t>
+          <t>Title</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
-          <t>Nom</t>
+          <t>Titre</t>
         </is>
       </c>
       <c r="D406" t="inlineStr"/>
       <c r="E406" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F406" t="inlineStr">
         <is>
-          <t>.stats.index.Name</t>
+          <t>.stats.index.Title</t>
         </is>
       </c>
       <c r="G406" t="inlineStr"/>
       <c r="H406" t="inlineStr"/>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr"/>
       <c r="B407" t="inlineStr">
         <is>
-          <t>Title</t>
+          <t>Points</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
-          <t>Titre</t>
+          <t>Points</t>
         </is>
       </c>
       <c r="D407" t="inlineStr"/>
       <c r="E407" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F407" t="inlineStr">
         <is>
-          <t>.stats.index.Title</t>
+          <t>.stats.index.Points</t>
         </is>
       </c>
       <c r="G407" t="inlineStr"/>
       <c r="H407" t="inlineStr"/>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr"/>
       <c r="B408" t="inlineStr">
         <is>
-          <t>Points</t>
+          <t>Remove %s from the guild list</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
-          <t>Points</t>
+          <t>Enlever %s de la liste de la guilde</t>
         </is>
       </c>
       <c r="D408" t="inlineStr"/>
       <c r="E408" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
-          <t>.stats.index.Points</t>
+          <t>.stats.index.RemoveFromList</t>
         </is>
       </c>
       <c r="G408" t="inlineStr"/>
       <c r="H408" t="inlineStr"/>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr"/>
       <c r="B409" t="inlineStr">
         <is>
-          <t>Remove %s from the guild list</t>
+          <t>Member overview</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
-          <t>Enlever %s de la liste de la guilde</t>
+          <t>Aperçu des membres</t>
         </is>
       </c>
       <c r="D409" t="inlineStr"/>
       <c r="E409" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F409" t="inlineStr">
         <is>
-          <t>.stats.index.RemoveFromList</t>
+          <t>.stats.index.Headline</t>
         </is>
       </c>
       <c r="G409" t="inlineStr"/>
       <c r="H409" t="inlineStr"/>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr"/>
       <c r="B410" t="inlineStr">
         <is>
-          <t>Member overview</t>
+          <t>Power level calculator for fast levelling</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
-          <t>Aperçu des membres</t>
+          <t>Calculatrice de montée en puissance pour monter des niveaux rapidement</t>
         </is>
       </c>
       <c r="D410" t="inlineStr"/>
       <c r="E410" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F410" t="inlineStr">
         <is>
-          <t>.stats.index.Headline</t>
+          <t>.invest_level.MetaTitle</t>
         </is>
       </c>
       <c r="G410" t="inlineStr"/>
       <c r="H410" t="inlineStr"/>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr"/>
       <c r="B411" t="inlineStr">
         <is>
-          <t>Power level calculator for fast levelling</t>
+          <t>FoE Helper - Android App</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
-          <t>Calculatrice de montée en puissance pour monter des niveaux rapidement</t>
+          <t>FoE Assistant - App Android</t>
         </is>
       </c>
       <c r="D411" t="inlineStr"/>
       <c r="E411" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F411" t="inlineStr">
         <is>
-          <t>.invest_level.MetaTitle</t>
+          <t>.app.android.Header</t>
         </is>
       </c>
       <c r="G411" t="inlineStr"/>
       <c r="H411" t="inlineStr"/>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr"/>
       <c r="B412" t="inlineStr">
         <is>
-          <t>FoE Helper - Android App</t>
+          <t>App Info</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
-          <t>FoE Assistant - App Android</t>
+          <t>Info de l'App</t>
         </is>
       </c>
       <c r="D412" t="inlineStr"/>
       <c r="E412" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F412" t="inlineStr">
         <is>
-          <t>.app.android.Header</t>
+          <t>.app.android.CardAppInfo</t>
         </is>
       </c>
       <c r="G412" t="inlineStr"/>
       <c r="H412" t="inlineStr"/>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr"/>
       <c r="B413" t="inlineStr">
         <is>
-          <t>App Info</t>
+          <t>&lt;p&gt;Parallel to the browser extension, there is an Android overlay app in the form of the own contribution cost calculator.&lt;/p&gt;&lt;p&gt;The Android version of Forge of Empires communicates encrypted with the Inno server. Therefore, it is in no way possible to read data as in the extension.&lt;/p&gt;&lt;p&gt;However, the overlay design allows for convenient operation without leaving Forge of Empires app.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
-          <t>Info de l'App</t>
+          <t>&lt;p&gt;Parallèlement à l'extension de navigateur, il existe une application Android de superposition sous la forme du calculateur de coût pour sa propre contribution.&lt;/p&gt;&lt;p&gt;La version Android de Forge of Empires communique de manière cryptée avec le serveur d'Inno. Par conséquent, il n'est en aucun cas possible de lire les données comme dans l'extension.&lt;/p&gt;&lt;p&gt;Cependant, la conception de la superposition permet une utilisation pratique sans quitter l'application Forge of Empire.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D413" t="inlineStr"/>
       <c r="E413" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F413" t="inlineStr">
         <is>
-          <t>.app.android.CardAppInfo</t>
+          <t>.app.android.CardAppInfoDesc</t>
         </is>
       </c>
       <c r="G413" t="inlineStr"/>
       <c r="H413" t="inlineStr"/>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr"/>
       <c r="B414" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Parallel to the browser extension, there is an Android overlay app in the form of the own contribution cost calculator.&lt;/p&gt;&lt;p&gt;The Android version of Forge of Empires communicates encrypted with the Inno server. Therefore, it is in no way possible to read data as in the extension.&lt;/p&gt;&lt;p&gt;However, the overlay design allows for convenient operation without leaving Forge of Empires app.&lt;/p&gt;</t>
+          <t>1. Download the helper app</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Parallèlement à l'extension de navigateur, il existe une application Android de superposition sous la forme du calculateur de coût pour sa propre contribution.&lt;/p&gt;&lt;p&gt;La version Android de Forge of Empires communique de manière cryptée avec le serveur d'Inno. Par conséquent, il n'est en aucun cas possible de lire les données comme dans l'extension.&lt;/p&gt;&lt;p&gt;Cependant, la conception de la superposition permet une utilisation pratique sans quitter l'application Forge of Empire.&lt;/p&gt;</t>
+          <t>1. Télécharger l'app Assistant</t>
         </is>
       </c>
       <c r="D414" t="inlineStr"/>
       <c r="E414" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F414" t="inlineStr">
         <is>
-          <t>.app.android.CardAppInfoDesc</t>
+          <t>.app.android.CardDownloadHead</t>
         </is>
       </c>
       <c r="G414" t="inlineStr"/>
       <c r="H414" t="inlineStr"/>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr"/>
       <c r="B415" t="inlineStr">
         <is>
-          <t>1. Download the helper app</t>
+          <t>&lt;p&gt;Go to the Play Store and search for the app "FoE Helper" and install it.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
-          <t>1. Télécharger l'app Assistant</t>
+          <t>&lt;p&gt; Accédez au Play Store, recherchez l'application "FoE Helper" et installez-la. &lt;/p&gt;</t>
         </is>
       </c>
       <c r="D415" t="inlineStr"/>
       <c r="E415" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F415" t="inlineStr">
         <is>
-          <t>.app.android.CardDownloadHead</t>
+          <t>.app.android.CardDownloadDesc</t>
         </is>
       </c>
       <c r="G415" t="inlineStr"/>
       <c r="H415" t="inlineStr"/>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr"/>
       <c r="B416" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Go to the Play Store and search for the app "FoE Helper" and install it.&lt;/p&gt;</t>
+          <t>Download FoE Helper from the Play Store</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
-          <t>&lt;p&gt; Accédez au Play Store, recherchez l'application "FoE Helper" et installez-la. &lt;/p&gt;</t>
+          <t>Téléchargez FoE Helper depuis le Play Store</t>
         </is>
       </c>
       <c r="D416" t="inlineStr"/>
       <c r="E416" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F416" t="inlineStr">
         <is>
-          <t>.app.android.CardDownloadDesc</t>
+          <t>.app.android.CardDownloadLinkDesc</t>
         </is>
       </c>
       <c r="G416" t="inlineStr"/>
       <c r="H416" t="inlineStr"/>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr"/>
       <c r="B417" t="inlineStr">
         <is>
-          <t>Download FoE Helper from the Play Store</t>
+          <t>2. Setting up the FoE Helper App</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
-          <t>Téléchargez FoE Helper depuis le Play Store</t>
+          <t>2. Configuration de l'application FoE Assistant</t>
         </is>
       </c>
       <c r="D417" t="inlineStr"/>
       <c r="E417" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F417" t="inlineStr">
         <is>
-          <t>.app.android.CardDownloadLinkDesc</t>
+          <t>.app.android.CardConfigHeader</t>
         </is>
       </c>
       <c r="G417" t="inlineStr"/>
       <c r="H417" t="inlineStr"/>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr"/>
       <c r="B418" t="inlineStr">
         <is>
-          <t>2. Setting up the FoE Helper App</t>
+          <t>The app needs special rights for the correct display "above" the game. To do this, open the FoE Helper app directly after installation and grant the correct rights:</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
-          <t>2. Configuration de l'application FoE Assistant</t>
+          <t>L'application a besoin de droits spéciaux pour un affichage correct "au-dessus" du jeu. Pour ce faire, ouvrez l'application FoE Helper directement après l'installation et accordez les droits appropriés :</t>
         </is>
       </c>
       <c r="D418" t="inlineStr"/>
       <c r="E418" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F418" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigHeader</t>
+          <t>.app.android.CardConfigDesc</t>
         </is>
       </c>
       <c r="G418" t="inlineStr"/>
       <c r="H418" t="inlineStr"/>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr"/>
       <c r="B419" t="inlineStr">
         <is>
-          <t>The app needs special rights for the correct display "above" the game. To do this, open the FoE Helper app directly after installation and grant the correct rights:</t>
+          <t>Settings Home Page - Part 1</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
-          <t>L'application a besoin de droits spéciaux pour un affichage correct "au-dessus" du jeu. Pour ce faire, ouvrez l'application FoE Helper directement après l'installation et accordez les droits appropriés :</t>
+          <t>Réglage Home Page - Partie 1</t>
         </is>
       </c>
       <c r="D419" t="inlineStr"/>
       <c r="E419" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F419" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigDesc</t>
+          <t>.app.android.CardConfigImage1</t>
         </is>
       </c>
       <c r="G419" t="inlineStr"/>
       <c r="H419" t="inlineStr"/>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr"/>
       <c r="B420" t="inlineStr">
         <is>
-          <t>Settings Home Page - Part 1</t>
+          <t>Settings Home Page - Part 2</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
-          <t>Réglage Home Page - Partie 1</t>
+          <t>Réglage Home Page - Partie 2</t>
         </is>
       </c>
       <c r="D420" t="inlineStr"/>
       <c r="E420" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F420" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigImage1</t>
+          <t>.app.android.CardConfigImage2</t>
         </is>
       </c>
       <c r="G420" t="inlineStr"/>
       <c r="H420" t="inlineStr"/>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr"/>
       <c r="B421" t="inlineStr">
         <is>
-          <t>Settings Home Page - Part 2</t>
+          <t>Allow FoE Helper to display an overlay</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
-          <t>Réglage Home Page - Partie 2</t>
+          <t>Autoriser FoE Assistant à afficher une superposition</t>
         </is>
       </c>
       <c r="D421" t="inlineStr"/>
       <c r="E421" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F421" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigImage2</t>
+          <t>.app.android.CardConfigOverlayHeader</t>
         </is>
       </c>
       <c r="G421" t="inlineStr"/>
       <c r="H421" t="inlineStr"/>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr"/>
       <c r="B422" t="inlineStr">
         <is>
-          <t>Allow FoE Helper to display an overlay</t>
+          <t>Click the button "Open display settings" if it is not already greyed out.</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
-          <t>Autoriser FoE Assistant à afficher une superposition</t>
+          <t>Cliquez sur le bouton "Ouvrir les paramètres d'affichage" s'il n'est pas déjà grisé.</t>
         </is>
       </c>
       <c r="D422" t="inlineStr"/>
       <c r="E422" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F422" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigOverlayHeader</t>
+          <t>.app.android.CardConfigOverlayDesc</t>
         </is>
       </c>
       <c r="G422" t="inlineStr"/>
       <c r="H422" t="inlineStr"/>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr"/>
       <c r="B423" t="inlineStr">
         <is>
-          <t>Click the button "Open display settings" if it is not already greyed out.</t>
+          <t>FoE Search helpers and click</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
-          <t>Cliquez sur le bouton "Ouvrir les paramètres d'affichage" s'il n'est pas déjà grisé.</t>
+          <t>Chercher l'Assistant FoE et cliquez sur</t>
         </is>
       </c>
       <c r="D423" t="inlineStr"/>
       <c r="E423" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F423" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigOverlayDesc</t>
+          <t>.app.android.CardConfigOverlayImage1</t>
         </is>
       </c>
       <c r="G423" t="inlineStr"/>
       <c r="H423" t="inlineStr"/>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr"/>
       <c r="B424" t="inlineStr">
         <is>
-          <t>FoE Search helpers and click</t>
+          <t>Overlay rights are activated</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
-          <t>Chercher l'Assistant FoE et cliquez sur</t>
+          <t>Les droits de superposition sont activés</t>
         </is>
       </c>
       <c r="D424" t="inlineStr"/>
       <c r="E424" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F424" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigOverlayImage1</t>
+          <t>.app.android.CardConfigOverlayImage2</t>
         </is>
       </c>
       <c r="G424" t="inlineStr"/>
       <c r="H424" t="inlineStr"/>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr"/>
       <c r="B425" t="inlineStr">
         <is>
-          <t>Overlay rights are activated</t>
+          <t>Allow the FoE Helper to start automatically with the Forge of Empires App</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
-          <t>Les droits de superposition sont activés</t>
+          <t>Autoriser FoE Assistant à démarrer automatiquement avec l'application Forge of Empires</t>
         </is>
       </c>
       <c r="D425" t="inlineStr"/>
       <c r="E425" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F425" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigOverlayImage2</t>
+          <t>.app.android.CardConfigStartHeader</t>
         </is>
       </c>
       <c r="G425" t="inlineStr"/>
       <c r="H425" t="inlineStr"/>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr"/>
       <c r="B426" t="inlineStr">
         <is>
-          <t>Allow the FoE Helper to start automatically with the Forge of Empires App</t>
+          <t>Click the button "Allow Accessibility Service" if it is not already greyed out.</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
-          <t>Autoriser FoE Assistant à démarrer automatiquement avec l'application Forge of Empires</t>
+          <t>Cliquez sur le bouton "Autoriser le service d'accessibilité" s'il n'est pas déjà grisé.</t>
         </is>
       </c>
       <c r="D426" t="inlineStr"/>
       <c r="E426" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F426" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigStartHeader</t>
+          <t>.app.android.CardConfigStartDesc</t>
         </is>
       </c>
       <c r="G426" t="inlineStr"/>
       <c r="H426" t="inlineStr"/>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr"/>
       <c r="B427" t="inlineStr">
         <is>
-          <t>Click the button "Allow Accessibility Service" if it is not already greyed out.</t>
+          <t>Search FoE-Helper and click</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
-          <t>Cliquez sur le bouton "Autoriser le service d'accessibilité" s'il n'est pas déjà grisé.</t>
+          <t>Chercher FoE Assistant et cliquer</t>
         </is>
       </c>
       <c r="D427" t="inlineStr"/>
       <c r="E427" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F427" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigStartDesc</t>
+          <t>.app.android.CardConfigStartImage1</t>
         </is>
       </c>
       <c r="G427" t="inlineStr"/>
       <c r="H427" t="inlineStr"/>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr"/>
       <c r="B428" t="inlineStr">
         <is>
-          <t>Search FoE-Helper and click</t>
+          <t>Both rights are necessary to recognise whether Forge of Empires has been started.</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
-          <t>Chercher FoE Assistant et cliquer</t>
+          <t>Les deux droits sont nécessaires pour reconnaître si Forge of Empires a été démarré.</t>
         </is>
       </c>
       <c r="D428" t="inlineStr"/>
       <c r="E428" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F428" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigStartImage1</t>
+          <t>.app.android.CardConfigStartImage2</t>
         </is>
       </c>
       <c r="G428" t="inlineStr"/>
       <c r="H428" t="inlineStr"/>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr"/>
       <c r="B429" t="inlineStr">
         <is>
-          <t>Both rights are necessary to recognise whether Forge of Empires has been started.</t>
+          <t>3. Testing the helper</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
-          <t>Les deux droits sont nécessaires pour reconnaître si Forge of Empires a été démarré.</t>
+          <t>3. Tester l'assistant</t>
         </is>
       </c>
       <c r="D429" t="inlineStr"/>
       <c r="E429" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F429" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigStartImage2</t>
+          <t>.app.android.CardTestHeader</t>
         </is>
       </c>
       <c r="G429" t="inlineStr"/>
       <c r="H429" t="inlineStr"/>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr"/>
       <c r="B430" t="inlineStr">
         <is>
-          <t>3. Testing the helper</t>
+          <t>That was all. From now on, the helper app should start directly with the Forge of Empires app.</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
-          <t>3. Tester l'assistant</t>
+          <t>C'était tout. À partir de maintenant, l'application d'assistance devrait démarrer directement avec l'application Forge of Empires.</t>
         </is>
       </c>
       <c r="D430" t="inlineStr"/>
       <c r="E430" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F430" t="inlineStr">
         <is>
-          <t>.app.android.CardTestHeader</t>
+          <t>.app.android.CardTestDesc1</t>
         </is>
       </c>
       <c r="G430" t="inlineStr"/>
       <c r="H430" t="inlineStr"/>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr"/>
       <c r="B431" t="inlineStr">
         <is>
-          <t>That was all. From now on, the helper app should start directly with the Forge of Empires app.</t>
+          <t>Both opened App's</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
-          <t>C'était tout. À partir de maintenant, l'application d'assistance devrait démarrer directement avec l'application Forge of Empires.</t>
+          <t>Les deux ont ouvert l'application</t>
         </is>
       </c>
       <c r="D431" t="inlineStr"/>
       <c r="E431" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F431" t="inlineStr">
         <is>
-          <t>.app.android.CardTestDesc1</t>
+          <t>.app.android.CardTestImage</t>
         </is>
       </c>
       <c r="G431" t="inlineStr"/>
       <c r="H431" t="inlineStr"/>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr"/>
       <c r="B432" t="inlineStr">
         <is>
-          <t>Both opened App's</t>
+          <t>With the help of the blue icon, the overlay can be moved as desired. Clicking on it opens or closes the helper.</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
-          <t>Les deux ont ouvert l'application</t>
+          <t>À l'aide de l'icône bleue, la superposition peut être déplacée comme vous le souhaitez. Cliquer dessus ouvre ou ferme l'assistant.</t>
         </is>
       </c>
       <c r="D432" t="inlineStr"/>
       <c r="E432" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F432" t="inlineStr">
         <is>
-          <t>.app.android.CardTestImage</t>
+          <t>.app.android.CardTestDesc2</t>
         </is>
       </c>
       <c r="G432" t="inlineStr"/>
       <c r="H432" t="inlineStr"/>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr"/>
       <c r="B433" t="inlineStr">
         <is>
-          <t>With the help of the blue icon, the overlay can be moved as desired. Clicking on it opens or closes the helper.</t>
+          <t>4. Error handling</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
-          <t>À l'aide de l'icône bleue, la superposition peut être déplacée comme vous le souhaitez. Cliquer dessus ouvre ou ferme l'assistant.</t>
+          <t>4. Traitement des erreurs</t>
         </is>
       </c>
       <c r="D433" t="inlineStr"/>
       <c r="E433" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F433" t="inlineStr">
         <is>
-          <t>.app.android.CardTestDesc2</t>
+          <t>.app.android.CardIssuesHader</t>
         </is>
       </c>
       <c r="G433" t="inlineStr"/>
       <c r="H433" t="inlineStr"/>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr"/>
       <c r="B434" t="inlineStr">
         <is>
-          <t>4. Error handling</t>
+          <t>If there are any bugs, you can report them in the Github: &lt;a target="_blank" rel="nofollow noopener" href="https://github.com/mainIine/FoEHelperApp_Issues/issues"&gt;Report error&lt;/a&gt;</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
-          <t>4. Traitement des erreurs</t>
+          <t>S'il y a des bogues, vous pouvez les signaler dans le Github : &lt;a target="_blank" rel="nofollow noopener" href="https://github.com/mainIine/FoEHelperApp_Issues/issues"&gt; Signaler une erreur &lt;/ a &gt;</t>
         </is>
       </c>
       <c r="D434" t="inlineStr"/>
       <c r="E434" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F434" t="inlineStr">
         <is>
-          <t>.app.android.CardIssuesHader</t>
+          <t>.app.android.CardIssuesDesc</t>
         </is>
       </c>
       <c r="G434" t="inlineStr"/>
       <c r="H434" t="inlineStr"/>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr"/>
       <c r="B435" t="inlineStr">
         <is>
-          <t>If there are any bugs, you can report them in the Github: &lt;a target="_blank" rel="nofollow noopener" href="https://github.com/mainIine/FoEHelperApp_Issues/issues"&gt;Report error&lt;/a&gt;</t>
+          <t>new extension</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
-          <t>S'il y a des bogues, vous pouvez les signaler dans le Github : &lt;a target="_blank" rel="nofollow noopener" href="https://github.com/mainIine/FoEHelperApp_Issues/issues"&gt; Signaler une erreur &lt;/ a &gt;</t>
+          <t>nouvelle extension</t>
         </is>
       </c>
       <c r="D435" t="inlineStr"/>
       <c r="E435" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F435" t="inlineStr">
         <is>
-          <t>.app.android.CardIssuesDesc</t>
-[...2 lines deleted...]
-      <c r="G435" t="inlineStr"/>
+          <t>.citymap.NewExtension</t>
+        </is>
+      </c>
+      <c r="G435" t="inlineStr">
+        <is>
+          <t>"new extension", do you mean "new expansion" ?</t>
+        </is>
+      </c>
       <c r="H435" t="inlineStr"/>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr"/>
       <c r="B436" t="inlineStr">
         <is>
-          <t>new extension</t>
+          <t>Close</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
-          <t>nouvelle extension</t>
+          <t>Fermer</t>
         </is>
       </c>
       <c r="D436" t="inlineStr"/>
       <c r="E436" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F436" t="inlineStr">
         <is>
-          <t>.citymap.NewExtension</t>
-[...6 lines deleted...]
-      </c>
+          <t>.global.Close</t>
+        </is>
+      </c>
+      <c r="G436" t="inlineStr"/>
       <c r="H436" t="inlineStr"/>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr"/>
       <c r="B437" t="inlineStr">
         <is>
-          <t>Close</t>
+          <t>Add element</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
-          <t>Fermer</t>
+          <t>Ajouter un élément</t>
         </is>
       </c>
       <c r="D437" t="inlineStr"/>
       <c r="E437" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F437" t="inlineStr">
         <is>
-          <t>.global.Close</t>
+          <t>.citymap.AddElement</t>
         </is>
       </c>
       <c r="G437" t="inlineStr"/>
       <c r="H437" t="inlineStr"/>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr"/>
       <c r="B438" t="inlineStr">
         <is>
-          <t>Add element</t>
+          <t>Cultural productions</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
-          <t>Ajouter un élément</t>
+          <t>Production de la colonie</t>
         </is>
       </c>
       <c r="D438" t="inlineStr"/>
       <c r="E438" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F438" t="inlineStr">
         <is>
-          <t>.citymap.AddElement</t>
+          <t>.citymap.CulturalGoodsProduction</t>
         </is>
       </c>
       <c r="G438" t="inlineStr"/>
       <c r="H438" t="inlineStr"/>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr"/>
       <c r="B439" t="inlineStr">
         <is>
-          <t>Cultural productions</t>
+          <t>Diplomacy</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
-          <t>Production de la colonie</t>
+          <t>Diplomatie</t>
         </is>
       </c>
       <c r="D439" t="inlineStr"/>
       <c r="E439" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F439" t="inlineStr">
         <is>
-          <t>.citymap.CulturalGoodsProduction</t>
+          <t>.citymap.Diplomacy</t>
         </is>
       </c>
       <c r="G439" t="inlineStr"/>
       <c r="H439" t="inlineStr"/>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr"/>
       <c r="B440" t="inlineStr">
         <is>
-          <t>Diplomacy</t>
+          <t>Impediment</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
-          <t>Diplomatie</t>
+          <t>obstacle</t>
         </is>
       </c>
       <c r="D440" t="inlineStr"/>
       <c r="E440" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F440" t="inlineStr">
         <is>
-          <t>.citymap.Diplomacy</t>
+          <t>.citymap.Impediment</t>
         </is>
       </c>
       <c r="G440" t="inlineStr"/>
       <c r="H440" t="inlineStr"/>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr"/>
       <c r="B441" t="inlineStr">
         <is>
-          <t>Impediment</t>
+          <t>Aztecs</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
-          <t>obstacle</t>
+          <t>Aztèques</t>
         </is>
       </c>
       <c r="D441" t="inlineStr"/>
       <c r="E441" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F441" t="inlineStr">
         <is>
-          <t>.citymap.Impediment</t>
+          <t>.citymap.NewCity_aztecs</t>
         </is>
       </c>
       <c r="G441" t="inlineStr"/>
       <c r="H441" t="inlineStr"/>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr"/>
       <c r="B442" t="inlineStr">
         <is>
-          <t>Aztecs</t>
+          <t>Egyptians</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
-          <t>Aztèques</t>
+          <t>Égypte antique</t>
         </is>
       </c>
       <c r="D442" t="inlineStr"/>
       <c r="E442" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F442" t="inlineStr">
         <is>
-          <t>.citymap.NewCity_aztecs</t>
+          <t>.citymap.NewCity_egyptians</t>
         </is>
       </c>
       <c r="G442" t="inlineStr"/>
       <c r="H442" t="inlineStr"/>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr"/>
       <c r="B443" t="inlineStr">
         <is>
-          <t>Egyptians</t>
+          <t>Japanese</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
-          <t>Égypte antique</t>
+          <t>Japon féodal</t>
         </is>
       </c>
       <c r="D443" t="inlineStr"/>
       <c r="E443" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F443" t="inlineStr">
         <is>
-          <t>.citymap.NewCity_egyptians</t>
+          <t>.citymap.NewCity_japanese</t>
         </is>
       </c>
       <c r="G443" t="inlineStr"/>
       <c r="H443" t="inlineStr"/>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr"/>
       <c r="B444" t="inlineStr">
         <is>
-          <t>Japanese</t>
+          <t>Main city</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
-          <t>Japon féodal</t>
+          <t>Ville principale</t>
         </is>
       </c>
       <c r="D444" t="inlineStr"/>
       <c r="E444" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F444" t="inlineStr">
         <is>
-          <t>.citymap.NewCity_japanese</t>
+          <t>.citymap.NewCity_main</t>
         </is>
       </c>
       <c r="G444" t="inlineStr"/>
       <c r="H444" t="inlineStr"/>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr"/>
       <c r="B445" t="inlineStr">
         <is>
-          <t>Main city</t>
+          <t>Mughals</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
-          <t>Ville principale</t>
+          <t>Empire moghol</t>
         </is>
       </c>
       <c r="D445" t="inlineStr"/>
       <c r="E445" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F445" t="inlineStr">
         <is>
-          <t>.citymap.NewCity_main</t>
+          <t>.citymap.NewCity_mughals</t>
         </is>
       </c>
       <c r="G445" t="inlineStr"/>
       <c r="H445" t="inlineStr"/>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr"/>
       <c r="B446" t="inlineStr">
         <is>
-          <t>Mughals</t>
+          <t>Vikings</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
-          <t>Empire moghol</t>
+          <t>Viking</t>
         </is>
       </c>
       <c r="D446" t="inlineStr"/>
       <c r="E446" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F446" t="inlineStr">
         <is>
-          <t>.citymap.NewCity_mughals</t>
+          <t>.citymap.NewCity_vikings</t>
         </is>
       </c>
       <c r="G446" t="inlineStr"/>
       <c r="H446" t="inlineStr"/>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr"/>
       <c r="B447" t="inlineStr">
         <is>
-          <t>Vikings</t>
+          <t>A.I. Core</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
-          <t>Viking</t>
+          <t>Noyau d'I.A.</t>
         </is>
       </c>
       <c r="D447" t="inlineStr"/>
       <c r="E447" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F447" t="inlineStr">
         <is>
-          <t>.citymap.NewCity_vikings</t>
+          <t>.global.Legendary.X_SpaceAgeJupiterMoon_Landmark1</t>
         </is>
       </c>
       <c r="G447" t="inlineStr"/>
       <c r="H447" t="inlineStr"/>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr"/>
       <c r="B448" t="inlineStr">
         <is>
-          <t>A.I. Core</t>
+          <t>Donation</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
-          <t>Noyau d'I.A.</t>
+          <t>Dons</t>
         </is>
       </c>
       <c r="D448" t="inlineStr"/>
       <c r="E448" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F448" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_SpaceAgeJupiterMoon_Landmark1</t>
+          <t>.global.PayPalDonation</t>
         </is>
       </c>
       <c r="G448" t="inlineStr"/>
       <c r="H448" t="inlineStr"/>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr"/>
       <c r="B449" t="inlineStr">
         <is>
-          <t>Donation</t>
+          <t>If you like this tool feel free to donate something so we can pay for the big servers.</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
-          <t>Dons</t>
+          <t>Si vous aimez cet outil, n'hésitez pas à faire un don pour que nous puissions payer les gros serveurs.</t>
         </is>
       </c>
       <c r="D449" t="inlineStr"/>
       <c r="E449" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F449" t="inlineStr">
         <is>
-          <t>.global.PayPalDonation</t>
+          <t>.global.PayPalDonationDesc</t>
         </is>
       </c>
       <c r="G449" t="inlineStr"/>
       <c r="H449" t="inlineStr"/>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr"/>
       <c r="B450" t="inlineStr">
         <is>
-          <t>If you like this tool feel free to donate something so we can pay for the big servers.</t>
+          <t>We use cookies to save settings and display advertisements. Details can be found here: &lt;a href='/info/privacy-policy'&gt;Privacy policy&lt;/a&gt;&lt;br&gt; Is that ok for you?</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
-          <t>Si vous aimez cet outil, n'hésitez pas à faire un don pour que nous puissions payer les gros serveurs.</t>
+          <t>Nous utilisons des cookies pour enregistrer les paramètres et afficher des publicités. Les détails peuvent être trouvés ici :&lt;a href='/info/privacy-policy'&gt;Privacy policy&lt;/a&gt;&lt;br&gt; Est-ce que cela vous convient ?</t>
         </is>
       </c>
       <c r="D450" t="inlineStr"/>
       <c r="E450" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F450" t="inlineStr">
         <is>
-          <t>.global.PayPalDonationDesc</t>
+          <t>.index.CookieContent</t>
         </is>
       </c>
       <c r="G450" t="inlineStr"/>
       <c r="H450" t="inlineStr"/>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr"/>
       <c r="B451" t="inlineStr">
         <is>
-          <t>We use cookies to save settings and display advertisements. Details can be found here: &lt;a href='/info/privacy-policy'&gt;Privacy policy&lt;/a&gt;&lt;br&gt; Is that ok for you?</t>
+          <t>Accept</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
-          <t>Nous utilisons des cookies pour enregistrer les paramètres et afficher des publicités. Les détails peuvent être trouvés ici :&lt;a href='/info/privacy-policy'&gt;Privacy policy&lt;/a&gt;&lt;br&gt; Est-ce que cela vous convient ?</t>
+          <t>Accepter</t>
         </is>
       </c>
       <c r="D451" t="inlineStr"/>
       <c r="E451" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F451" t="inlineStr">
         <is>
-          <t>.index.CookieContent</t>
+          <t>.index.CookieCookieAccept</t>
         </is>
       </c>
       <c r="G451" t="inlineStr"/>
       <c r="H451" t="inlineStr"/>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr"/>
       <c r="B452" t="inlineStr">
         <is>
-          <t>Accept</t>
+          <t>Decline</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
-          <t>Accepter</t>
+          <t>Rejeter</t>
         </is>
       </c>
       <c r="D452" t="inlineStr"/>
       <c r="E452" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F452" t="inlineStr">
         <is>
-          <t>.index.CookieCookieAccept</t>
+          <t>.index.CookieDecline</t>
         </is>
       </c>
       <c r="G452" t="inlineStr"/>
       <c r="H452" t="inlineStr"/>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr"/>
       <c r="B453" t="inlineStr">
         <is>
-          <t>Decline</t>
+          <t>Open link to discussion page</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
-          <t>Rejeter</t>
+          <t>Ouvrir le lien pour la page de discussion</t>
         </is>
       </c>
       <c r="D453" t="inlineStr"/>
       <c r="E453" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F453" t="inlineStr">
         <is>
-          <t>.index.CookieDecline</t>
+          <t>.index.DiscussLink</t>
         </is>
       </c>
       <c r="G453" t="inlineStr"/>
       <c r="H453" t="inlineStr"/>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr"/>
       <c r="B454" t="inlineStr">
         <is>
-          <t>Open link to discussion page</t>
+          <t>FoE-Helper Community</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
-          <t>Ouvrir le lien pour la page de discussion</t>
+          <t>Communauté FoE-Helper</t>
         </is>
       </c>
       <c r="D454" t="inlineStr"/>
       <c r="E454" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F454" t="inlineStr">
         <is>
-          <t>.index.DiscussLink</t>
+          <t>.index.DiscussLinkDesc</t>
         </is>
       </c>
       <c r="G454" t="inlineStr"/>
       <c r="H454" t="inlineStr"/>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr"/>
       <c r="B455" t="inlineStr">
         <is>
-          <t>FoE-Helper Community</t>
+          <t>The mail could not be sent!</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
-          <t>Communauté FoE-Helper</t>
+          <t>L'e-mail n'a pas pu être envoyé !</t>
         </is>
       </c>
       <c r="D455" t="inlineStr"/>
       <c r="E455" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F455" t="inlineStr">
         <is>
-          <t>.index.DiscussLinkDesc</t>
+          <t>.mails.ErrorSend</t>
         </is>
       </c>
       <c r="G455" t="inlineStr"/>
       <c r="H455" t="inlineStr"/>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr"/>
       <c r="B456" t="inlineStr">
         <is>
-          <t>The mail could not be sent!</t>
+          <t>Polynesia</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
-          <t>L'e-mail n'a pas pu être envoyé !</t>
+          <t>Polynésie</t>
         </is>
       </c>
       <c r="D456" t="inlineStr"/>
       <c r="E456" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F456" t="inlineStr">
         <is>
-          <t>.mails.ErrorSend</t>
+          <t>.citymap.NewCity_polynesia</t>
         </is>
       </c>
       <c r="G456" t="inlineStr"/>
       <c r="H456" t="inlineStr"/>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr"/>
       <c r="B457" t="inlineStr">
         <is>
-          <t>Polynesia</t>
+          <t>Saturn VI Gate CENTAURUS</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
-          <t>Polynésie</t>
+          <t>Saturne VI Porte Centaure</t>
         </is>
       </c>
       <c r="D457" t="inlineStr"/>
       <c r="E457" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F457" t="inlineStr">
         <is>
-          <t>.citymap.NewCity_polynesia</t>
+          <t>.global.Legendary.X_SpaceAgeTitan_Landmark1</t>
         </is>
       </c>
       <c r="G457" t="inlineStr"/>
       <c r="H457" t="inlineStr"/>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr"/>
       <c r="B458" t="inlineStr">
         <is>
-          <t>Saturn VI Gate CENTAURUS</t>
+          <t>Saturn VI Gate PEGASUS</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
-          <t>Saturne VI Porte Centaure</t>
+          <t>Saturne VI Porte Pégase</t>
         </is>
       </c>
       <c r="D458" t="inlineStr"/>
       <c r="E458" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F458" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_SpaceAgeTitan_Landmark1</t>
+          <t>.global.Legendary.X_SpaceAgeTitan_Landmark2</t>
         </is>
       </c>
       <c r="G458" t="inlineStr"/>
       <c r="H458" t="inlineStr"/>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr"/>
       <c r="B459" t="inlineStr">
         <is>
-          <t>Saturn VI Gate PEGASUS</t>
+          <t>Saturn VI Gate HYDRA</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
-          <t>Saturne VI Porte Pégase</t>
+          <t>Saturne VI Porte Hydre</t>
         </is>
       </c>
       <c r="D459" t="inlineStr"/>
       <c r="E459" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F459" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_SpaceAgeTitan_Landmark2</t>
+          <t>.global.Legendary.X_SpaceAgeTitan_Landmark3</t>
         </is>
       </c>
       <c r="G459" t="inlineStr"/>
       <c r="H459" t="inlineStr"/>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr"/>
       <c r="B460" t="inlineStr">
         <is>
-          <t>Saturn VI Gate HYDRA</t>
+          <t>The extension update has been installed, here you can find the latest information about the changes</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
-          <t>Saturne VI Porte Hydre</t>
+          <t>La mise à jour de l'extension a été installée, vous pouvez trouver ici les dernières informations sur les modifications</t>
         </is>
       </c>
       <c r="D460" t="inlineStr"/>
       <c r="E460" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F460" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_SpaceAgeTitan_Landmark3</t>
+          <t>.update.MetaDesc</t>
         </is>
       </c>
       <c r="G460" t="inlineStr"/>
       <c r="H460" t="inlineStr"/>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr"/>
       <c r="B461" t="inlineStr">
         <is>
-          <t>The extension update has been installed, here you can find the latest information about the changes</t>
+          <t>Extension Update installed - Changelog</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
-          <t>La mise à jour de l'extension a été installée, vous pouvez trouver ici les dernières informations sur les modifications</t>
+          <t>Mise à jour de l'extension installée - Changelog</t>
         </is>
       </c>
       <c r="D461" t="inlineStr"/>
       <c r="E461" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F461" t="inlineStr">
         <is>
-          <t>.update.MetaDesc</t>
+          <t>.update.MetaTitle</t>
         </is>
       </c>
       <c r="G461" t="inlineStr"/>
       <c r="H461" t="inlineStr"/>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr"/>
       <c r="B462" t="inlineStr">
         <is>
-          <t>Extension Update installed - Changelog</t>
+          <t>Stellar Warship</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
-          <t>Mise à jour de l'extension installée - Changelog</t>
+          <t>Vaisseau de guerre stellaire</t>
         </is>
       </c>
       <c r="D462" t="inlineStr"/>
       <c r="E462" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F462" t="inlineStr">
         <is>
-          <t>.update.MetaTitle</t>
+          <t>.global.Legendary.X_SpaceAgeSpaceHub_Landmark1</t>
         </is>
       </c>
       <c r="G462" t="inlineStr"/>
       <c r="H462" t="inlineStr"/>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr"/>
       <c r="B463" t="inlineStr">
         <is>
-          <t>Stellar Warship</t>
+          <t>Cosmic Catalyst</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
-          <t>Vaisseau de guerre stellaire</t>
+          <t>Catalyseur Cosmique</t>
         </is>
       </c>
       <c r="D463" t="inlineStr"/>
       <c r="E463" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F463" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_SpaceAgeSpaceHub_Landmark1</t>
+          <t>.global.Legendary.X_SpaceAgeSpaceHub_Landmark2</t>
         </is>
       </c>
       <c r="G463" t="inlineStr"/>
       <c r="H463" t="inlineStr"/>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr"/>
       <c r="B464" t="inlineStr">
         <is>
-          <t>Cosmic Catalyst</t>
+          <t>https://docs.foe-helper.com/english/installing</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
-          <t>Catalyseur Cosmique</t>
+          <t>https://docs.foe-helper.com/francais/installation</t>
         </is>
       </c>
       <c r="D464" t="inlineStr"/>
       <c r="E464" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F464" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_SpaceAgeSpaceHub_Landmark2</t>
+          <t>.startpage.ReadMoreLink</t>
         </is>
       </c>
       <c r="G464" t="inlineStr"/>
       <c r="H464" t="inlineStr"/>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr"/>
       <c r="B465" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/installing</t>
+          <t>Other buildings</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/francais/installation</t>
+          <t>Autres bâtiments</t>
         </is>
       </c>
       <c r="D465" t="inlineStr"/>
       <c r="E465" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F465" t="inlineStr">
         <is>
-          <t>.startpage.ReadMoreLink</t>
+          <t>.citymap.GenericBuilding</t>
         </is>
       </c>
       <c r="G465" t="inlineStr"/>
       <c r="H465" t="inlineStr"/>
+    </row>
+    <row r="466">
+      <c r="A466" t="inlineStr"/>
+      <c r="B466" t="inlineStr">
+        <is>
+          <t>/info/impress/en</t>
+        </is>
+      </c>
+      <c r="C466" t="inlineStr">
+        <is>
+          <t>/info/impress/en</t>
+        </is>
+      </c>
+      <c r="D466" t="inlineStr"/>
+      <c r="E466" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F466" t="inlineStr">
+        <is>
+          <t>.index.impress_link</t>
+        </is>
+      </c>
+      <c r="G466" t="inlineStr"/>
+      <c r="H466" t="inlineStr"/>
+    </row>
+    <row r="467">
+      <c r="A467" t="inlineStr"/>
+      <c r="B467" t="inlineStr">
+        <is>
+          <t>Impress</t>
+        </is>
+      </c>
+      <c r="C467" t="inlineStr">
+        <is>
+          <t>Impress</t>
+        </is>
+      </c>
+      <c r="D467" t="inlineStr"/>
+      <c r="E467" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F467" t="inlineStr">
+        <is>
+          <t>.index.impress_linkDesc</t>
+        </is>
+      </c>
+      <c r="G467" t="inlineStr"/>
+      <c r="H467" t="inlineStr"/>
+    </row>
+    <row r="468">
+      <c r="A468" t="inlineStr"/>
+      <c r="B468" t="inlineStr">
+        <is>
+          <t>/info/privacy/en</t>
+        </is>
+      </c>
+      <c r="C468" t="inlineStr">
+        <is>
+          <t>/info/privacy/en</t>
+        </is>
+      </c>
+      <c r="D468" t="inlineStr"/>
+      <c r="E468" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F468" t="inlineStr">
+        <is>
+          <t>.index.privacy_link</t>
+        </is>
+      </c>
+      <c r="G468" t="inlineStr"/>
+      <c r="H468" t="inlineStr"/>
+    </row>
+    <row r="469">
+      <c r="A469" t="inlineStr"/>
+      <c r="B469" t="inlineStr">
+        <is>
+          <t>Privacy Policy</t>
+        </is>
+      </c>
+      <c r="C469" t="inlineStr">
+        <is>
+          <t>Privacy Policy</t>
+        </is>
+      </c>
+      <c r="D469" t="inlineStr"/>
+      <c r="E469" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F469" t="inlineStr">
+        <is>
+          <t>.index.privacy_linkDesc</t>
+        </is>
+      </c>
+      <c r="G469" t="inlineStr"/>
+      <c r="H469" t="inlineStr"/>
+    </row>
+    <row r="470">
+      <c r="A470" t="inlineStr"/>
+      <c r="B470" t="inlineStr">
+        <is>
+          <t>Notes for this world have been found (%sx) and re-linked. They are now displayed in the game again.</t>
+        </is>
+      </c>
+      <c r="C470" t="inlineStr">
+        <is>
+          <t>Des notes pour ce monde ont été trouvées (%sx) et rétablies. Elles sont désormais à nouveau affichées dans le jeu.</t>
+        </is>
+      </c>
+      <c r="D470" t="inlineStr"/>
+      <c r="E470" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F470" t="inlineStr">
+        <is>
+          <t>.login.NoticesFound</t>
+        </is>
+      </c>
+      <c r="G470" t="inlineStr"/>
+      <c r="H470" t="inlineStr"/>
+    </row>
+    <row r="471">
+      <c r="A471" t="inlineStr"/>
+      <c r="B471" t="inlineStr">
+        <is>
+          <t>The world and city data have been removed</t>
+        </is>
+      </c>
+      <c r="C471" t="inlineStr">
+        <is>
+          <t>Le monde et des données de cité ont été supprimées</t>
+        </is>
+      </c>
+      <c r="D471" t="inlineStr"/>
+      <c r="E471" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F471" t="inlineStr">
+        <is>
+          <t>.profile.WorldCityDataRemoved</t>
+        </is>
+      </c>
+      <c r="G471" t="inlineStr"/>
+      <c r="H471" t="inlineStr"/>
+    </row>
+    <row r="472">
+      <c r="A472" t="inlineStr"/>
+      <c r="B472" t="inlineStr">
+        <is>
+          <t>You have already registered this world number</t>
+        </is>
+      </c>
+      <c r="C472" t="inlineStr">
+        <is>
+          <t>Vous êtes déjà enregistré avec ce numéro de monde</t>
+        </is>
+      </c>
+      <c r="D472" t="inlineStr"/>
+      <c r="E472" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F472" t="inlineStr">
+        <is>
+          <t>.profile.WorldNumberAlreadyRegistered</t>
+        </is>
+      </c>
+      <c r="G472" t="inlineStr"/>
+      <c r="H472" t="inlineStr"/>
+    </row>
+    <row r="473">
+      <c r="A473" t="inlineStr"/>
+      <c r="B473" t="inlineStr">
+        <is>
+          <t>The new world has been added!</t>
+        </is>
+      </c>
+      <c r="C473" t="inlineStr">
+        <is>
+          <t>Le nouveau monde a été ajouté !</t>
+        </is>
+      </c>
+      <c r="D473" t="inlineStr"/>
+      <c r="E473" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F473" t="inlineStr">
+        <is>
+          <t>.profile.NewWorldAdded</t>
+        </is>
+      </c>
+      <c r="G473" t="inlineStr"/>
+      <c r="H473" t="inlineStr"/>
+    </row>
+    <row r="474">
+      <c r="A474" t="inlineStr"/>
+      <c r="B474" t="inlineStr">
+        <is>
+          <t>Your data has been updated</t>
+        </is>
+      </c>
+      <c r="C474" t="inlineStr">
+        <is>
+          <t>Vos données ont été mise à jour</t>
+        </is>
+      </c>
+      <c r="D474" t="inlineStr"/>
+      <c r="E474" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F474" t="inlineStr">
+        <is>
+          <t>.profile.DataUpdated</t>
+        </is>
+      </c>
+      <c r="G474" t="inlineStr"/>
+      <c r="H474" t="inlineStr"/>
+    </row>
+    <row r="475">
+      <c r="A475" t="inlineStr"/>
+      <c r="B475" t="inlineStr">
+        <is>
+          <t>-- Choose world --</t>
+        </is>
+      </c>
+      <c r="C475" t="inlineStr">
+        <is>
+          <t>-- Choisissez le monde --</t>
+        </is>
+      </c>
+      <c r="D475" t="inlineStr"/>
+      <c r="E475" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F475" t="inlineStr">
+        <is>
+          <t>.register.SelectWorld</t>
+        </is>
+      </c>
+      <c r="G475" t="inlineStr"/>
+      <c r="H475" t="inlineStr"/>
+    </row>
+    <row r="476">
+      <c r="A476" t="inlineStr"/>
+      <c r="B476" t="inlineStr">
+        <is>
+          <t>Your InGame name</t>
+        </is>
+      </c>
+      <c r="C476" t="inlineStr">
+        <is>
+          <t>Votre Nom dans le jeu</t>
+        </is>
+      </c>
+      <c r="D476" t="inlineStr"/>
+      <c r="E476" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F476" t="inlineStr">
+        <is>
+          <t>.register.PlayerName</t>
+        </is>
+      </c>
+      <c r="G476" t="inlineStr"/>
+      <c r="H476" t="inlineStr"/>
+    </row>
+    <row r="477">
+      <c r="A477" t="inlineStr"/>
+      <c r="B477" t="inlineStr">
+        <is>
+          <t>You can add more worlds to your profile later</t>
+        </is>
+      </c>
+      <c r="C477" t="inlineStr">
+        <is>
+          <t>Vous pourrez ajouter d'autres mondes plus tard</t>
+        </is>
+      </c>
+      <c r="D477" t="inlineStr"/>
+      <c r="E477" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F477" t="inlineStr">
+        <is>
+          <t>.register.LaterMoreWorlds</t>
+        </is>
+      </c>
+      <c r="G477" t="inlineStr"/>
+      <c r="H477" t="inlineStr"/>
+    </row>
+    <row r="478">
+      <c r="A478" t="inlineStr"/>
+      <c r="B478" t="inlineStr">
+        <is>
+          <t>Your server</t>
+        </is>
+      </c>
+      <c r="C478" t="inlineStr">
+        <is>
+          <t>Votre serveur</t>
+        </is>
+      </c>
+      <c r="D478" t="inlineStr"/>
+      <c r="E478" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F478" t="inlineStr">
+        <is>
+          <t>.register.YourServer</t>
+        </is>
+      </c>
+      <c r="G478" t="inlineStr"/>
+      <c r="H478" t="inlineStr"/>
+    </row>
+    <row r="479">
+      <c r="A479" t="inlineStr"/>
+      <c r="B479" t="inlineStr">
+        <is>
+          <t>You only need one account per country.&lt;br&gt;You can add a beta account in your profile after creating a player world.</t>
+        </is>
+      </c>
+      <c r="C479" t="inlineStr">
+        <is>
+          <t>Il vous suffit d'un seul compte par pays.&lt;br&gt;Vous pouvez ajouter un compte bêta à votre profil après avoir créé un monde de jeu.</t>
+        </is>
+      </c>
+      <c r="D479" t="inlineStr"/>
+      <c r="E479" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F479" t="inlineStr">
+        <is>
+          <t>.register.Information</t>
+        </is>
+      </c>
+      <c r="G479" t="inlineStr"/>
+      <c r="H479" t="inlineStr"/>
+    </row>
+    <row r="480">
+      <c r="A480" t="inlineStr"/>
+      <c r="B480" t="inlineStr">
+        <is>
+          <t>All accounts on this server were removed on 14th June 2025. Too many incorrect registrations were the reason, please register again.&lt;br&gt;Existing notes for the extensions are automatically searched out and linked again.</t>
+        </is>
+      </c>
+      <c r="C480" t="inlineStr">
+        <is>
+          <t>Tous les comptes de ce serveur ont été supprimés le 14 juin 2025 en raison d'un trop grand nombre d'inscriptions incorrectes ; veuillez vous réinscrire.&lt;br&gt;Les notes existantes pour les extensions sont automatiquement recherchées et à nouveau associées.</t>
+        </is>
+      </c>
+      <c r="D480" t="inlineStr"/>
+      <c r="E480" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F480" t="inlineStr">
+        <is>
+          <t>.register.DeletedAccounts</t>
+        </is>
+      </c>
+      <c r="G480" t="inlineStr"/>
+      <c r="H480" t="inlineStr"/>
+    </row>
+    <row r="481">
+      <c r="A481" t="inlineStr"/>
+      <c r="B481" t="inlineStr">
+        <is>
+          <t>This email address is already registered. Please use a different email.</t>
+        </is>
+      </c>
+      <c r="C481" t="inlineStr">
+        <is>
+          <t>Cette adresse e-mail est déjà enregistrée. Veuillez utiliser une autre adresse e-mail.</t>
+        </is>
+      </c>
+      <c r="D481" t="inlineStr"/>
+      <c r="E481" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F481" t="inlineStr">
+        <is>
+          <t>.register.EmailExists</t>
+        </is>
+      </c>
+      <c r="G481" t="inlineStr"/>
+      <c r="H481" t="inlineStr"/>
+    </row>
+    <row r="482">
+      <c r="A482" t="inlineStr"/>
+      <c r="B482" t="inlineStr">
+        <is>
+          <t>This is not a valid player ID</t>
+        </is>
+      </c>
+      <c r="C482" t="inlineStr">
+        <is>
+          <t>Ce n'est pas un ID de joueur valide</t>
+        </is>
+      </c>
+      <c r="D482" t="inlineStr"/>
+      <c r="E482" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F482" t="inlineStr">
+        <is>
+          <t>.register.InvalidPlayerId</t>
+        </is>
+      </c>
+      <c r="G482" t="inlineStr"/>
+      <c r="H482" t="inlineStr"/>
+    </row>
+    <row r="483">
+      <c r="A483" t="inlineStr"/>
+      <c r="B483" t="inlineStr">
+        <is>
+          <t>Delete account</t>
+        </is>
+      </c>
+      <c r="C483" t="inlineStr">
+        <is>
+          <t>Supprimer le compte</t>
+        </is>
+      </c>
+      <c r="D483" t="inlineStr"/>
+      <c r="E483" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F483" t="inlineStr">
+        <is>
+          <t>.user.profil.DeleteAccount</t>
+        </is>
+      </c>
+      <c r="G483" t="inlineStr"/>
+      <c r="H483" t="inlineStr"/>
+    </row>
+    <row r="484">
+      <c r="A484" t="inlineStr"/>
+      <c r="B484" t="inlineStr">
+        <is>
+          <t>Api-Token -</t>
+        </is>
+      </c>
+      <c r="C484" t="inlineStr">
+        <is>
+          <t>Api-Token -</t>
+        </is>
+      </c>
+      <c r="D484" t="inlineStr"/>
+      <c r="E484" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F484" t="inlineStr">
+        <is>
+          <t>.user.profil.ApiToken</t>
+        </is>
+      </c>
+      <c r="G484" t="inlineStr"/>
+      <c r="H484" t="inlineStr"/>
+    </row>
+    <row r="485">
+      <c r="A485" t="inlineStr"/>
+      <c r="B485" t="inlineStr">
+        <is>
+          <t>Add a new world to your player-Id</t>
+        </is>
+      </c>
+      <c r="C485" t="inlineStr">
+        <is>
+          <t>Ajouter un nouveau monde à votre ID de joueur</t>
+        </is>
+      </c>
+      <c r="D485" t="inlineStr"/>
+      <c r="E485" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F485" t="inlineStr">
+        <is>
+          <t>.user.profil.AddNewWorld</t>
+        </is>
+      </c>
+      <c r="G485" t="inlineStr"/>
+      <c r="H485" t="inlineStr"/>
+    </row>
+    <row r="486">
+      <c r="A486" t="inlineStr"/>
+      <c r="B486" t="inlineStr">
+        <is>
+          <t>Your player In-Game-Name</t>
+        </is>
+      </c>
+      <c r="C486" t="inlineStr">
+        <is>
+          <t>Votre nom de Joueur dans le jeu</t>
+        </is>
+      </c>
+      <c r="D486" t="inlineStr"/>
+      <c r="E486" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F486" t="inlineStr">
+        <is>
+          <t>.user.profil.PlayerInGameName</t>
+        </is>
+      </c>
+      <c r="G486" t="inlineStr"/>
+      <c r="H486" t="inlineStr"/>
+    </row>
+    <row r="487">
+      <c r="A487" t="inlineStr"/>
+      <c r="B487" t="inlineStr">
+        <is>
+          <t>-- Select World --</t>
+        </is>
+      </c>
+      <c r="C487" t="inlineStr">
+        <is>
+          <t>-- Sélectionner le monde --</t>
+        </is>
+      </c>
+      <c r="D487" t="inlineStr"/>
+      <c r="E487" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F487" t="inlineStr">
+        <is>
+          <t>.user.profil.SelectWorld</t>
+        </is>
+      </c>
+      <c r="G487" t="inlineStr"/>
+      <c r="H487" t="inlineStr"/>
+    </row>
+    <row r="488">
+      <c r="A488" t="inlineStr"/>
+      <c r="B488" t="inlineStr">
+        <is>
+          <t>Do you have a beta account?</t>
+        </is>
+      </c>
+      <c r="C488" t="inlineStr">
+        <is>
+          <t>Avez-vous un compte sur la Beta ?</t>
+        </is>
+      </c>
+      <c r="D488" t="inlineStr"/>
+      <c r="E488" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F488" t="inlineStr">
+        <is>
+          <t>.user.profil.AddBetaAccount</t>
+        </is>
+      </c>
+      <c r="G488" t="inlineStr"/>
+      <c r="H488" t="inlineStr"/>
+    </row>
+    <row r="489">
+      <c r="A489" t="inlineStr"/>
+      <c r="B489" t="inlineStr">
+        <is>
+          <t>Stash</t>
+        </is>
+      </c>
+      <c r="C489" t="inlineStr">
+        <is>
+          <t>Réserve</t>
+        </is>
+      </c>
+      <c r="D489" t="inlineStr"/>
+      <c r="E489" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F489" t="inlineStr">
+        <is>
+          <t>.citymap.Stash</t>
+        </is>
+      </c>
+      <c r="G489" t="inlineStr"/>
+      <c r="H489" t="inlineStr"/>
+    </row>
+    <row r="490">
+      <c r="A490" t="inlineStr"/>
+      <c r="B490" t="inlineStr">
+        <is>
+          <t>Type</t>
+        </is>
+      </c>
+      <c r="C490" t="inlineStr">
+        <is>
+          <t>Type</t>
+        </is>
+      </c>
+      <c r="D490" t="inlineStr"/>
+      <c r="E490" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F490" t="inlineStr">
+        <is>
+          <t>.citymap.Type</t>
+        </is>
+      </c>
+      <c r="G490" t="inlineStr"/>
+      <c r="H490" t="inlineStr"/>
+    </row>
+    <row r="491">
+      <c r="A491" t="inlineStr"/>
+      <c r="B491" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="C491" t="inlineStr">
+        <is>
+          <t>Taille</t>
+        </is>
+      </c>
+      <c r="D491" t="inlineStr"/>
+      <c r="E491" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F491" t="inlineStr">
+        <is>
+          <t>.citymap.Size</t>
+        </is>
+      </c>
+      <c r="G491" t="inlineStr"/>
+      <c r="H491" t="inlineStr"/>
+    </row>
+    <row r="492">
+      <c r="A492" t="inlineStr"/>
+      <c r="B492" t="inlineStr">
+        <is>
+          <t>All</t>
+        </is>
+      </c>
+      <c r="C492" t="inlineStr">
+        <is>
+          <t>Tout</t>
+        </is>
+      </c>
+      <c r="D492" t="inlineStr"/>
+      <c r="E492" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F492" t="inlineStr">
+        <is>
+          <t>.citymap.All</t>
+        </is>
+      </c>
+      <c r="G492" t="inlineStr"/>
+      <c r="H492" t="inlineStr"/>
+    </row>
+    <row r="493">
+      <c r="A493" t="inlineStr"/>
+      <c r="B493" t="inlineStr">
+        <is>
+          <t>All types</t>
+        </is>
+      </c>
+      <c r="C493" t="inlineStr">
+        <is>
+          <t>tous les types</t>
+        </is>
+      </c>
+      <c r="D493" t="inlineStr"/>
+      <c r="E493" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F493" t="inlineStr">
+        <is>
+          <t>.citymap.AllTypes</t>
+        </is>
+      </c>
+      <c r="G493" t="inlineStr"/>
+      <c r="H493" t="inlineStr"/>
+    </row>
+    <row r="494">
+      <c r="A494" t="inlineStr"/>
+      <c r="B494" t="inlineStr">
+        <is>
+          <t>Fit view</t>
+        </is>
+      </c>
+      <c r="C494" t="inlineStr">
+        <is>
+          <t>Adapter la vue</t>
+        </is>
+      </c>
+      <c r="D494" t="inlineStr"/>
+      <c r="E494" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F494" t="inlineStr">
+        <is>
+          <t>.citymap.FitView</t>
+        </is>
+      </c>
+      <c r="G494" t="inlineStr"/>
+      <c r="H494" t="inlineStr"/>
+    </row>
+    <row r="495">
+      <c r="A495" t="inlineStr"/>
+      <c r="B495" t="inlineStr">
+        <is>
+          <t>Zoom in</t>
+        </is>
+      </c>
+      <c r="C495" t="inlineStr">
+        <is>
+          <t>Zoom +</t>
+        </is>
+      </c>
+      <c r="D495" t="inlineStr"/>
+      <c r="E495" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F495" t="inlineStr">
+        <is>
+          <t>.citymap.ZoomIn</t>
+        </is>
+      </c>
+      <c r="G495" t="inlineStr"/>
+      <c r="H495" t="inlineStr"/>
+    </row>
+    <row r="496">
+      <c r="A496" t="inlineStr"/>
+      <c r="B496" t="inlineStr">
+        <is>
+          <t>Zoom out</t>
+        </is>
+      </c>
+      <c r="C496" t="inlineStr">
+        <is>
+          <t>Zoom -</t>
+        </is>
+      </c>
+      <c r="D496" t="inlineStr"/>
+      <c r="E496" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F496" t="inlineStr">
+        <is>
+          <t>.citymap.ZoomOut</t>
+        </is>
+      </c>
+      <c r="G496" t="inlineStr"/>
+      <c r="H496" t="inlineStr"/>
+    </row>
+    <row r="497">
+      <c r="A497" t="inlineStr"/>
+      <c r="B497" t="inlineStr">
+        <is>
+          <t>Zoom level</t>
+        </is>
+      </c>
+      <c r="C497" t="inlineStr">
+        <is>
+          <t>Niveau de zoom</t>
+        </is>
+      </c>
+      <c r="D497" t="inlineStr"/>
+      <c r="E497" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F497" t="inlineStr">
+        <is>
+          <t>.citymap.ZoomLevel</t>
+        </is>
+      </c>
+      <c r="G497" t="inlineStr"/>
+      <c r="H497" t="inlineStr"/>
+    </row>
+    <row r="498">
+      <c r="A498" t="inlineStr"/>
+      <c r="B498" t="inlineStr">
+        <is>
+          <t>Age</t>
+        </is>
+      </c>
+      <c r="C498" t="inlineStr">
+        <is>
+          <t>Ère</t>
+        </is>
+      </c>
+      <c r="D498" t="inlineStr"/>
+      <c r="E498" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F498" t="inlineStr">
+        <is>
+          <t>.citymap.Era</t>
+        </is>
+      </c>
+      <c r="G498" t="inlineStr"/>
+      <c r="H498" t="inlineStr"/>
+    </row>
+    <row r="499">
+      <c r="A499" t="inlineStr"/>
+      <c r="B499" t="inlineStr">
+        <is>
+          <t>Automatic (real age)</t>
+        </is>
+      </c>
+      <c r="C499" t="inlineStr">
+        <is>
+          <t>Automatique (âge réel)</t>
+        </is>
+      </c>
+      <c r="D499" t="inlineStr"/>
+      <c r="E499" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F499" t="inlineStr">
+        <is>
+          <t>.citymap.EraAuto</t>
+        </is>
+      </c>
+      <c r="G499" t="inlineStr"/>
+      <c r="H499" t="inlineStr"/>
+    </row>
+    <row r="500">
+      <c r="A500" t="inlineStr"/>
+      <c r="B500" t="inlineStr">
+        <is>
+          <t>Toggle building info</t>
+        </is>
+      </c>
+      <c r="C500" t="inlineStr">
+        <is>
+          <t>Afficher/masquer les informations sur le bâtiment</t>
+        </is>
+      </c>
+      <c r="D500" t="inlineStr"/>
+      <c r="E500" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F500" t="inlineStr">
+        <is>
+          <t>.citymap.ToggleInfo</t>
+        </is>
+      </c>
+      <c r="G500" t="inlineStr"/>
+      <c r="H500" t="inlineStr"/>
+    </row>
+    <row r="501">
+      <c r="A501" t="inlineStr"/>
+      <c r="B501" t="inlineStr">
+        <is>
+          <t>Toggle map images</t>
+        </is>
+      </c>
+      <c r="C501" t="inlineStr">
+        <is>
+          <t>Afficher/masquer les images de la carte</t>
+        </is>
+      </c>
+      <c r="D501" t="inlineStr"/>
+      <c r="E501" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F501" t="inlineStr">
+        <is>
+          <t>.citymap.ToggleImages</t>
+        </is>
+      </c>
+      <c r="G501" t="inlineStr"/>
+      <c r="H501" t="inlineStr"/>
+    </row>
+    <row r="502">
+      <c r="A502" t="inlineStr"/>
+      <c r="B502" t="inlineStr">
+        <is>
+          <t>Controls</t>
+        </is>
+      </c>
+      <c r="C502" t="inlineStr">
+        <is>
+          <t>Contrôles</t>
+        </is>
+      </c>
+      <c r="D502" t="inlineStr"/>
+      <c r="E502" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F502" t="inlineStr">
+        <is>
+          <t>.citymap.Controls</t>
+        </is>
+      </c>
+      <c r="G502" t="inlineStr"/>
+      <c r="H502" t="inlineStr"/>
+    </row>
+    <row r="503">
+      <c r="A503" t="inlineStr"/>
+      <c r="B503" t="inlineStr">
+        <is>
+          <t>ALT + drag - pan the map</t>
+        </is>
+      </c>
+      <c r="C503" t="inlineStr">
+        <is>
+          <t>ATL + glisser - déplacer la carte</t>
+        </is>
+      </c>
+      <c r="D503" t="inlineStr"/>
+      <c r="E503" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F503" t="inlineStr">
+        <is>
+          <t>.citymap.HelpPan</t>
+        </is>
+      </c>
+      <c r="G503" t="inlineStr"/>
+      <c r="H503" t="inlineStr"/>
+    </row>
+    <row r="504">
+      <c r="A504" t="inlineStr"/>
+      <c r="B504" t="inlineStr">
+        <is>
+          <t>Shift + mouse wheel - zoom to cursor</t>
+        </is>
+      </c>
+      <c r="C504" t="inlineStr">
+        <is>
+          <t>Maj + roue de la souris - Zoom sur le curseur</t>
+        </is>
+      </c>
+      <c r="D504" t="inlineStr"/>
+      <c r="E504" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F504" t="inlineStr">
+        <is>
+          <t>.citymap.HelpZoom</t>
+        </is>
+      </c>
+      <c r="G504" t="inlineStr"/>
+      <c r="H504" t="inlineStr"/>
+    </row>
+    <row r="505">
+      <c r="A505" t="inlineStr"/>
+      <c r="B505" t="inlineStr">
+        <is>
+          <t>Zoom slider (bottom right) - fine zoom</t>
+        </is>
+      </c>
+      <c r="C505" t="inlineStr">
+        <is>
+          <t>Curseur de zoom (en bas à droite) - zoom précis</t>
+        </is>
+      </c>
+      <c r="D505" t="inlineStr"/>
+      <c r="E505" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F505" t="inlineStr">
+        <is>
+          <t>.citymap.HelpZoomBar</t>
+        </is>
+      </c>
+      <c r="G505" t="inlineStr"/>
+      <c r="H505" t="inlineStr"/>
+    </row>
+    <row r="506">
+      <c r="A506" t="inlineStr"/>
+      <c r="B506" t="inlineStr">
+        <is>
+          <t>Click a building - select (Shift/Ctrl = multiple)</t>
+        </is>
+      </c>
+      <c r="C506" t="inlineStr">
+        <is>
+          <t>Cliquez sur un bâtiment – sélectionner (Maj/Ctrl = sélection multiple)</t>
+        </is>
+      </c>
+      <c r="D506" t="inlineStr"/>
+      <c r="E506" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F506" t="inlineStr">
+        <is>
+          <t>.citymap.HelpSelect</t>
+        </is>
+      </c>
+      <c r="G506" t="inlineStr"/>
+      <c r="H506" t="inlineStr"/>
+    </row>
+    <row r="507">
+      <c r="A507" t="inlineStr"/>
+      <c r="B507" t="inlineStr">
+        <is>
+          <t>Drag a building - move it (snaps to tiles)</t>
+        </is>
+      </c>
+      <c r="C507" t="inlineStr">
+        <is>
+          <t>Faites glisser un bâtiment pour le déplacer (il s'aligne sur les cases)</t>
+        </is>
+      </c>
+      <c r="D507" t="inlineStr"/>
+      <c r="E507" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F507" t="inlineStr">
+        <is>
+          <t>.citymap.HelpMove</t>
+        </is>
+      </c>
+      <c r="G507" t="inlineStr"/>
+      <c r="H507" t="inlineStr"/>
+    </row>
+    <row r="508">
+      <c r="A508" t="inlineStr"/>
+      <c r="B508" t="inlineStr">
+        <is>
+          <t>Shift + drag on empty space - box selection</t>
+        </is>
+      </c>
+      <c r="C508" t="inlineStr">
+        <is>
+          <t>Maj + glisser dans un espace vide – sélection par zone</t>
+        </is>
+      </c>
+      <c r="D508" t="inlineStr"/>
+      <c r="E508" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F508" t="inlineStr">
+        <is>
+          <t>.citymap.HelpMarquee</t>
+        </is>
+      </c>
+      <c r="G508" t="inlineStr"/>
+      <c r="H508" t="inlineStr"/>
+    </row>
+    <row r="509">
+      <c r="A509" t="inlineStr"/>
+      <c r="B509" t="inlineStr">
+        <is>
+          <t>Esc / click empty space - clear selection</t>
+        </is>
+      </c>
+      <c r="C509" t="inlineStr">
+        <is>
+          <t>Échap / cliquer sur un espace vide – effacer la sélection</t>
+        </is>
+      </c>
+      <c r="D509" t="inlineStr"/>
+      <c r="E509" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F509" t="inlineStr">
+        <is>
+          <t>.citymap.HelpDeselect</t>
+        </is>
+      </c>
+      <c r="G509" t="inlineStr"/>
+      <c r="H509" t="inlineStr"/>
+    </row>
+    <row r="510">
+      <c r="A510" t="inlineStr"/>
+      <c r="B510" t="inlineStr">
+        <is>
+          <t>Double-click / Del / drag to stash - move building back to the stash</t>
+        </is>
+      </c>
+      <c r="C510" t="inlineStr">
+        <is>
+          <t>Double-clic / Suppr. / Glisser vers la réserve – renvoyer le bâtiment dans la réserve</t>
+        </is>
+      </c>
+      <c r="D510" t="inlineStr"/>
+      <c r="E510" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F510" t="inlineStr">
+        <is>
+          <t>.citymap.HelpShelve</t>
+        </is>
+      </c>
+      <c r="G510" t="inlineStr"/>
+      <c r="H510" t="inlineStr"/>
+    </row>
+    <row r="511">
+      <c r="A511" t="inlineStr"/>
+      <c r="B511" t="inlineStr">
+        <is>
+          <t>Click a stash group - road: line tool, otherwise stamp</t>
+        </is>
+      </c>
+      <c r="C511" t="inlineStr">
+        <is>
+          <t>Cliquez sur un groupe de la réserve – route : outil Ligne, sinon tampon</t>
+        </is>
+      </c>
+      <c r="D511" t="inlineStr"/>
+      <c r="E511" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F511" t="inlineStr">
+        <is>
+          <t>.citymap.HelpStash</t>
+        </is>
+      </c>
+      <c r="G511" t="inlineStr"/>
+      <c r="H511" t="inlineStr"/>
+    </row>
+    <row r="512">
+      <c r="A512" t="inlineStr"/>
+      <c r="B512" t="inlineStr">
+        <is>
+          <t>Right-click / Esc - end the active tool</t>
+        </is>
+      </c>
+      <c r="C512" t="inlineStr">
+        <is>
+          <t>Clic droit / Échap – terminer l'outil actif</t>
+        </is>
+      </c>
+      <c r="D512" t="inlineStr"/>
+      <c r="E512" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F512" t="inlineStr">
+        <is>
+          <t>.citymap.HelpTool</t>
+        </is>
+      </c>
+      <c r="G512" t="inlineStr"/>
+      <c r="H512" t="inlineStr"/>
+    </row>
+    <row r="513">
+      <c r="A513" t="inlineStr"/>
+      <c r="B513" t="inlineStr">
+        <is>
+          <t>Mouse wheel over the stash - scroll</t>
+        </is>
+      </c>
+      <c r="C513" t="inlineStr">
+        <is>
+          <t>Molette de la souris sur la réserve : faire défiler</t>
+        </is>
+      </c>
+      <c r="D513" t="inlineStr"/>
+      <c r="E513" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F513" t="inlineStr">
+        <is>
+          <t>.citymap.HelpScroll</t>
+        </is>
+      </c>
+      <c r="G513" t="inlineStr"/>
+      <c r="H513" t="inlineStr"/>
+    </row>
+    <row r="514">
+      <c r="A514" t="inlineStr"/>
+      <c r="B514" t="inlineStr">
+        <is>
+          <t>Drag an extension - move it</t>
+        </is>
+      </c>
+      <c r="C514" t="inlineStr">
+        <is>
+          <t>Faites glisser une extension – déplacez-la</t>
+        </is>
+      </c>
+      <c r="D514" t="inlineStr"/>
+      <c r="E514" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F514" t="inlineStr">
+        <is>
+          <t>.citymap.HelpExtDrag</t>
+        </is>
+      </c>
+      <c r="G514" t="inlineStr"/>
+      <c r="H514" t="inlineStr"/>
+    </row>
+    <row r="515">
+      <c r="A515" t="inlineStr"/>
+      <c r="B515" t="inlineStr">
+        <is>
+          <t>Double-click an extension - remove it (returns to the pool)</t>
+        </is>
+      </c>
+      <c r="C515" t="inlineStr">
+        <is>
+          <t>Double-cliquez sur une extension pour la supprimer (elle retourne dans le pool)</t>
+        </is>
+      </c>
+      <c r="D515" t="inlineStr"/>
+      <c r="E515" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F515" t="inlineStr">
+        <is>
+          <t>.citymap.HelpExtDelete</t>
+        </is>
+      </c>
+      <c r="G515" t="inlineStr"/>
+      <c r="H515" t="inlineStr"/>
+    </row>
+    <row r="516">
+      <c r="A516" t="inlineStr"/>
+      <c r="B516" t="inlineStr">
+        <is>
+          <t>Shift + Del (or ✕ in the info panel) - delete the selected building completely</t>
+        </is>
+      </c>
+      <c r="C516" t="inlineStr">
+        <is>
+          <t>Maj + Suppr (ou ✕ dans le panneau d'informations) – supprimer définitivement le bâtiment sélectionné</t>
+        </is>
+      </c>
+      <c r="D516" t="inlineStr"/>
+      <c r="E516" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F516" t="inlineStr">
+        <is>
+          <t>.citymap.HelpDelete</t>
+        </is>
+      </c>
+      <c r="G516" t="inlineStr"/>
+      <c r="H516" t="inlineStr"/>
+    </row>
+    <row r="517">
+      <c r="A517" t="inlineStr"/>
+      <c r="B517" t="inlineStr">
+        <is>
+          <t>Delete</t>
+        </is>
+      </c>
+      <c r="C517" t="inlineStr">
+        <is>
+          <t>Effacer</t>
+        </is>
+      </c>
+      <c r="D517" t="inlineStr"/>
+      <c r="E517" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F517" t="inlineStr">
+        <is>
+          <t>.citymap.Delete</t>
+        </is>
+      </c>
+      <c r="G517" t="inlineStr"/>
+      <c r="H517" t="inlineStr"/>
+    </row>
+    <row r="518">
+      <c r="A518" t="inlineStr"/>
+      <c r="B518" t="inlineStr">
+        <is>
+          <t>Set</t>
+        </is>
+      </c>
+      <c r="C518" t="inlineStr">
+        <is>
+          <t>ensemble</t>
+        </is>
+      </c>
+      <c r="D518" t="inlineStr"/>
+      <c r="E518" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F518" t="inlineStr">
+        <is>
+          <t>.citymap.Set</t>
+        </is>
+      </c>
+      <c r="G518" t="inlineStr"/>
+      <c r="H518" t="inlineStr"/>
+    </row>
+    <row r="519">
+      <c r="A519" t="inlineStr"/>
+      <c r="B519" t="inlineStr">
+        <is>
+          <t>required</t>
+        </is>
+      </c>
+      <c r="C519" t="inlineStr">
+        <is>
+          <t>requis</t>
+        </is>
+      </c>
+      <c r="D519" t="inlineStr"/>
+      <c r="E519" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F519" t="inlineStr">
+        <is>
+          <t>.citymap.Required</t>
+        </is>
+      </c>
+      <c r="G519" t="inlineStr"/>
+      <c r="H519" t="inlineStr"/>
+    </row>
+    <row r="520">
+      <c r="A520" t="inlineStr"/>
+      <c r="B520" t="inlineStr">
+        <is>
+          <t>not required</t>
+        </is>
+      </c>
+      <c r="C520" t="inlineStr">
+        <is>
+          <t>non requis</t>
+        </is>
+      </c>
+      <c r="D520" t="inlineStr"/>
+      <c r="E520" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F520" t="inlineStr">
+        <is>
+          <t>.citymap.NotRequired</t>
+        </is>
+      </c>
+      <c r="G520" t="inlineStr"/>
+      <c r="H520" t="inlineStr"/>
+    </row>
+    <row r="521">
+      <c r="A521" t="inlineStr"/>
+      <c r="B521" t="inlineStr">
+        <is>
+          <t>Construction time</t>
+        </is>
+      </c>
+      <c r="C521" t="inlineStr">
+        <is>
+          <t>Temps de construction</t>
+        </is>
+      </c>
+      <c r="D521" t="inlineStr"/>
+      <c r="E521" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F521" t="inlineStr">
+        <is>
+          <t>.citymap.ConstructionTime</t>
+        </is>
+      </c>
+      <c r="G521" t="inlineStr"/>
+      <c r="H521" t="inlineStr"/>
+    </row>
+    <row r="522">
+      <c r="A522" t="inlineStr"/>
+      <c r="B522" t="inlineStr">
+        <is>
+          <t>Boosts (Basic-Values)</t>
+        </is>
+      </c>
+      <c r="C522" t="inlineStr">
+        <is>
+          <t>Boosts (valeur basic)</t>
+        </is>
+      </c>
+      <c r="D522" t="inlineStr"/>
+      <c r="E522" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F522" t="inlineStr">
+        <is>
+          <t>.citymap.Boosts</t>
+        </is>
+      </c>
+      <c r="G522" t="inlineStr"/>
+      <c r="H522" t="inlineStr"/>
+    </row>
+    <row r="523">
+      <c r="A523" t="inlineStr"/>
+      <c r="B523" t="inlineStr">
+        <is>
+          <t>Production</t>
+        </is>
+      </c>
+      <c r="C523" t="inlineStr">
+        <is>
+          <t>Production</t>
+        </is>
+      </c>
+      <c r="D523" t="inlineStr"/>
+      <c r="E523" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F523" t="inlineStr">
+        <is>
+          <t>.citymap.Production</t>
+        </is>
+      </c>
+      <c r="G523" t="inlineStr"/>
+      <c r="H523" t="inlineStr"/>
+    </row>
+    <row r="524">
+      <c r="A524" t="inlineStr"/>
+      <c r="B524" t="inlineStr">
+        <is>
+          <t>motivated</t>
+        </is>
+      </c>
+      <c r="C524" t="inlineStr">
+        <is>
+          <t>Motivé</t>
+        </is>
+      </c>
+      <c r="D524" t="inlineStr"/>
+      <c r="E524" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F524" t="inlineStr">
+        <is>
+          <t>.citymap.Motivated</t>
+        </is>
+      </c>
+      <c r="G524" t="inlineStr"/>
+      <c r="H524" t="inlineStr"/>
+    </row>
+    <row r="525">
+      <c r="A525" t="inlineStr"/>
+      <c r="B525" t="inlineStr">
+        <is>
+          <t>Bonus per level</t>
+        </is>
+      </c>
+      <c r="C525" t="inlineStr">
+        <is>
+          <t>Bonus par niveau</t>
+        </is>
+      </c>
+      <c r="D525" t="inlineStr"/>
+      <c r="E525" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F525" t="inlineStr">
+        <is>
+          <t>.citymap.BonusPerLevel</t>
+        </is>
+      </c>
+      <c r="G525" t="inlineStr"/>
+      <c r="H525" t="inlineStr"/>
+    </row>
+    <row r="526">
+      <c r="A526" t="inlineStr"/>
+      <c r="B526" t="inlineStr">
+        <is>
+          <t>Level</t>
+        </is>
+      </c>
+      <c r="C526" t="inlineStr">
+        <is>
+          <t>Niveau</t>
+        </is>
+      </c>
+      <c r="D526" t="inlineStr"/>
+      <c r="E526" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F526" t="inlineStr">
+        <is>
+          <t>.citymap.Level</t>
+        </is>
+      </c>
+      <c r="G526" t="inlineStr"/>
+      <c r="H526" t="inlineStr"/>
+    </row>
+    <row r="527">
+      <c r="A527" t="inlineStr"/>
+      <c r="B527" t="inlineStr">
+        <is>
+          <t>Max level</t>
+        </is>
+      </c>
+      <c r="C527" t="inlineStr">
+        <is>
+          <t>Niveau Max</t>
+        </is>
+      </c>
+      <c r="D527" t="inlineStr"/>
+      <c r="E527" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F527" t="inlineStr">
+        <is>
+          <t>.citymap.MaxLevel</t>
+        </is>
+      </c>
+      <c r="G527" t="inlineStr"/>
+      <c r="H527" t="inlineStr"/>
+    </row>
+    <row r="528">
+      <c r="A528" t="inlineStr"/>
+      <c r="B528" t="inlineStr">
+        <is>
+          <t>Provides</t>
+        </is>
+      </c>
+      <c r="C528" t="inlineStr">
+        <is>
+          <t>Procure</t>
+        </is>
+      </c>
+      <c r="D528" t="inlineStr"/>
+      <c r="E528" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F528" t="inlineStr">
+        <is>
+          <t>.citymap.Provides</t>
+        </is>
+      </c>
+      <c r="G528" t="inlineStr"/>
+      <c r="H528" t="inlineStr"/>
+    </row>
+    <row r="529">
+      <c r="A529" t="inlineStr"/>
+      <c r="B529" t="inlineStr">
+        <is>
+          <t>Rewards</t>
+        </is>
+      </c>
+      <c r="C529" t="inlineStr">
+        <is>
+          <t>Récompenses</t>
+        </is>
+      </c>
+      <c r="D529" t="inlineStr"/>
+      <c r="E529" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F529" t="inlineStr">
+        <is>
+          <t>.citymap.Rewards</t>
+        </is>
+      </c>
+      <c r="G529" t="inlineStr"/>
+      <c r="H529" t="inlineStr"/>
+    </row>
+    <row r="530">
+      <c r="A530" t="inlineStr"/>
+      <c r="B530" t="inlineStr">
+        <is>
+          <t>Select a building to see its details.</t>
+        </is>
+      </c>
+      <c r="C530" t="inlineStr">
+        <is>
+          <t>Sélectionnez un bâtiment pour en voir les détails.</t>
+        </is>
+      </c>
+      <c r="D530" t="inlineStr"/>
+      <c r="E530" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F530" t="inlineStr">
+        <is>
+          <t>.citymap.SelectBuildingHint</t>
+        </is>
+      </c>
+      <c r="G530" t="inlineStr"/>
+      <c r="H530" t="inlineStr"/>
+    </row>
+    <row r="531">
+      <c r="A531" t="inlineStr"/>
+      <c r="B531" t="inlineStr">
+        <is>
+          <t>Not found in catalog (outdated?).</t>
+        </is>
+      </c>
+      <c r="C531" t="inlineStr">
+        <is>
+          <t>Introuvable dans le catalogue (obsolète ?).</t>
+        </is>
+      </c>
+      <c r="D531" t="inlineStr"/>
+      <c r="E531" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F531" t="inlineStr">
+        <is>
+          <t>.citymap.NotInCatalog</t>
+        </is>
+      </c>
+      <c r="G531" t="inlineStr"/>
+      <c r="H531" t="inlineStr"/>
+    </row>
+    <row r="532">
+      <c r="A532" t="inlineStr"/>
+      <c r="B532" t="inlineStr">
+        <is>
+          <t>Attack (attacking army)</t>
+        </is>
+      </c>
+      <c r="C532" t="inlineStr">
+        <is>
+          <t>Attaque (armée d'attaque)</t>
+        </is>
+      </c>
+      <c r="D532" t="inlineStr"/>
+      <c r="E532" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F532" t="inlineStr">
+        <is>
+          <t>.citymap.boost.att_boost_attacker</t>
+        </is>
+      </c>
+      <c r="G532" t="inlineStr"/>
+      <c r="H532" t="inlineStr"/>
+    </row>
+    <row r="533">
+      <c r="A533" t="inlineStr"/>
+      <c r="B533" t="inlineStr">
+        <is>
+          <t>Defense (attacking army)</t>
+        </is>
+      </c>
+      <c r="C533" t="inlineStr">
+        <is>
+          <t>Défense (armée d'attaque)</t>
+        </is>
+      </c>
+      <c r="D533" t="inlineStr"/>
+      <c r="E533" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F533" t="inlineStr">
+        <is>
+          <t>.citymap.boost.def_boost_attacker</t>
+        </is>
+      </c>
+      <c r="G533" t="inlineStr"/>
+      <c r="H533" t="inlineStr"/>
+    </row>
+    <row r="534">
+      <c r="A534" t="inlineStr"/>
+      <c r="B534" t="inlineStr">
+        <is>
+          <t>Attack (defending army)</t>
+        </is>
+      </c>
+      <c r="C534" t="inlineStr">
+        <is>
+          <t>Attaque (armée de défense)</t>
+        </is>
+      </c>
+      <c r="D534" t="inlineStr"/>
+      <c r="E534" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F534" t="inlineStr">
+        <is>
+          <t>.citymap.boost.att_boost_defender</t>
+        </is>
+      </c>
+      <c r="G534" t="inlineStr"/>
+      <c r="H534" t="inlineStr"/>
+    </row>
+    <row r="535">
+      <c r="A535" t="inlineStr"/>
+      <c r="B535" t="inlineStr">
+        <is>
+          <t>Defense (defending army)</t>
+        </is>
+      </c>
+      <c r="C535" t="inlineStr">
+        <is>
+          <t>Défense (armée de défense)</t>
+        </is>
+      </c>
+      <c r="D535" t="inlineStr"/>
+      <c r="E535" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F535" t="inlineStr">
+        <is>
+          <t>.citymap.boost.def_boost_defender</t>
+        </is>
+      </c>
+      <c r="G535" t="inlineStr"/>
+      <c r="H535" t="inlineStr"/>
+    </row>
+    <row r="536">
+      <c r="A536" t="inlineStr"/>
+      <c r="B536" t="inlineStr">
+        <is>
+          <t>Attack &amp; defense (attacking army)</t>
+        </is>
+      </c>
+      <c r="C536" t="inlineStr">
+        <is>
+          <t>Attaque &amp; défense (armée d'attaque)</t>
+        </is>
+      </c>
+      <c r="D536" t="inlineStr"/>
+      <c r="E536" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F536" t="inlineStr">
+        <is>
+          <t>.citymap.boost.att_def_boost_attacker</t>
+        </is>
+      </c>
+      <c r="G536" t="inlineStr"/>
+      <c r="H536" t="inlineStr"/>
+    </row>
+    <row r="537">
+      <c r="A537" t="inlineStr"/>
+      <c r="B537" t="inlineStr">
+        <is>
+          <t>Attack &amp; defense (defending army)</t>
+        </is>
+      </c>
+      <c r="C537" t="inlineStr">
+        <is>
+          <t>Attaque &amp; défense (armée de défense)</t>
+        </is>
+      </c>
+      <c r="D537" t="inlineStr"/>
+      <c r="E537" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F537" t="inlineStr">
+        <is>
+          <t>.citymap.boost.att_def_boost_defender</t>
+        </is>
+      </c>
+      <c r="G537" t="inlineStr"/>
+      <c r="H537" t="inlineStr"/>
+    </row>
+    <row r="538">
+      <c r="A538" t="inlineStr"/>
+      <c r="B538" t="inlineStr">
+        <is>
+          <t>Attack &amp; defense (both armies)</t>
+        </is>
+      </c>
+      <c r="C538" t="inlineStr">
+        <is>
+          <t>Attaque &amp; défense (les deux armées)</t>
+        </is>
+      </c>
+      <c r="D538" t="inlineStr"/>
+      <c r="E538" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F538" t="inlineStr">
+        <is>
+          <t>.citymap.boost.att_def_boost_attacker_defender</t>
+        </is>
+      </c>
+      <c r="G538" t="inlineStr"/>
+      <c r="H538" t="inlineStr"/>
+    </row>
+    <row r="539">
+      <c r="A539" t="inlineStr"/>
+      <c r="B539" t="inlineStr">
+        <is>
+          <t>Forge Point production</t>
+        </is>
+      </c>
+      <c r="C539" t="inlineStr">
+        <is>
+          <t>Production Points de forge</t>
+        </is>
+      </c>
+      <c r="D539" t="inlineStr"/>
+      <c r="E539" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F539" t="inlineStr">
+        <is>
+          <t>.citymap.boost.forge_points_production</t>
+        </is>
+      </c>
+      <c r="G539" t="inlineStr"/>
+      <c r="H539" t="inlineStr"/>
+    </row>
+    <row r="540">
+      <c r="A540" t="inlineStr"/>
+      <c r="B540" t="inlineStr">
+        <is>
+          <t>Goods production</t>
+        </is>
+      </c>
+      <c r="C540" t="inlineStr">
+        <is>
+          <t>Production de ressources</t>
+        </is>
+      </c>
+      <c r="D540" t="inlineStr"/>
+      <c r="E540" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F540" t="inlineStr">
+        <is>
+          <t>.citymap.boost.goods_production</t>
+        </is>
+      </c>
+      <c r="G540" t="inlineStr"/>
+      <c r="H540" t="inlineStr"/>
+    </row>
+    <row r="541">
+      <c r="A541" t="inlineStr"/>
+      <c r="B541" t="inlineStr">
+        <is>
+          <t>Guild goods production</t>
+        </is>
+      </c>
+      <c r="C541" t="inlineStr">
+        <is>
+          <t>Production de ressource pour la guilde</t>
+        </is>
+      </c>
+      <c r="D541" t="inlineStr"/>
+      <c r="E541" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F541" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_goods_production</t>
+        </is>
+      </c>
+      <c r="G541" t="inlineStr"/>
+      <c r="H541" t="inlineStr"/>
+    </row>
+    <row r="542">
+      <c r="A542" t="inlineStr"/>
+      <c r="B542" t="inlineStr">
+        <is>
+          <t>Medal production</t>
+        </is>
+      </c>
+      <c r="C542" t="inlineStr">
+        <is>
+          <t>Production de médaille</t>
+        </is>
+      </c>
+      <c r="D542" t="inlineStr"/>
+      <c r="E542" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F542" t="inlineStr">
+        <is>
+          <t>.citymap.boost.medal_production</t>
+        </is>
+      </c>
+      <c r="G542" t="inlineStr"/>
+      <c r="H542" t="inlineStr"/>
+    </row>
+    <row r="543">
+      <c r="A543" t="inlineStr"/>
+      <c r="B543" t="inlineStr">
+        <is>
+          <t>Special goods production</t>
+        </is>
+      </c>
+      <c r="C543" t="inlineStr">
+        <is>
+          <t>Production de ressources spéciales</t>
+        </is>
+      </c>
+      <c r="D543" t="inlineStr"/>
+      <c r="E543" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F543" t="inlineStr">
+        <is>
+          <t>.citymap.boost.special_goods_production</t>
+        </is>
+      </c>
+      <c r="G543" t="inlineStr"/>
+      <c r="H543" t="inlineStr"/>
+    </row>
+    <row r="544">
+      <c r="A544" t="inlineStr"/>
+      <c r="B544" t="inlineStr">
+        <is>
+          <t>QI: action point capacity</t>
+        </is>
+      </c>
+      <c r="C544" t="inlineStr">
+        <is>
+          <t>IQ : Capacité de points d'action</t>
+        </is>
+      </c>
+      <c r="D544" t="inlineStr"/>
+      <c r="E544" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F544" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_action_points_capacity</t>
+        </is>
+      </c>
+      <c r="G544" t="inlineStr"/>
+      <c r="H544" t="inlineStr"/>
+    </row>
+    <row r="545">
+      <c r="A545" t="inlineStr"/>
+      <c r="B545" t="inlineStr">
+        <is>
+          <t>QI: action point collection</t>
+        </is>
+      </c>
+      <c r="C545" t="inlineStr">
+        <is>
+          <t>IQ : collecte de point d'action</t>
+        </is>
+      </c>
+      <c r="D545" t="inlineStr"/>
+      <c r="E545" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F545" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_action_points_collection</t>
+        </is>
+      </c>
+      <c r="G545" t="inlineStr"/>
+      <c r="H545" t="inlineStr"/>
+    </row>
+    <row r="546">
+      <c r="A546" t="inlineStr"/>
+      <c r="B546" t="inlineStr">
+        <is>
+          <t>QI: coin production</t>
+        </is>
+      </c>
+      <c r="C546" t="inlineStr">
+        <is>
+          <t>IQ : production de pièces</t>
+        </is>
+      </c>
+      <c r="D546" t="inlineStr"/>
+      <c r="E546" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F546" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_coins_production</t>
+        </is>
+      </c>
+      <c r="G546" t="inlineStr"/>
+      <c r="H546" t="inlineStr"/>
+    </row>
+    <row r="547">
+      <c r="A547" t="inlineStr"/>
+      <c r="B547" t="inlineStr">
+        <is>
+          <t>QI: starting coins</t>
+        </is>
+      </c>
+      <c r="C547" t="inlineStr">
+        <is>
+          <t>IQ : Pièces au départ</t>
+        </is>
+      </c>
+      <c r="D547" t="inlineStr"/>
+      <c r="E547" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F547" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_coins_start</t>
+        </is>
+      </c>
+      <c r="G547" t="inlineStr"/>
+      <c r="H547" t="inlineStr"/>
+    </row>
+    <row r="548">
+      <c r="A548" t="inlineStr"/>
+      <c r="B548" t="inlineStr">
+        <is>
+          <t>QI: supplies production</t>
+        </is>
+      </c>
+      <c r="C548" t="inlineStr">
+        <is>
+          <t>IQ : Production de marchandise</t>
+        </is>
+      </c>
+      <c r="D548" t="inlineStr"/>
+      <c r="E548" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F548" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_supplies_production</t>
+        </is>
+      </c>
+      <c r="G548" t="inlineStr"/>
+      <c r="H548" t="inlineStr"/>
+    </row>
+    <row r="549">
+      <c r="A549" t="inlineStr"/>
+      <c r="B549" t="inlineStr">
+        <is>
+          <t>QI: starting supplies</t>
+        </is>
+      </c>
+      <c r="C549" t="inlineStr">
+        <is>
+          <t>IQ : marchandise au départ</t>
+        </is>
+      </c>
+      <c r="D549" t="inlineStr"/>
+      <c r="E549" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F549" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_supplies_start</t>
+        </is>
+      </c>
+      <c r="G549" t="inlineStr"/>
+      <c r="H549" t="inlineStr"/>
+    </row>
+    <row r="550">
+      <c r="A550" t="inlineStr"/>
+      <c r="B550" t="inlineStr">
+        <is>
+          <t>QI: starting goods</t>
+        </is>
+      </c>
+      <c r="C550" t="inlineStr">
+        <is>
+          <t>IQ : ressource au départ</t>
+        </is>
+      </c>
+      <c r="D550" t="inlineStr"/>
+      <c r="E550" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F550" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_goods_start</t>
+        </is>
+      </c>
+      <c r="G550" t="inlineStr"/>
+      <c r="H550" t="inlineStr"/>
+    </row>
+    <row r="551">
+      <c r="A551" t="inlineStr"/>
+      <c r="B551" t="inlineStr">
+        <is>
+          <t>QI: starting units</t>
+        </is>
+      </c>
+      <c r="C551" t="inlineStr">
+        <is>
+          <t>IQ : unités au départ</t>
+        </is>
+      </c>
+      <c r="D551" t="inlineStr"/>
+      <c r="E551" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F551" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_units_start</t>
+        </is>
+      </c>
+      <c r="G551" t="inlineStr"/>
+      <c r="H551" t="inlineStr"/>
+    </row>
+    <row r="552">
+      <c r="A552" t="inlineStr"/>
+      <c r="B552" t="inlineStr">
+        <is>
+          <t>Coin production</t>
+        </is>
+      </c>
+      <c r="C552" t="inlineStr">
+        <is>
+          <t>Production de Pièces</t>
+        </is>
+      </c>
+      <c r="D552" t="inlineStr"/>
+      <c r="E552" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F552" t="inlineStr">
+        <is>
+          <t>.citymap.boost.coin_production</t>
+        </is>
+      </c>
+      <c r="G552" t="inlineStr"/>
+      <c r="H552" t="inlineStr"/>
+    </row>
+    <row r="553">
+      <c r="A553" t="inlineStr"/>
+      <c r="B553" t="inlineStr">
+        <is>
+          <t>Supply production</t>
+        </is>
+      </c>
+      <c r="C553" t="inlineStr">
+        <is>
+          <t>Production de Marchandises</t>
+        </is>
+      </c>
+      <c r="D553" t="inlineStr"/>
+      <c r="E553" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F553" t="inlineStr">
+        <is>
+          <t>.citymap.boost.supply_production</t>
+        </is>
+      </c>
+      <c r="G553" t="inlineStr"/>
+      <c r="H553" t="inlineStr"/>
+    </row>
+    <row r="554">
+      <c r="A554" t="inlineStr"/>
+      <c r="B554" t="inlineStr">
+        <is>
+          <t>Fierce resistance</t>
+        </is>
+      </c>
+      <c r="C554" t="inlineStr">
+        <is>
+          <t>Résistance acharnée</t>
+        </is>
+      </c>
+      <c r="D554" t="inlineStr"/>
+      <c r="E554" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F554" t="inlineStr">
+        <is>
+          <t>.citymap.boost.fierce_resistance</t>
+        </is>
+      </c>
+      <c r="G554" t="inlineStr"/>
+      <c r="H554" t="inlineStr"/>
+    </row>
+    <row r="555">
+      <c r="A555" t="inlineStr"/>
+      <c r="B555" t="inlineStr">
+        <is>
+          <t>Guild goods</t>
+        </is>
+      </c>
+      <c r="C555" t="inlineStr">
+        <is>
+          <t>Ressources de guilde</t>
+        </is>
+      </c>
+      <c r="D555" t="inlineStr"/>
+      <c r="E555" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F555" t="inlineStr">
+        <is>
+          <t>.citymap.boost.clan_goods</t>
+        </is>
+      </c>
+      <c r="G555" t="inlineStr"/>
+      <c r="H555" t="inlineStr"/>
+    </row>
+    <row r="556">
+      <c r="A556" t="inlineStr"/>
+      <c r="B556" t="inlineStr">
+        <is>
+          <t>Coins</t>
+        </is>
+      </c>
+      <c r="C556" t="inlineStr">
+        <is>
+          <t>Pièces</t>
+        </is>
+      </c>
+      <c r="D556" t="inlineStr"/>
+      <c r="E556" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F556" t="inlineStr">
+        <is>
+          <t>.citymap.res.money</t>
+        </is>
+      </c>
+      <c r="G556" t="inlineStr"/>
+      <c r="H556" t="inlineStr"/>
+    </row>
+    <row r="557">
+      <c r="A557" t="inlineStr"/>
+      <c r="B557" t="inlineStr">
+        <is>
+          <t>Supplies</t>
+        </is>
+      </c>
+      <c r="C557" t="inlineStr">
+        <is>
+          <t>Marchandises</t>
+        </is>
+      </c>
+      <c r="D557" t="inlineStr"/>
+      <c r="E557" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F557" t="inlineStr">
+        <is>
+          <t>.citymap.res.supplies</t>
+        </is>
+      </c>
+      <c r="G557" t="inlineStr"/>
+      <c r="H557" t="inlineStr"/>
+    </row>
+    <row r="558">
+      <c r="A558" t="inlineStr"/>
+      <c r="B558" t="inlineStr">
+        <is>
+          <t>Medals</t>
+        </is>
+      </c>
+      <c r="C558" t="inlineStr">
+        <is>
+          <t>Médailles</t>
+        </is>
+      </c>
+      <c r="D558" t="inlineStr"/>
+      <c r="E558" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F558" t="inlineStr">
+        <is>
+          <t>.citymap.res.medals</t>
+        </is>
+      </c>
+      <c r="G558" t="inlineStr"/>
+      <c r="H558" t="inlineStr"/>
+    </row>
+    <row r="559">
+      <c r="A559" t="inlineStr"/>
+      <c r="B559" t="inlineStr">
+        <is>
+          <t>Forge Points</t>
+        </is>
+      </c>
+      <c r="C559" t="inlineStr">
+        <is>
+          <t>Points Forge</t>
+        </is>
+      </c>
+      <c r="D559" t="inlineStr"/>
+      <c r="E559" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F559" t="inlineStr">
+        <is>
+          <t>.citymap.res.strategy_points</t>
+        </is>
+      </c>
+      <c r="G559" t="inlineStr"/>
+      <c r="H559" t="inlineStr"/>
+    </row>
+    <row r="560">
+      <c r="A560" t="inlineStr"/>
+      <c r="B560" t="inlineStr">
+        <is>
+          <t>Goods of your age</t>
+        </is>
+      </c>
+      <c r="C560" t="inlineStr">
+        <is>
+          <t>Ressources de votre ère</t>
+        </is>
+      </c>
+      <c r="D560" t="inlineStr"/>
+      <c r="E560" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F560" t="inlineStr">
+        <is>
+          <t>.citymap.res.random_good_of_age</t>
+        </is>
+      </c>
+      <c r="G560" t="inlineStr"/>
+      <c r="H560" t="inlineStr"/>
+    </row>
+    <row r="561">
+      <c r="A561" t="inlineStr"/>
+      <c r="B561" t="inlineStr">
+        <is>
+          <t>Diamonds</t>
+        </is>
+      </c>
+      <c r="C561" t="inlineStr">
+        <is>
+          <t>Diamants</t>
+        </is>
+      </c>
+      <c r="D561" t="inlineStr"/>
+      <c r="E561" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F561" t="inlineStr">
+        <is>
+          <t>.citymap.res.premium</t>
+        </is>
+      </c>
+      <c r="G561" t="inlineStr"/>
+      <c r="H561" t="inlineStr"/>
+    </row>
+    <row r="562">
+      <c r="A562" t="inlineStr"/>
+      <c r="B562" t="inlineStr">
+        <is>
+          <t>Guild power</t>
+        </is>
+      </c>
+      <c r="C562" t="inlineStr">
+        <is>
+          <t>Puissance de guilde</t>
+        </is>
+      </c>
+      <c r="D562" t="inlineStr"/>
+      <c r="E562" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F562" t="inlineStr">
+        <is>
+          <t>.citymap.res.clan_power</t>
+        </is>
+      </c>
+      <c r="G562" t="inlineStr"/>
+      <c r="H562" t="inlineStr"/>
+    </row>
+    <row r="563">
+      <c r="A563" t="inlineStr"/>
+      <c r="B563" t="inlineStr">
+        <is>
+          <t>Guild goods</t>
+        </is>
+      </c>
+      <c r="C563" t="inlineStr">
+        <is>
+          <t>Ressource de guilde</t>
+        </is>
+      </c>
+      <c r="D563" t="inlineStr"/>
+      <c r="E563" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F563" t="inlineStr">
+        <is>
+          <t>.citymap.res.clan_goods</t>
+        </is>
+      </c>
+      <c r="G563" t="inlineStr"/>
+      <c r="H563" t="inlineStr"/>
+    </row>
+    <row r="564">
+      <c r="A564" t="inlineStr"/>
+      <c r="B564" t="inlineStr">
+        <is>
+          <t>Population</t>
+        </is>
+      </c>
+      <c r="C564" t="inlineStr">
+        <is>
+          <t>Population</t>
+        </is>
+      </c>
+      <c r="D564" t="inlineStr"/>
+      <c r="E564" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F564" t="inlineStr">
+        <is>
+          <t>.citymap.res.population</t>
+        </is>
+      </c>
+      <c r="G564" t="inlineStr"/>
+      <c r="H564" t="inlineStr"/>
+    </row>
+    <row r="565">
+      <c r="A565" t="inlineStr"/>
+      <c r="B565" t="inlineStr">
+        <is>
+          <t>Guild Expedition</t>
+        </is>
+      </c>
+      <c r="C565" t="inlineStr">
+        <is>
+          <t>Expédition de guilde</t>
+        </is>
+      </c>
+      <c r="D565" t="inlineStr"/>
+      <c r="E565" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F565" t="inlineStr">
+        <is>
+          <t>.citymap.feature.guild_expedition</t>
+        </is>
+      </c>
+      <c r="G565" t="inlineStr"/>
+      <c r="H565" t="inlineStr"/>
+    </row>
+    <row r="566">
+      <c r="A566" t="inlineStr"/>
+      <c r="B566" t="inlineStr">
+        <is>
+          <t>Battlegrounds</t>
+        </is>
+      </c>
+      <c r="C566" t="inlineStr">
+        <is>
+          <t>Champ de bataille de guilde</t>
+        </is>
+      </c>
+      <c r="D566" t="inlineStr"/>
+      <c r="E566" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F566" t="inlineStr">
+        <is>
+          <t>.citymap.feature.battleground</t>
+        </is>
+      </c>
+      <c r="G566" t="inlineStr"/>
+      <c r="H566" t="inlineStr"/>
+    </row>
+    <row r="567">
+      <c r="A567" t="inlineStr"/>
+      <c r="B567" t="inlineStr">
+        <is>
+          <t>Quantum Incursions</t>
+        </is>
+      </c>
+      <c r="C567" t="inlineStr">
+        <is>
+          <t>Incursions quantiques</t>
+        </is>
+      </c>
+      <c r="D567" t="inlineStr"/>
+      <c r="E567" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F567" t="inlineStr">
+        <is>
+          <t>.citymap.feature.guild_raids</t>
+        </is>
+      </c>
+      <c r="G567" t="inlineStr"/>
+      <c r="H567" t="inlineStr"/>
+    </row>
+    <row r="568">
+      <c r="A568" t="inlineStr"/>
+      <c r="B568" t="inlineStr">
+        <is>
+          <t>Common</t>
+        </is>
+      </c>
+      <c r="C568" t="inlineStr">
+        <is>
+          <t>Commun</t>
+        </is>
+      </c>
+      <c r="D568" t="inlineStr"/>
+      <c r="E568" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F568" t="inlineStr">
+        <is>
+          <t>.citymap.rarity.common</t>
+        </is>
+      </c>
+      <c r="G568" t="inlineStr"/>
+      <c r="H568" t="inlineStr"/>
+    </row>
+    <row r="569">
+      <c r="A569" t="inlineStr"/>
+      <c r="B569" t="inlineStr">
+        <is>
+          <t>Uncommon</t>
+        </is>
+      </c>
+      <c r="C569" t="inlineStr">
+        <is>
+          <t>Non commun</t>
+        </is>
+      </c>
+      <c r="D569" t="inlineStr"/>
+      <c r="E569" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F569" t="inlineStr">
+        <is>
+          <t>.citymap.rarity.uncommon</t>
+        </is>
+      </c>
+      <c r="G569" t="inlineStr"/>
+      <c r="H569" t="inlineStr"/>
+    </row>
+    <row r="570">
+      <c r="A570" t="inlineStr"/>
+      <c r="B570" t="inlineStr">
+        <is>
+          <t>Rare</t>
+        </is>
+      </c>
+      <c r="C570" t="inlineStr">
+        <is>
+          <t>Rare</t>
+        </is>
+      </c>
+      <c r="D570" t="inlineStr"/>
+      <c r="E570" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F570" t="inlineStr">
+        <is>
+          <t>.citymap.rarity.rare</t>
+        </is>
+      </c>
+      <c r="G570" t="inlineStr"/>
+      <c r="H570" t="inlineStr"/>
+    </row>
+    <row r="571">
+      <c r="A571" t="inlineStr"/>
+      <c r="B571" t="inlineStr">
+        <is>
+          <t>Epic</t>
+        </is>
+      </c>
+      <c r="C571" t="inlineStr">
+        <is>
+          <t>Epique</t>
+        </is>
+      </c>
+      <c r="D571" t="inlineStr"/>
+      <c r="E571" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F571" t="inlineStr">
+        <is>
+          <t>.citymap.rarity.epic</t>
+        </is>
+      </c>
+      <c r="G571" t="inlineStr"/>
+      <c r="H571" t="inlineStr"/>
+    </row>
+    <row r="572">
+      <c r="A572" t="inlineStr"/>
+      <c r="B572" t="inlineStr">
+        <is>
+          <t>Legendary</t>
+        </is>
+      </c>
+      <c r="C572" t="inlineStr">
+        <is>
+          <t>Légendaire</t>
+        </is>
+      </c>
+      <c r="D572" t="inlineStr"/>
+      <c r="E572" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F572" t="inlineStr">
+        <is>
+          <t>.citymap.rarity.legendary</t>
+        </is>
+      </c>
+      <c r="G572" t="inlineStr"/>
+      <c r="H572" t="inlineStr"/>
+    </row>
+    <row r="573">
+      <c r="A573" t="inlineStr"/>
+      <c r="B573" t="inlineStr">
+        <is>
+          <t>Stone Age</t>
+        </is>
+      </c>
+      <c r="C573" t="inlineStr">
+        <is>
+          <t>Âge de piere</t>
+        </is>
+      </c>
+      <c r="D573" t="inlineStr"/>
+      <c r="E573" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F573" t="inlineStr">
+        <is>
+          <t>.citymap.era.StoneAge</t>
+        </is>
+      </c>
+      <c r="G573" t="inlineStr"/>
+      <c r="H573" t="inlineStr"/>
+    </row>
+    <row r="574">
+      <c r="A574" t="inlineStr"/>
+      <c r="B574" t="inlineStr">
+        <is>
+          <t>Bronze Age</t>
+        </is>
+      </c>
+      <c r="C574" t="inlineStr">
+        <is>
+          <t>Âge de bronze</t>
+        </is>
+      </c>
+      <c r="D574" t="inlineStr"/>
+      <c r="E574" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F574" t="inlineStr">
+        <is>
+          <t>.citymap.era.BronzeAge</t>
+        </is>
+      </c>
+      <c r="G574" t="inlineStr"/>
+      <c r="H574" t="inlineStr"/>
+    </row>
+    <row r="575">
+      <c r="A575" t="inlineStr"/>
+      <c r="B575" t="inlineStr">
+        <is>
+          <t>Iron Age</t>
+        </is>
+      </c>
+      <c r="C575" t="inlineStr">
+        <is>
+          <t>Âge de fer</t>
+        </is>
+      </c>
+      <c r="D575" t="inlineStr"/>
+      <c r="E575" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F575" t="inlineStr">
+        <is>
+          <t>.citymap.era.IronAge</t>
+        </is>
+      </c>
+      <c r="G575" t="inlineStr"/>
+      <c r="H575" t="inlineStr"/>
+    </row>
+    <row r="576">
+      <c r="A576" t="inlineStr"/>
+      <c r="B576" t="inlineStr">
+        <is>
+          <t>Early Middle Ages</t>
+        </is>
+      </c>
+      <c r="C576" t="inlineStr">
+        <is>
+          <t>Haut Moyen Âge</t>
+        </is>
+      </c>
+      <c r="D576" t="inlineStr"/>
+      <c r="E576" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F576" t="inlineStr">
+        <is>
+          <t>.citymap.era.EarlyMiddleAge</t>
+        </is>
+      </c>
+      <c r="G576" t="inlineStr"/>
+      <c r="H576" t="inlineStr"/>
+    </row>
+    <row r="577">
+      <c r="A577" t="inlineStr"/>
+      <c r="B577" t="inlineStr">
+        <is>
+          <t>High Middle Ages</t>
+        </is>
+      </c>
+      <c r="C577" t="inlineStr">
+        <is>
+          <t>Moyen Âge classique</t>
+        </is>
+      </c>
+      <c r="D577" t="inlineStr"/>
+      <c r="E577" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F577" t="inlineStr">
+        <is>
+          <t>.citymap.era.HighMiddleAge</t>
+        </is>
+      </c>
+      <c r="G577" t="inlineStr"/>
+      <c r="H577" t="inlineStr"/>
+    </row>
+    <row r="578">
+      <c r="A578" t="inlineStr"/>
+      <c r="B578" t="inlineStr">
+        <is>
+          <t>Late Middle Ages</t>
+        </is>
+      </c>
+      <c r="C578" t="inlineStr">
+        <is>
+          <t>Renaissance</t>
+        </is>
+      </c>
+      <c r="D578" t="inlineStr"/>
+      <c r="E578" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F578" t="inlineStr">
+        <is>
+          <t>.citymap.era.LateMiddleAge</t>
+        </is>
+      </c>
+      <c r="G578" t="inlineStr"/>
+      <c r="H578" t="inlineStr"/>
+    </row>
+    <row r="579">
+      <c r="A579" t="inlineStr"/>
+      <c r="B579" t="inlineStr">
+        <is>
+          <t>Colonial Age</t>
+        </is>
+      </c>
+      <c r="C579" t="inlineStr">
+        <is>
+          <t>Âge colonial</t>
+        </is>
+      </c>
+      <c r="D579" t="inlineStr"/>
+      <c r="E579" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F579" t="inlineStr">
+        <is>
+          <t>.citymap.era.ColonialAge</t>
+        </is>
+      </c>
+      <c r="G579" t="inlineStr"/>
+      <c r="H579" t="inlineStr"/>
+    </row>
+    <row r="580">
+      <c r="A580" t="inlineStr"/>
+      <c r="B580" t="inlineStr">
+        <is>
+          <t>Industrial Age</t>
+        </is>
+      </c>
+      <c r="C580" t="inlineStr">
+        <is>
+          <t>Âge industriel</t>
+        </is>
+      </c>
+      <c r="D580" t="inlineStr"/>
+      <c r="E580" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F580" t="inlineStr">
+        <is>
+          <t>.citymap.era.IndustrialAge</t>
+        </is>
+      </c>
+      <c r="G580" t="inlineStr"/>
+      <c r="H580" t="inlineStr"/>
+    </row>
+    <row r="581">
+      <c r="A581" t="inlineStr"/>
+      <c r="B581" t="inlineStr">
+        <is>
+          <t>Progressive Era</t>
+        </is>
+      </c>
+      <c r="C581" t="inlineStr">
+        <is>
+          <t>Ère progressiste</t>
+        </is>
+      </c>
+      <c r="D581" t="inlineStr"/>
+      <c r="E581" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F581" t="inlineStr">
+        <is>
+          <t>.citymap.era.ProgressiveEra</t>
+        </is>
+      </c>
+      <c r="G581" t="inlineStr"/>
+      <c r="H581" t="inlineStr"/>
+    </row>
+    <row r="582">
+      <c r="A582" t="inlineStr"/>
+      <c r="B582" t="inlineStr">
+        <is>
+          <t>Modern Era</t>
+        </is>
+      </c>
+      <c r="C582" t="inlineStr">
+        <is>
+          <t>Ère moderne</t>
+        </is>
+      </c>
+      <c r="D582" t="inlineStr"/>
+      <c r="E582" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F582" t="inlineStr">
+        <is>
+          <t>.citymap.era.ModernEra</t>
+        </is>
+      </c>
+      <c r="G582" t="inlineStr"/>
+      <c r="H582" t="inlineStr"/>
+    </row>
+    <row r="583">
+      <c r="A583" t="inlineStr"/>
+      <c r="B583" t="inlineStr">
+        <is>
+          <t>Postmodern Era</t>
+        </is>
+      </c>
+      <c r="C583" t="inlineStr">
+        <is>
+          <t>Ère postmoderne</t>
+        </is>
+      </c>
+      <c r="D583" t="inlineStr"/>
+      <c r="E583" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F583" t="inlineStr">
+        <is>
+          <t>.citymap.era.PostModernEra</t>
+        </is>
+      </c>
+      <c r="G583" t="inlineStr"/>
+      <c r="H583" t="inlineStr"/>
+    </row>
+    <row r="584">
+      <c r="A584" t="inlineStr"/>
+      <c r="B584" t="inlineStr">
+        <is>
+          <t>Contemporary Era</t>
+        </is>
+      </c>
+      <c r="C584" t="inlineStr">
+        <is>
+          <t>Ère contemporaine</t>
+        </is>
+      </c>
+      <c r="D584" t="inlineStr"/>
+      <c r="E584" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F584" t="inlineStr">
+        <is>
+          <t>.citymap.era.ContemporaryEra</t>
+        </is>
+      </c>
+      <c r="G584" t="inlineStr"/>
+      <c r="H584" t="inlineStr"/>
+    </row>
+    <row r="585">
+      <c r="A585" t="inlineStr"/>
+      <c r="B585" t="inlineStr">
+        <is>
+          <t>Tomorrow Era</t>
+        </is>
+      </c>
+      <c r="C585" t="inlineStr">
+        <is>
+          <t>Demain</t>
+        </is>
+      </c>
+      <c r="D585" t="inlineStr"/>
+      <c r="E585" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F585" t="inlineStr">
+        <is>
+          <t>.citymap.era.TomorrowEra</t>
+        </is>
+      </c>
+      <c r="G585" t="inlineStr"/>
+      <c r="H585" t="inlineStr"/>
+    </row>
+    <row r="586">
+      <c r="A586" t="inlineStr"/>
+      <c r="B586" t="inlineStr">
+        <is>
+          <t>The Future</t>
+        </is>
+      </c>
+      <c r="C586" t="inlineStr">
+        <is>
+          <t>Ère du futur</t>
+        </is>
+      </c>
+      <c r="D586" t="inlineStr"/>
+      <c r="E586" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F586" t="inlineStr">
+        <is>
+          <t>.citymap.era.FutureEra</t>
+        </is>
+      </c>
+      <c r="G586" t="inlineStr"/>
+      <c r="H586" t="inlineStr"/>
+    </row>
+    <row r="587">
+      <c r="A587" t="inlineStr"/>
+      <c r="B587" t="inlineStr">
+        <is>
+          <t>Arctic Future</t>
+        </is>
+      </c>
+      <c r="C587" t="inlineStr">
+        <is>
+          <t>Futur arctique</t>
+        </is>
+      </c>
+      <c r="D587" t="inlineStr"/>
+      <c r="E587" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F587" t="inlineStr">
+        <is>
+          <t>.citymap.era.ArcticFuture</t>
+        </is>
+      </c>
+      <c r="G587" t="inlineStr"/>
+      <c r="H587" t="inlineStr"/>
+    </row>
+    <row r="588">
+      <c r="A588" t="inlineStr"/>
+      <c r="B588" t="inlineStr">
+        <is>
+          <t>Oceanic Future</t>
+        </is>
+      </c>
+      <c r="C588" t="inlineStr">
+        <is>
+          <t>Futur océanique</t>
+        </is>
+      </c>
+      <c r="D588" t="inlineStr"/>
+      <c r="E588" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F588" t="inlineStr">
+        <is>
+          <t>.citymap.era.OceanicFuture</t>
+        </is>
+      </c>
+      <c r="G588" t="inlineStr"/>
+      <c r="H588" t="inlineStr"/>
+    </row>
+    <row r="589">
+      <c r="A589" t="inlineStr"/>
+      <c r="B589" t="inlineStr">
+        <is>
+          <t>Virtual Future</t>
+        </is>
+      </c>
+      <c r="C589" t="inlineStr">
+        <is>
+          <t>Futur virtuel</t>
+        </is>
+      </c>
+      <c r="D589" t="inlineStr"/>
+      <c r="E589" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F589" t="inlineStr">
+        <is>
+          <t>.citymap.era.VirtualFuture</t>
+        </is>
+      </c>
+      <c r="G589" t="inlineStr"/>
+      <c r="H589" t="inlineStr"/>
+    </row>
+    <row r="590">
+      <c r="A590" t="inlineStr"/>
+      <c r="B590" t="inlineStr">
+        <is>
+          <t>Space Age Mars</t>
+        </is>
+      </c>
+      <c r="C590" t="inlineStr">
+        <is>
+          <t>Ère spatiale - Mars</t>
+        </is>
+      </c>
+      <c r="D590" t="inlineStr"/>
+      <c r="E590" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F590" t="inlineStr">
+        <is>
+          <t>.citymap.era.SpaceAgeMars</t>
+        </is>
+      </c>
+      <c r="G590" t="inlineStr"/>
+      <c r="H590" t="inlineStr"/>
+    </row>
+    <row r="591">
+      <c r="A591" t="inlineStr"/>
+      <c r="B591" t="inlineStr">
+        <is>
+          <t>Space Age Asteroid Belt</t>
+        </is>
+      </c>
+      <c r="C591" t="inlineStr">
+        <is>
+          <t>Ère spatiale - Ceinture d'astéroides</t>
+        </is>
+      </c>
+      <c r="D591" t="inlineStr"/>
+      <c r="E591" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F591" t="inlineStr">
+        <is>
+          <t>.citymap.era.SpaceAgeAsteroidBelt</t>
+        </is>
+      </c>
+      <c r="G591" t="inlineStr"/>
+      <c r="H591" t="inlineStr"/>
+    </row>
+    <row r="592">
+      <c r="A592" t="inlineStr"/>
+      <c r="B592" t="inlineStr">
+        <is>
+          <t>Space Age Venus</t>
+        </is>
+      </c>
+      <c r="C592" t="inlineStr">
+        <is>
+          <t>Ère spatiale - Vénus</t>
+        </is>
+      </c>
+      <c r="D592" t="inlineStr"/>
+      <c r="E592" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F592" t="inlineStr">
+        <is>
+          <t>.citymap.era.SpaceAgeVenus</t>
+        </is>
+      </c>
+      <c r="G592" t="inlineStr"/>
+      <c r="H592" t="inlineStr"/>
+    </row>
+    <row r="593">
+      <c r="A593" t="inlineStr"/>
+      <c r="B593" t="inlineStr">
+        <is>
+          <t>Space Age Jupiter Moon</t>
+        </is>
+      </c>
+      <c r="C593" t="inlineStr">
+        <is>
+          <t>Ère spatiale - Lune de jupiter</t>
+        </is>
+      </c>
+      <c r="D593" t="inlineStr"/>
+      <c r="E593" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F593" t="inlineStr">
+        <is>
+          <t>.citymap.era.SpaceAgeJupiterMoon</t>
+        </is>
+      </c>
+      <c r="G593" t="inlineStr"/>
+      <c r="H593" t="inlineStr"/>
+    </row>
+    <row r="594">
+      <c r="A594" t="inlineStr"/>
+      <c r="B594" t="inlineStr">
+        <is>
+          <t>Space Age Titan</t>
+        </is>
+      </c>
+      <c r="C594" t="inlineStr">
+        <is>
+          <t>Ère spatiale - Titan</t>
+        </is>
+      </c>
+      <c r="D594" t="inlineStr"/>
+      <c r="E594" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F594" t="inlineStr">
+        <is>
+          <t>.citymap.era.SpaceAgeTitan</t>
+        </is>
+      </c>
+      <c r="G594" t="inlineStr"/>
+      <c r="H594" t="inlineStr"/>
+    </row>
+    <row r="595">
+      <c r="A595" t="inlineStr"/>
+      <c r="B595" t="inlineStr">
+        <is>
+          <t>Space Age Space Hub</t>
+        </is>
+      </c>
+      <c r="C595" t="inlineStr">
+        <is>
+          <t>Ère spatiale - Chantier spatial</t>
+        </is>
+      </c>
+      <c r="D595" t="inlineStr"/>
+      <c r="E595" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F595" t="inlineStr">
+        <is>
+          <t>.citymap.era.SpaceAgeSpaceHub</t>
+        </is>
+      </c>
+      <c r="G595" t="inlineStr"/>
+      <c r="H595" t="inlineStr"/>
+    </row>
+    <row r="596">
+      <c r="A596" t="inlineStr"/>
+      <c r="B596" t="inlineStr">
+        <is>
+          <t>Type → stash</t>
+        </is>
+      </c>
+      <c r="C596" t="inlineStr">
+        <is>
+          <t>Type -&gt; Réserve</t>
+        </is>
+      </c>
+      <c r="D596" t="inlineStr"/>
+      <c r="E596" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F596" t="inlineStr">
+        <is>
+          <t>.citymap.TypeToStash</t>
+        </is>
+      </c>
+      <c r="G596" t="inlineStr"/>
+      <c r="H596" t="inlineStr"/>
+    </row>
+    <row r="597">
+      <c r="A597" t="inlineStr"/>
+      <c r="B597" t="inlineStr">
+        <is>
+          <t>Unknown</t>
+        </is>
+      </c>
+      <c r="C597" t="inlineStr">
+        <is>
+          <t>Inconnu</t>
+        </is>
+      </c>
+      <c r="D597" t="inlineStr"/>
+      <c r="E597" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F597" t="inlineStr">
+        <is>
+          <t>.citymap.Unknown</t>
+        </is>
+      </c>
+      <c r="G597" t="inlineStr"/>
+      <c r="H597" t="inlineStr"/>
+    </row>
+    <row r="598">
+      <c r="A598" t="inlineStr"/>
+      <c r="B598" t="inlineStr">
+        <is>
+          <t>click start point</t>
+        </is>
+      </c>
+      <c r="C598" t="inlineStr">
+        <is>
+          <t>Clic point de départ</t>
+        </is>
+      </c>
+      <c r="D598" t="inlineStr"/>
+      <c r="E598" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F598" t="inlineStr">
+        <is>
+          <t>.citymap.ClickStart</t>
+        </is>
+      </c>
+      <c r="G598" t="inlineStr"/>
+      <c r="H598" t="inlineStr"/>
+    </row>
+    <row r="599">
+      <c r="A599" t="inlineStr"/>
+      <c r="B599" t="inlineStr">
+        <is>
+          <t>click target</t>
+        </is>
+      </c>
+      <c r="C599" t="inlineStr">
+        <is>
+          <t>Clic le but</t>
+        </is>
+      </c>
+      <c r="D599" t="inlineStr"/>
+      <c r="E599" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F599" t="inlineStr">
+        <is>
+          <t>.citymap.ClickTarget</t>
+        </is>
+      </c>
+      <c r="G599" t="inlineStr"/>
+      <c r="H599" t="inlineStr"/>
+    </row>
+    <row r="600">
+      <c r="A600" t="inlineStr"/>
+      <c r="B600" t="inlineStr">
+        <is>
+          <t>available</t>
+        </is>
+      </c>
+      <c r="C600" t="inlineStr">
+        <is>
+          <t>disponible</t>
+        </is>
+      </c>
+      <c r="D600" t="inlineStr"/>
+      <c r="E600" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F600" t="inlineStr">
+        <is>
+          <t>.citymap.Available</t>
+        </is>
+      </c>
+      <c r="G600" t="inlineStr"/>
+      <c r="H600" t="inlineStr"/>
+    </row>
+    <row r="601">
+      <c r="A601" t="inlineStr"/>
+      <c r="B601" t="inlineStr">
+        <is>
+          <t>Esc = end</t>
+        </is>
+      </c>
+      <c r="C601" t="inlineStr">
+        <is>
+          <t>Esc = fin</t>
+        </is>
+      </c>
+      <c r="D601" t="inlineStr"/>
+      <c r="E601" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F601" t="inlineStr">
+        <is>
+          <t>.citymap.EscToEnd</t>
+        </is>
+      </c>
+      <c r="G601" t="inlineStr"/>
+      <c r="H601" t="inlineStr"/>
+    </row>
+    <row r="602">
+      <c r="A602" t="inlineStr"/>
+      <c r="B602" t="inlineStr">
+        <is>
+          <t>Stamp</t>
+        </is>
+      </c>
+      <c r="C602" t="inlineStr">
+        <is>
+          <t>Tampon</t>
+        </is>
+      </c>
+      <c r="D602" t="inlineStr"/>
+      <c r="E602" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F602" t="inlineStr">
+        <is>
+          <t>.citymap.StampMode</t>
+        </is>
+      </c>
+      <c r="G602" t="inlineStr"/>
+      <c r="H602" t="inlineStr"/>
+    </row>
+    <row r="603">
+      <c r="A603" t="inlineStr"/>
+      <c r="B603" t="inlineStr">
+        <is>
+          <t>All placed.</t>
+        </is>
+      </c>
+      <c r="C603" t="inlineStr">
+        <is>
+          <t>Tout placés.</t>
+        </is>
+      </c>
+      <c r="D603" t="inlineStr"/>
+      <c r="E603" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F603" t="inlineStr">
+        <is>
+          <t>.citymap.AllPlaced</t>
+        </is>
+      </c>
+      <c r="G603" t="inlineStr"/>
+      <c r="H603" t="inlineStr"/>
+    </row>
+    <row r="604">
+      <c r="A604" t="inlineStr"/>
+      <c r="B604" t="inlineStr">
+        <is>
+          <t>placed</t>
+        </is>
+      </c>
+      <c r="C604" t="inlineStr">
+        <is>
+          <t>placé</t>
+        </is>
+      </c>
+      <c r="D604" t="inlineStr"/>
+      <c r="E604" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F604" t="inlineStr">
+        <is>
+          <t>.citymap.Placed</t>
+        </is>
+      </c>
+      <c r="G604" t="inlineStr"/>
+      <c r="H604" t="inlineStr"/>
+    </row>
+    <row r="605">
+      <c r="A605" t="inlineStr"/>
+      <c r="B605" t="inlineStr">
+        <is>
+          <t>No free tiles on the path.</t>
+        </is>
+      </c>
+      <c r="C605" t="inlineStr">
+        <is>
+          <t>Pas de cases libre sur le chemin.</t>
+        </is>
+      </c>
+      <c r="D605" t="inlineStr"/>
+      <c r="E605" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F605" t="inlineStr">
+        <is>
+          <t>.citymap.NoFreeTiles</t>
+        </is>
+      </c>
+      <c r="G605" t="inlineStr"/>
+      <c r="H605" t="inlineStr"/>
+    </row>
+    <row r="606">
+      <c r="A606" t="inlineStr"/>
+      <c r="B606" t="inlineStr">
+        <is>
+          <t>more tiles open (pool empty)</t>
+        </is>
+      </c>
+      <c r="C606" t="inlineStr">
+        <is>
+          <t>plus de dalles ouvertes (pool vide)</t>
+        </is>
+      </c>
+      <c r="D606" t="inlineStr"/>
+      <c r="E606" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F606" t="inlineStr">
+        <is>
+          <t>.citymap.PoolEmptyRest</t>
+        </is>
+      </c>
+      <c r="G606" t="inlineStr"/>
+      <c r="H606" t="inlineStr"/>
+    </row>
+    <row r="607">
+      <c r="A607" t="inlineStr"/>
+      <c r="B607" t="inlineStr">
+        <is>
+          <t>Nothing to place (stash empty).</t>
+        </is>
+      </c>
+      <c r="C607" t="inlineStr">
+        <is>
+          <t>Rien à placer (réserve vide).</t>
+        </is>
+      </c>
+      <c r="D607" t="inlineStr"/>
+      <c r="E607" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F607" t="inlineStr">
+        <is>
+          <t>.citymap.NothingToPlace</t>
+        </is>
+      </c>
+      <c r="G607" t="inlineStr"/>
+      <c r="H607" t="inlineStr"/>
+    </row>
+    <row r="608">
+      <c r="A608" t="inlineStr"/>
+      <c r="B608" t="inlineStr">
+        <is>
+          <t>No extension available.</t>
+        </is>
+      </c>
+      <c r="C608" t="inlineStr">
+        <is>
+          <t>pas d'extension disponibles.</t>
+        </is>
+      </c>
+      <c r="D608" t="inlineStr"/>
+      <c r="E608" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F608" t="inlineStr">
+        <is>
+          <t>.citymap.NoExtensionAvailable</t>
+        </is>
+      </c>
+      <c r="G608" t="inlineStr"/>
+      <c r="H608" t="inlineStr"/>
+    </row>
+    <row r="609">
+      <c r="A609" t="inlineStr"/>
+      <c r="B609" t="inlineStr">
+        <is>
+          <t>moved to stash.</t>
+        </is>
+      </c>
+      <c r="C609" t="inlineStr">
+        <is>
+          <t>déplacé dans la réserve.</t>
+        </is>
+      </c>
+      <c r="D609" t="inlineStr"/>
+      <c r="E609" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F609" t="inlineStr">
+        <is>
+          <t>.citymap.MovedToStash</t>
+        </is>
+      </c>
+      <c r="G609" t="inlineStr"/>
+      <c r="H609" t="inlineStr"/>
+    </row>
+    <row r="610">
+      <c r="A610" t="inlineStr"/>
+      <c r="B610" t="inlineStr">
+        <is>
+          <t>Save failed.</t>
+        </is>
+      </c>
+      <c r="C610" t="inlineStr">
+        <is>
+          <t>Échec de l'enregistrement.</t>
+        </is>
+      </c>
+      <c r="D610" t="inlineStr"/>
+      <c r="E610" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F610" t="inlineStr">
+        <is>
+          <t>.citymap.SaveFailed</t>
+        </is>
+      </c>
+      <c r="G610" t="inlineStr"/>
+      <c r="H610" t="inlineStr"/>
+    </row>
+    <row r="611">
+      <c r="A611" t="inlineStr"/>
+      <c r="B611" t="inlineStr">
+        <is>
+          <t>Click a road in the stash first.</t>
+        </is>
+      </c>
+      <c r="C611" t="inlineStr">
+        <is>
+          <t>Cliquez d'abord sur une route dans la réserve.</t>
+        </is>
+      </c>
+      <c r="D611" t="inlineStr"/>
+      <c r="E611" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F611" t="inlineStr">
+        <is>
+          <t>.citymap.SelectRoadFirst</t>
+        </is>
+      </c>
+      <c r="G611" t="inlineStr"/>
+      <c r="H611" t="inlineStr"/>
+    </row>
+    <row r="612">
+      <c r="A612" t="inlineStr"/>
+      <c r="B612" t="inlineStr">
+        <is>
+          <t>left</t>
+        </is>
+      </c>
+      <c r="C612" t="inlineStr">
+        <is>
+          <t>gauche</t>
+        </is>
+      </c>
+      <c r="D612" t="inlineStr"/>
+      <c r="E612" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F612" t="inlineStr">
+        <is>
+          <t>.citymap.Remaining</t>
+        </is>
+      </c>
+      <c r="G612" t="inlineStr"/>
+      <c r="H612" t="inlineStr"/>
+    </row>
+    <row r="613">
+      <c r="A613" t="inlineStr"/>
+      <c r="B613" t="inlineStr">
+        <is>
+          <t>no result</t>
+        </is>
+      </c>
+      <c r="C613" t="inlineStr">
+        <is>
+          <t>pas de résultat</t>
+        </is>
+      </c>
+      <c r="D613" t="inlineStr"/>
+      <c r="E613" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F613" t="inlineStr">
+        <is>
+          <t>.citymap.NoResult</t>
+        </is>
+      </c>
+      <c r="G613" t="inlineStr"/>
+      <c r="H613" t="inlineStr"/>
+    </row>
+    <row r="614">
+      <c r="A614" t="inlineStr"/>
+      <c r="B614" t="inlineStr">
+        <is>
+          <t>no buildings on the map</t>
+        </is>
+      </c>
+      <c r="C614" t="inlineStr">
+        <is>
+          <t>Aucun bâtiment sur la carte</t>
+        </is>
+      </c>
+      <c r="D614" t="inlineStr"/>
+      <c r="E614" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F614" t="inlineStr">
+        <is>
+          <t>.citymap.NoBuildingsOnMap</t>
+        </is>
+      </c>
+      <c r="G614" t="inlineStr"/>
+      <c r="H614" t="inlineStr"/>
+    </row>
+    <row r="615">
+      <c r="A615" t="inlineStr"/>
+      <c r="B615" t="inlineStr">
+        <is>
+          <t>W A S D - pan the map with the keyboard (Shift = faster)</t>
+        </is>
+      </c>
+      <c r="C615" t="inlineStr">
+        <is>
+          <t>W A S D - Déplacer la carte au clavier (Maj = plus vite)</t>
+        </is>
+      </c>
+      <c r="D615" t="inlineStr"/>
+      <c r="E615" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F615" t="inlineStr">
+        <is>
+          <t>.citymap.HelpKeyPan</t>
+        </is>
+      </c>
+      <c r="G615" t="inlineStr"/>
+      <c r="H615" t="inlineStr"/>
+    </row>
+    <row r="616">
+      <c r="A616" t="inlineStr"/>
+      <c r="B616" t="inlineStr">
+        <is>
+          <t>Switch view: top-down / angled (like in the game)</t>
+        </is>
+      </c>
+      <c r="C616" t="inlineStr">
+        <is>
+          <t>Changer de vue : vue de dessus / vue inclinée (comme dans le jeu)</t>
+        </is>
+      </c>
+      <c r="D616" t="inlineStr"/>
+      <c r="E616" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F616" t="inlineStr">
+        <is>
+          <t>.citymap.ToggleIso</t>
+        </is>
+      </c>
+      <c r="G616" t="inlineStr"/>
+      <c r="H616" t="inlineStr"/>
+    </row>
+    <row r="617">
+      <c r="A617" t="inlineStr"/>
+      <c r="B617" t="inlineStr">
+        <is>
+          <t>Cube button (top bar) - switch between top-down and angled view (like in the game)</t>
+        </is>
+      </c>
+      <c r="C617" t="inlineStr">
+        <is>
+          <t>Bouton Cube (barre supérieure) – basculer entre la vue de dessus et la vue inclinée (comme dans le jeu)</t>
+        </is>
+      </c>
+      <c r="D617" t="inlineStr"/>
+      <c r="E617" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F617" t="inlineStr">
+        <is>
+          <t>.citymap.HelpIso</t>
+        </is>
+      </c>
+      <c r="G617" t="inlineStr"/>
+      <c r="H617" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>