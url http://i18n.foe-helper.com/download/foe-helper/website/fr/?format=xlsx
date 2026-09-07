--- v1 (2026-07-21)
+++ v2 (2026-09-07)
@@ -342,51 +342,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H617"/>
+  <dimension ref="A1:H628"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>location</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>source</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>target</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -16423,45 +16423,331 @@
     <row r="617">
       <c r="A617" t="inlineStr"/>
       <c r="B617" t="inlineStr">
         <is>
           <t>Cube button (top bar) - switch between top-down and angled view (like in the game)</t>
         </is>
       </c>
       <c r="C617" t="inlineStr">
         <is>
           <t>Bouton Cube (barre supérieure) – basculer entre la vue de dessus et la vue inclinée (comme dans le jeu)</t>
         </is>
       </c>
       <c r="D617" t="inlineStr"/>
       <c r="E617" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F617" t="inlineStr">
         <is>
           <t>.citymap.HelpIso</t>
         </is>
       </c>
       <c r="G617" t="inlineStr"/>
       <c r="H617" t="inlineStr"/>
+    </row>
+    <row r="618">
+      <c r="A618" t="inlineStr"/>
+      <c r="B618" t="inlineStr">
+        <is>
+          <t>Undo (Ctrl+Z)</t>
+        </is>
+      </c>
+      <c r="C618" t="inlineStr">
+        <is>
+          <t>Annuler (Ctrl+Z)</t>
+        </is>
+      </c>
+      <c r="D618" t="inlineStr"/>
+      <c r="E618" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F618" t="inlineStr">
+        <is>
+          <t>.citymap.Undo</t>
+        </is>
+      </c>
+      <c r="G618" t="inlineStr"/>
+      <c r="H618" t="inlineStr"/>
+    </row>
+    <row r="619">
+      <c r="A619" t="inlineStr"/>
+      <c r="B619" t="inlineStr">
+        <is>
+          <t>Redo (Ctrl+Y)</t>
+        </is>
+      </c>
+      <c r="C619" t="inlineStr">
+        <is>
+          <t>Refaire (Ctrl+Y)</t>
+        </is>
+      </c>
+      <c r="D619" t="inlineStr"/>
+      <c r="E619" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F619" t="inlineStr">
+        <is>
+          <t>.citymap.Redo</t>
+        </is>
+      </c>
+      <c r="G619" t="inlineStr"/>
+      <c r="H619" t="inlineStr"/>
+    </row>
+    <row r="620">
+      <c r="A620" t="inlineStr"/>
+      <c r="B620" t="inlineStr">
+        <is>
+          <t>Ctrl+Z - undo the last action</t>
+        </is>
+      </c>
+      <c r="C620" t="inlineStr">
+        <is>
+          <t>Ctrl+Z - annule la dernière action</t>
+        </is>
+      </c>
+      <c r="D620" t="inlineStr"/>
+      <c r="E620" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F620" t="inlineStr">
+        <is>
+          <t>.citymap.HelpUndo</t>
+        </is>
+      </c>
+      <c r="G620" t="inlineStr"/>
+      <c r="H620" t="inlineStr"/>
+    </row>
+    <row r="621">
+      <c r="A621" t="inlineStr"/>
+      <c r="B621" t="inlineStr">
+        <is>
+          <t>Ctrl+Y / Ctrl+Shift+Z - redo the action</t>
+        </is>
+      </c>
+      <c r="C621" t="inlineStr">
+        <is>
+          <t>Ctrl+Y / Ctrl+Maj+Z - refait l'action</t>
+        </is>
+      </c>
+      <c r="D621" t="inlineStr"/>
+      <c r="E621" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F621" t="inlineStr">
+        <is>
+          <t>.citymap.HelpRedo</t>
+        </is>
+      </c>
+      <c r="G621" t="inlineStr"/>
+      <c r="H621" t="inlineStr"/>
+    </row>
+    <row r="622">
+      <c r="A622" t="inlineStr"/>
+      <c r="B622" t="inlineStr">
+        <is>
+          <t>Signing in with %s failed, please try again.</t>
+        </is>
+      </c>
+      <c r="C622" t="inlineStr">
+        <is>
+          <t>La connexion avec %s a échoué. Veuillez réessayer.</t>
+        </is>
+      </c>
+      <c r="D622" t="inlineStr"/>
+      <c r="E622" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F622" t="inlineStr">
+        <is>
+          <t>.login.OAuthError</t>
+        </is>
+      </c>
+      <c r="G622" t="inlineStr"/>
+      <c r="H622" t="inlineStr"/>
+    </row>
+    <row r="623">
+      <c r="A623" t="inlineStr"/>
+      <c r="B623" t="inlineStr">
+        <is>
+          <t>We did not receive a verified email address from %s. Please verify your email address there or register the classic way.</t>
+        </is>
+      </c>
+      <c r="C623" t="inlineStr">
+        <is>
+          <t>Nous n'avons pas reçu d'adresse e-mail validée de la part de %s. Veuillez vérifier votre adresse e-mail sur ce site ou vous inscrire de manière classique.</t>
+        </is>
+      </c>
+      <c r="D623" t="inlineStr"/>
+      <c r="E623" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F623" t="inlineStr">
+        <is>
+          <t>.login.OAuthNoEmail</t>
+        </is>
+      </c>
+      <c r="G623" t="inlineStr"/>
+      <c r="H623" t="inlineStr"/>
+    </row>
+    <row r="624">
+      <c r="A624" t="inlineStr"/>
+      <c r="B624" t="inlineStr">
+        <is>
+          <t>This login provider is currently not available.</t>
+        </is>
+      </c>
+      <c r="C624" t="inlineStr">
+        <is>
+          <t>Ce fournisseur d'authentification n'est actuellement pas disponible.</t>
+        </is>
+      </c>
+      <c r="D624" t="inlineStr"/>
+      <c r="E624" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F624" t="inlineStr">
+        <is>
+          <t>.login.OAuthNotConfigured</t>
+        </is>
+      </c>
+      <c r="G624" t="inlineStr"/>
+      <c r="H624" t="inlineStr"/>
+    </row>
+    <row r="625">
+      <c r="A625" t="inlineStr"/>
+      <c r="B625" t="inlineStr">
+        <is>
+          <t>or sign / register in with</t>
+        </is>
+      </c>
+      <c r="C625" t="inlineStr">
+        <is>
+          <t>ou connectez / enregistrez-vous avec</t>
+        </is>
+      </c>
+      <c r="D625" t="inlineStr"/>
+      <c r="E625" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F625" t="inlineStr">
+        <is>
+          <t>.login.OrSignInWith</t>
+        </is>
+      </c>
+      <c r="G625" t="inlineStr"/>
+      <c r="H625" t="inlineStr"/>
+    </row>
+    <row r="626">
+      <c r="A626" t="inlineStr"/>
+      <c r="B626" t="inlineStr">
+        <is>
+          <t>or via the form</t>
+        </is>
+      </c>
+      <c r="C626" t="inlineStr">
+        <is>
+          <t>ou via le formulaire</t>
+        </is>
+      </c>
+      <c r="D626" t="inlineStr"/>
+      <c r="E626" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F626" t="inlineStr">
+        <is>
+          <t>.register.orRegisterWith</t>
+        </is>
+      </c>
+      <c r="G626" t="inlineStr"/>
+      <c r="H626" t="inlineStr"/>
+    </row>
+    <row r="627">
+      <c r="A627" t="inlineStr"/>
+      <c r="B627" t="inlineStr">
+        <is>
+          <t>Add world</t>
+        </is>
+      </c>
+      <c r="C627" t="inlineStr">
+        <is>
+          <t>Ajouter un monde</t>
+        </is>
+      </c>
+      <c r="D627" t="inlineStr"/>
+      <c r="E627" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F627" t="inlineStr">
+        <is>
+          <t>.login.AddWorld.Header</t>
+        </is>
+      </c>
+      <c r="G627" t="inlineStr"/>
+      <c r="H627" t="inlineStr"/>
+    </row>
+    <row r="628">
+      <c r="A628" t="inlineStr"/>
+      <c r="B628" t="inlineStr">
+        <is>
+          <t>We have noticed that your profile is not yet linked to a world shortcut.&lt;br&gt;Make up for it now.</t>
+        </is>
+      </c>
+      <c r="C628" t="inlineStr">
+        <is>
+          <t>Nous avons remarqué que votre profil n'est pas encore associé à un raccourci vers un monde. &lt;br&gt;Réglez cela dès maintenant.</t>
+        </is>
+      </c>
+      <c r="D628" t="inlineStr"/>
+      <c r="E628" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F628" t="inlineStr">
+        <is>
+          <t>.login.AddWorld.Desc</t>
+        </is>
+      </c>
+      <c r="G628" t="inlineStr"/>
+      <c r="H628" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>