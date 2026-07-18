--- v0 (2025-10-06)
+++ v1 (2026-07-18)
@@ -342,51 +342,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H465"/>
+  <dimension ref="A1:H614"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>location</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>source</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>target</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -6358,6150 +6358,9424 @@
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
           <t>Ho trovato il tuo account due volte, contattami via email per risolvere il problema!</t>
         </is>
       </c>
       <c r="D230" t="inlineStr"/>
       <c r="E230" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
           <t>.login.DoubleUsers</t>
         </is>
       </c>
       <c r="G230" t="inlineStr"/>
       <c r="H230" t="inlineStr"/>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr"/>
       <c r="B231" t="inlineStr">
         <is>
-          <t>Germany &lt;small class="text-muted"&gt;- deXX&lt;/small&gt;</t>
+          <t>Email Address / Player name</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>Italy &lt;small class="text-muted"&gt;- itXX&lt;/small&gt;</t>
+          <t>Indirizzo e-mail/Nome del giocatore</t>
         </is>
       </c>
       <c r="D231" t="inlineStr"/>
       <c r="E231" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>.login.DropdownWorld</t>
+          <t>.login.EmailAddress</t>
         </is>
       </c>
       <c r="G231" t="inlineStr"/>
       <c r="H231" t="inlineStr"/>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr"/>
       <c r="B232" t="inlineStr">
         <is>
-          <t>Email Address / Player name</t>
+          <t>Email address</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Indirizzo e-mail/Nome del giocatore</t>
+          <t>Indirizzo e-mail</t>
         </is>
       </c>
       <c r="D232" t="inlineStr"/>
       <c r="E232" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>.login.EmailAddress</t>
+          <t>.login.ForgetEmailAddress</t>
         </is>
       </c>
       <c r="G232" t="inlineStr"/>
       <c r="H232" t="inlineStr"/>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr"/>
       <c r="B233" t="inlineStr">
         <is>
-          <t>Email address</t>
+          <t>Forgot password?</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>Indirizzo e-mail</t>
+          <t>Ha dimenticato la password?</t>
         </is>
       </c>
       <c r="D233" t="inlineStr"/>
       <c r="E233" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>.login.ForgetEmailAddress</t>
+          <t>.login.ForgotPassword</t>
         </is>
       </c>
       <c r="G233" t="inlineStr"/>
       <c r="H233" t="inlineStr"/>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr"/>
       <c r="B234" t="inlineStr">
         <is>
-          <t>Forgot password?</t>
+          <t>Enter your email address, we will then send you an email with a new password.</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>Ha dimenticato la password?</t>
+          <t>Inserisci il tuo indirizzo e-mail, ti invieremo quindi un'e-mail con una nuova password.</t>
         </is>
       </c>
       <c r="D234" t="inlineStr"/>
       <c r="E234" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>.login.ForgotPassword</t>
+          <t>.login.ForgotPasswordEnterEmail</t>
         </is>
       </c>
       <c r="G234" t="inlineStr"/>
       <c r="H234" t="inlineStr"/>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr"/>
       <c r="B235" t="inlineStr">
         <is>
-          <t>Enter your email address, we will then send you an email with a new password.</t>
+          <t>Login</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Inserisci il tuo indirizzo e-mail, ti invieremo quindi un'e-mail con una nuova password.</t>
+          <t>Accedi</t>
         </is>
       </c>
       <c r="D235" t="inlineStr"/>
       <c r="E235" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>.login.ForgotPasswordEnterEmail</t>
+          <t>.login.Header</t>
         </is>
       </c>
       <c r="G235" t="inlineStr"/>
       <c r="H235" t="inlineStr"/>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr"/>
       <c r="B236" t="inlineStr">
         <is>
           <t>Login</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
           <t>Accedi</t>
         </is>
       </c>
       <c r="D236" t="inlineStr"/>
       <c r="E236" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>.login.Header</t>
+          <t>.login.LoginButton</t>
         </is>
       </c>
       <c r="G236" t="inlineStr"/>
       <c r="H236" t="inlineStr"/>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr"/>
       <c r="B237" t="inlineStr">
         <is>
-          <t>Login</t>
+          <t>No linked player was found!</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>Accedi</t>
+          <t>Nessun giocatore collegato è stato trovato!</t>
         </is>
       </c>
       <c r="D237" t="inlineStr"/>
       <c r="E237" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>.login.LoginButton</t>
+          <t>.login.NoPlayerFound</t>
         </is>
       </c>
       <c r="G237" t="inlineStr"/>
       <c r="H237" t="inlineStr"/>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr"/>
       <c r="B238" t="inlineStr">
         <is>
-          <t>No linked player was found!</t>
+          <t>Oh you don't have an account yet? Then &lt;a href="/register/player"&gt;register&lt;/a&gt; yourself.</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>Nessun giocatore collegato è stato trovato!</t>
+          <t>Oh non hai ancora un account? Allora &lt;a href="/register/player"&gt;registrati&lt;/a&gt; tu stesso.</t>
         </is>
       </c>
       <c r="D238" t="inlineStr"/>
       <c r="E238" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>.login.NoPlayerFound</t>
+          <t>.login.NotAccYet</t>
         </is>
       </c>
       <c r="G238" t="inlineStr"/>
       <c r="H238" t="inlineStr"/>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr"/>
       <c r="B239" t="inlineStr">
         <is>
-          <t>Oh you don't have an account yet? Then &lt;a href="/register/player"&gt;register&lt;/a&gt; yourself.</t>
+          <t>Please fill in all data completely!</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>Oh non hai ancora un account? Allora &lt;a href="/register/player"&gt;registrati&lt;/a&gt; tu stesso.</t>
+          <t>Si prega di compilare tutti i dati completamente!</t>
         </is>
       </c>
       <c r="D239" t="inlineStr"/>
       <c r="E239" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>.login.NotAccYet</t>
+          <t>.login.NotCompleteData</t>
         </is>
       </c>
       <c r="G239" t="inlineStr"/>
       <c r="H239" t="inlineStr"/>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr"/>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Please fill in all data completely!</t>
+          <t>Password</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>Si prega di compilare tutti i dati completamente!</t>
+          <t>password</t>
         </is>
       </c>
       <c r="D240" t="inlineStr"/>
       <c r="E240" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>.login.NotCompleteData</t>
+          <t>.login.Password</t>
         </is>
       </c>
       <c r="G240" t="inlineStr"/>
       <c r="H240" t="inlineStr"/>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr"/>
       <c r="B241" t="inlineStr">
         <is>
-          <t>Password</t>
+          <t>We have sent you an email with a reset link. Check your email account and click on the link from our email.&lt;br&gt;You will then immediately be sent a new password with which you can log in for the time being.</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>password</t>
+          <t>Ti abbiamo inviato un'e-mail con un link per il ripristino. Controlla il tuo account e-mail e fai clic sul collegamento dalla nostra e-mail.&lt;br&gt;Ti verrà immediatamente inviata una nuova password con la quale puoi accedere per il momento.</t>
         </is>
       </c>
       <c r="D241" t="inlineStr"/>
       <c r="E241" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>.login.Password</t>
+          <t>.login.PasswordSend.Desc</t>
         </is>
       </c>
       <c r="G241" t="inlineStr"/>
       <c r="H241" t="inlineStr"/>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr"/>
       <c r="B242" t="inlineStr">
         <is>
-          <t>We have sent you an email with a reset link. Check your email account and click on the link from our email.&lt;br&gt;You will then immediately be sent a new password with which you can log in for the time being.</t>
+          <t>Password request sent</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>Ti abbiamo inviato un'e-mail con un link per il ripristino. Controlla il tuo account e-mail e fai clic sul collegamento dalla nostra e-mail.&lt;br&gt;Ti verrà immediatamente inviata una nuova password con la quale puoi accedere per il momento.</t>
+          <t>Richiesta password inviata</t>
         </is>
       </c>
       <c r="D242" t="inlineStr"/>
       <c r="E242" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>.login.PasswordSend.Desc</t>
+          <t>.login.PasswordSend.Header</t>
         </is>
       </c>
       <c r="G242" t="inlineStr"/>
       <c r="H242" t="inlineStr"/>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr"/>
       <c r="B243" t="inlineStr">
         <is>
-          <t>Password request sent</t>
+          <t>Request password</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>Richiesta password inviata</t>
+          <t>Richiedi password</t>
         </is>
       </c>
       <c r="D243" t="inlineStr"/>
       <c r="E243" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>.login.PasswordSend.Header</t>
+          <t>.login.RequestPassword</t>
         </is>
       </c>
       <c r="G243" t="inlineStr"/>
       <c r="H243" t="inlineStr"/>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr"/>
       <c r="B244" t="inlineStr">
         <is>
-          <t>Request password</t>
+          <t>Server</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>Richiedi password</t>
+          <t>server</t>
         </is>
       </c>
       <c r="D244" t="inlineStr"/>
       <c r="E244" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>.login.RequestPassword</t>
+          <t>.login.Server</t>
         </is>
       </c>
       <c r="G244" t="inlineStr"/>
       <c r="H244" t="inlineStr"/>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr"/>
       <c r="B245" t="inlineStr">
         <is>
-          <t>Server</t>
+          <t>Stay logged in</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>server</t>
+          <t>Rimani connesso</t>
         </is>
       </c>
       <c r="D245" t="inlineStr"/>
       <c r="E245" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>.login.Server</t>
+          <t>.login.StayLogged</t>
         </is>
       </c>
       <c r="G245" t="inlineStr"/>
       <c r="H245" t="inlineStr"/>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr"/>
       <c r="B246" t="inlineStr">
         <is>
-          <t>Stay logged in</t>
+          <t>There is no user with this e-mail address</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>Rimani connesso</t>
+          <t>Questi dati non sono corretti!</t>
         </is>
       </c>
       <c r="D246" t="inlineStr"/>
       <c r="E246" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>.login.StayLogged</t>
+          <t>.login.WrongData</t>
         </is>
       </c>
       <c r="G246" t="inlineStr"/>
       <c r="H246" t="inlineStr"/>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr"/>
       <c r="B247" t="inlineStr">
         <is>
-          <t>This data is incorrect!</t>
+          <t>Wrong password!</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>Questi dati non sono corretti!</t>
+          <t>Password errata!</t>
         </is>
       </c>
       <c r="D247" t="inlineStr"/>
       <c r="E247" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>.login.WrongData</t>
+          <t>.login.WrongPassword</t>
         </is>
       </c>
       <c r="G247" t="inlineStr"/>
       <c r="H247" t="inlineStr"/>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr"/>
       <c r="B248" t="inlineStr">
         <is>
-          <t>Wrong password!</t>
+          <t>Your World</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>Password errata!</t>
+          <t>Il tuo mondo</t>
         </is>
       </c>
       <c r="D248" t="inlineStr"/>
       <c r="E248" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>.login.WrongPassword</t>
+          <t>.login.YourWorld</t>
         </is>
       </c>
       <c r="G248" t="inlineStr"/>
       <c r="H248" t="inlineStr"/>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr"/>
       <c r="B249" t="inlineStr">
         <is>
-          <t>Your World</t>
+          <t>&lt;p&gt;You have requested a new password. If this is not the case, just ignore this email.&lt;/p&gt;&lt;p&gt;Otherwise, please click on the link or copy it into your browser and call it up:&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>Il tuo mondo</t>
+          <t>&lt;p&gt;Hai richiesto una nuova password. In caso contrario, ignora semplicemente questa email.&lt;/p&gt;&lt;p&gt;Altrimenti, fai clic sul link o copialo nel tuo browser e richiamalo:&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D249" t="inlineStr"/>
       <c r="E249" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>.login.YourWorld</t>
+          <t>.mails.ForgetPasswordContent</t>
         </is>
       </c>
       <c r="G249" t="inlineStr"/>
       <c r="H249" t="inlineStr"/>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr"/>
       <c r="B250" t="inlineStr">
         <is>
-          <t>&lt;p&gt;You have requested a new password. If this is not the case, just ignore this email.&lt;/p&gt;&lt;p&gt;Otherwise, please click on the link or copy it into your browser and call it up:&lt;/p&gt;</t>
+          <t>&lt;strong&gt;Error!&lt;/strong&gt; We do not know this email address</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Hai richiesto una nuova password. In caso contrario, ignora semplicemente questa email.&lt;/p&gt;&lt;p&gt;Altrimenti, fai clic sul link o copialo nel tuo browser e richiamalo:&lt;/p&gt;</t>
+          <t>&lt;strong&gt;Errore!&lt;/strong&gt; Non conosciamo questo indirizzo email</t>
         </is>
       </c>
       <c r="D250" t="inlineStr"/>
       <c r="E250" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>.mails.ForgetPasswordContent</t>
+          <t>.mails.ForgetPasswordErrorMail</t>
         </is>
       </c>
       <c r="G250" t="inlineStr"/>
       <c r="H250" t="inlineStr"/>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr"/>
       <c r="B251" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Error!&lt;/strong&gt; We do not know this email address</t>
+          <t>Resetlink for your new password on foe-helper.com</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Errore!&lt;/strong&gt; Non conosciamo questo indirizzo email</t>
+          <t>Reimposta il link per la tua nuova password su foe-helper.com</t>
         </is>
       </c>
       <c r="D251" t="inlineStr"/>
       <c r="E251" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>.mails.ForgetPasswordErrorMail</t>
+          <t>.mails.ForgetPasswordSubject</t>
         </is>
       </c>
       <c r="G251" t="inlineStr"/>
       <c r="H251" t="inlineStr"/>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr"/>
       <c r="B252" t="inlineStr">
         <is>
-          <t>Resetlink for your new password on foe-helper.com</t>
+          <t>&lt;p&gt;You have requested a new transition password.&lt;/p&gt;&lt;p&gt;Here it is already: &lt;strong style="font-size:14px"&gt;#NEW_PASSWORD#&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Use it to log into your profile, there you can then assign your own password.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>Reimposta il link per la tua nuova password su foe-helper.com</t>
+          <t>&lt;p&gt;Hai richiesto una nuova password di transizione.&lt;/p&gt;&lt;p&gt;Eccola già: &lt;strong style="font-size:14px"&gt;#NEW_PASSWORD#&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Utilizza it per accedere al tuo profilo, lì puoi quindi assegnare la tua password.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D252" t="inlineStr"/>
       <c r="E252" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>.mails.ForgetPasswordSubject</t>
+          <t>.mails.ResetMailContent</t>
         </is>
       </c>
       <c r="G252" t="inlineStr"/>
       <c r="H252" t="inlineStr"/>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr"/>
       <c r="B253" t="inlineStr">
         <is>
-          <t>&lt;p&gt;You have requested a new transition password.&lt;/p&gt;&lt;p&gt;Here it is already: &lt;strong style="font-size:14px"&gt;#NEW_PASSWORD#&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Use it to log into your profile, there you can then assign your own password.&lt;/p&gt;</t>
+          <t>&lt;strong&gt;Done!&lt;/strong&gt; The email with your new password is on its way, have a look.</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Hai richiesto una nuova password di transizione.&lt;/p&gt;&lt;p&gt;Eccola già: &lt;strong style="font-size:14px"&gt;#NEW_PASSWORD#&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Utilizza it per accedere al tuo profilo, lì puoi quindi assegnare la tua password.&lt;/p&gt;</t>
+          <t>&lt;strong&gt;Fatto!&lt;/strong&gt; L'email con la tua nuova password è in arrivo, dai un'occhiata.</t>
         </is>
       </c>
       <c r="D253" t="inlineStr"/>
       <c r="E253" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>.mails.ResetMailContent</t>
+          <t>.mails.ResetMailSend</t>
         </is>
       </c>
       <c r="G253" t="inlineStr"/>
       <c r="H253" t="inlineStr"/>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr"/>
       <c r="B254" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Done!&lt;/strong&gt; The email with your new password is on its way, have a look.</t>
+          <t>Your new password for foe-helper.com</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Fatto!&lt;/strong&gt; L'email con la tua nuova password è in arrivo, dai un'occhiata.</t>
+          <t>La tua nuova password per foe-helper.com</t>
         </is>
       </c>
       <c r="D254" t="inlineStr"/>
       <c r="E254" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>.mails.ResetMailSend</t>
+          <t>.mails.ResetMailSubject</t>
         </is>
       </c>
       <c r="G254" t="inlineStr"/>
       <c r="H254" t="inlineStr"/>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr"/>
       <c r="B255" t="inlineStr">
         <is>
-          <t>Your new password for foe-helper.com</t>
+          <t>&lt;strong&gt;Error!&lt;/strong&gt; We are not aware of this reset link.</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>La tua nuova password per foe-helper.com</t>
+          <t>&lt;strong&gt;Errore!&lt;/strong&gt; Non siamo a conoscenza di questo link di reimpostazione.</t>
         </is>
       </c>
       <c r="D255" t="inlineStr"/>
       <c r="E255" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>.mails.ResetMailSubject</t>
+          <t>.mails.ResetlinkError</t>
         </is>
       </c>
       <c r="G255" t="inlineStr"/>
       <c r="H255" t="inlineStr"/>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr"/>
       <c r="B256" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Error!&lt;/strong&gt; We are not aware of this reset link.</t>
+          <t>Abort</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Errore!&lt;/strong&gt; Non siamo a conoscenza di questo link di reimpostazione.</t>
+          <t>Interrompi</t>
         </is>
       </c>
       <c r="D256" t="inlineStr"/>
       <c r="E256" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>.mails.ResetlinkError</t>
+          <t>.marketplace.Abort</t>
         </is>
       </c>
       <c r="G256" t="inlineStr"/>
       <c r="H256" t="inlineStr"/>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr"/>
       <c r="B257" t="inlineStr">
         <is>
-          <t>Abort</t>
+          <t>GB - Filter</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>Interrompi</t>
+          <t>GB - Filtro</t>
         </is>
       </c>
       <c r="D257" t="inlineStr"/>
       <c r="E257" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>.marketplace.Abort</t>
+          <t>.marketplace.ButtonDropdownDefault</t>
         </is>
       </c>
       <c r="G257" t="inlineStr"/>
       <c r="H257" t="inlineStr"/>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr"/>
       <c r="B258" t="inlineStr">
         <is>
-          <t>GB - Filter</t>
+          <t>Are you sure you want to delete the entry?</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>GB - Filtro</t>
+          <t>Sei sicuro di voler eliminare la voce?</t>
         </is>
       </c>
       <c r="D258" t="inlineStr"/>
       <c r="E258" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>.marketplace.ButtonDropdownDefault</t>
+          <t>.marketplace.ConfirmAsk</t>
         </is>
       </c>
       <c r="G258" t="inlineStr"/>
       <c r="H258" t="inlineStr"/>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr"/>
       <c r="B259" t="inlineStr">
         <is>
-          <t>Are you sure you want to delete the entry?</t>
+          <t>Create offer</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>Sei sicuro di voler eliminare la voce?</t>
+          <t>Crea offerta</t>
         </is>
       </c>
       <c r="D259" t="inlineStr"/>
       <c r="E259" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>.marketplace.ConfirmAsk</t>
+          <t>.marketplace.CreateOffer</t>
         </is>
       </c>
       <c r="G259" t="inlineStr"/>
       <c r="H259" t="inlineStr"/>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr"/>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Create offer</t>
+          <t>-- all GBs --</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>Crea offerta</t>
+          <t>-- tutti i GE --</t>
         </is>
       </c>
       <c r="D260" t="inlineStr"/>
       <c r="E260" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>.marketplace.CreateOffer</t>
+          <t>.marketplace.DropdownAllLGs</t>
         </is>
       </c>
       <c r="G260" t="inlineStr"/>
       <c r="H260" t="inlineStr"/>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr"/>
       <c r="B261" t="inlineStr">
         <is>
-          <t>-- all GBs --</t>
+          <t>-- Course --</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>-- tutti i GE --</t>
+          <t>-- Corso --</t>
         </is>
       </c>
       <c r="D261" t="inlineStr"/>
       <c r="E261" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>.marketplace.DropdownAllLGs</t>
+          <t>.marketplace.DropdownCourse</t>
         </is>
       </c>
       <c r="G261" t="inlineStr"/>
       <c r="H261" t="inlineStr"/>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr"/>
       <c r="B262" t="inlineStr">
         <is>
-          <t>-- Course --</t>
+          <t>Marketplace for GB goods-sets</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>-- Corso --</t>
+          <t>Negozio per set di merci GE</t>
         </is>
       </c>
       <c r="D262" t="inlineStr"/>
       <c r="E262" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>.marketplace.DropdownCourse</t>
+          <t>.marketplace.H1Heading</t>
         </is>
       </c>
       <c r="G262" t="inlineStr"/>
       <c r="H262" t="inlineStr"/>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr"/>
       <c r="B263" t="inlineStr">
         <is>
-          <t>Marketplace for GB goods-sets</t>
+          <t>FP Costs</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>Negozio per set di merci GE</t>
+          <t>Costi PF</t>
         </is>
       </c>
       <c r="D263" t="inlineStr"/>
       <c r="E263" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>.marketplace.H1Heading</t>
+          <t>.marketplace.InputFPCosts</t>
         </is>
       </c>
       <c r="G263" t="inlineStr"/>
       <c r="H263" t="inlineStr"/>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr"/>
       <c r="B264" t="inlineStr">
         <is>
-          <t>FP Costs</t>
+          <t>&lt;strong&gt;Buyer:&lt;/strong&gt; You want to erect a great building (GB) and you don't have the right goods from the era of the GB? Here you will find goods sets from your world at a fair price. Find an offer and write to this player on your world to make the deal perfect. You can already set up your great building and enjoy its bonuses.</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>Costi PF</t>
+          <t>&lt;strong&gt;Acquirente:&lt;/strong&gt; Vuoi erigere un grande edificio (GB) e non hai i beni giusti dell'era GB? Qui troverai set di merci dal tuo mondo a un prezzo equo. Trova un'offerta e scrivi a questo giocatore sul tuo mondo per perfezionare l'affare. Puoi già impostare il tuo fantastico edificio e goderti i suoi bonus.</t>
         </is>
       </c>
       <c r="D264" t="inlineStr"/>
       <c r="E264" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>.marketplace.InputFPCosts</t>
+          <t>.marketplace.IntroDescBuyer</t>
         </is>
       </c>
       <c r="G264" t="inlineStr"/>
       <c r="H264" t="inlineStr"/>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr"/>
       <c r="B265" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Buyer:&lt;/strong&gt; You want to erect a great building (GB) and you don't have the right goods from the era of the GB? Here you will find goods sets from your world at a fair price. Find an offer and write to this player on your world to make the deal perfect. You can already set up your great building and enjoy its bonuses.</t>
+          <t>&lt;strong&gt;Seller:&lt;/strong&gt; Do you have a lot of goods and want to sell them to help others with their GBs? Then just set it here.</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Acquirente:&lt;/strong&gt; Vuoi erigere un grande edificio (GB) e non hai i beni giusti dell'era GB? Qui troverai set di merci dal tuo mondo a un prezzo equo. Trova un'offerta e scrivi a questo giocatore sul tuo mondo per perfezionare l'affare. Puoi già impostare il tuo fantastico edificio e goderti i suoi bonus.</t>
+          <t>&lt;strong&gt;Venditore:&lt;/strong&gt; Hai molti beni e vuoi venderli per aiutare gli altri con i loro GE? Quindi impostalo qui.</t>
         </is>
       </c>
       <c r="D265" t="inlineStr"/>
       <c r="E265" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>.marketplace.IntroDescBuyer</t>
+          <t>.marketplace.IntroDescSeller</t>
         </is>
       </c>
       <c r="G265" t="inlineStr"/>
       <c r="H265" t="inlineStr"/>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr"/>
       <c r="B266" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Seller:&lt;/strong&gt; Do you have a lot of goods and want to sell them to help others with their GBs? Then just set it here.</t>
+          <t>Marketplace for Goods of the Great Buildings - FoE</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Venditore:&lt;/strong&gt; Hai molti beni e vuoi venderli per aiutare gli altri con i loro GE? Quindi impostalo qui.</t>
+          <t>Mercato dei Beni dei Grandi Edifici - FoE</t>
         </is>
       </c>
       <c r="D266" t="inlineStr"/>
       <c r="E266" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>.marketplace.IntroDescSeller</t>
+          <t>.marketplace.MetaTitle</t>
         </is>
       </c>
       <c r="G266" t="inlineStr"/>
       <c r="H266" t="inlineStr"/>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr"/>
       <c r="B267" t="inlineStr">
         <is>
-          <t>Marketplace for Goods of the Great Buildings - FoE</t>
+          <t>Your offer has been removed from the database.</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>Mercato dei Beni dei Grandi Edifici - FoE</t>
+          <t>La tua offerta è stata rimossa dal database.</t>
         </is>
       </c>
       <c r="D267" t="inlineStr"/>
       <c r="E267" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>.marketplace.MetaTitle</t>
+          <t>.marketplace.ModalDeletedText</t>
         </is>
       </c>
       <c r="G267" t="inlineStr"/>
       <c r="H267" t="inlineStr"/>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr"/>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Your offer has been removed from the database.</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>La tua offerta è stata rimossa dal database.</t>
+          <t>Eliminato</t>
         </is>
       </c>
       <c r="D268" t="inlineStr"/>
       <c r="E268" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>.marketplace.ModalDeletedText</t>
+          <t>.marketplace.ModalDeletedTitle</t>
         </is>
       </c>
       <c r="G268" t="inlineStr"/>
       <c r="H268" t="inlineStr"/>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr"/>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Your offer has been saved and will be visible to all players in the world.</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>Eliminato</t>
+          <t>La tua offerta è stata salvata e sarà visibile a tutti i giocatori del mondo.</t>
         </is>
       </c>
       <c r="D269" t="inlineStr"/>
       <c r="E269" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>.marketplace.ModalDeletedTitle</t>
+          <t>.marketplace.ModalSavedText</t>
         </is>
       </c>
       <c r="G269" t="inlineStr"/>
       <c r="H269" t="inlineStr"/>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr"/>
       <c r="B270" t="inlineStr">
         <is>
-          <t>Your offer has been saved and will be visible to all players in the world.</t>
+          <t>Saved</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>La tua offerta è stata salvata e sarà visibile a tutti i giocatori del mondo.</t>
+          <t>Salvato</t>
         </is>
       </c>
       <c r="D270" t="inlineStr"/>
       <c r="E270" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>.marketplace.ModalSavedText</t>
+          <t>.marketplace.ModalSavedTitle</t>
         </is>
       </c>
       <c r="G270" t="inlineStr"/>
       <c r="H270" t="inlineStr"/>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr"/>
       <c r="B271" t="inlineStr">
         <is>
-          <t>Saved</t>
+          <t>There are currently no offers online. Be the first and create a new one.</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>Salvato</t>
+          <t>Al momento non ci sono offerte online. Sii il primo e creane uno nuovo.</t>
         </is>
       </c>
       <c r="D271" t="inlineStr"/>
       <c r="E271" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>.marketplace.ModalSavedTitle</t>
+          <t>.marketplace.NoOffers</t>
         </is>
       </c>
       <c r="G271" t="inlineStr"/>
       <c r="H271" t="inlineStr"/>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr"/>
       <c r="B272" t="inlineStr">
         <is>
-          <t>There are currently no offers online. Be the first and create a new one.</t>
+          <t>Offers found</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>Al momento non ci sono offerte online. Sii il primo e creane uno nuovo.</t>
+          <t>Offerte trovate</t>
         </is>
       </c>
       <c r="D272" t="inlineStr"/>
       <c r="E272" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>.marketplace.NoOffers</t>
+          <t>.marketplace.Offers</t>
         </is>
       </c>
       <c r="G272" t="inlineStr"/>
       <c r="H272" t="inlineStr"/>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr"/>
       <c r="B273" t="inlineStr">
         <is>
-          <t>Offers found</t>
+          <t>Save offer</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Offerte trovate</t>
+          <t>Salva offerta</t>
         </is>
       </c>
       <c r="D273" t="inlineStr"/>
       <c r="E273" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>.marketplace.Offers</t>
+          <t>.marketplace.SaveOffer</t>
         </is>
       </c>
       <c r="G273" t="inlineStr"/>
       <c r="H273" t="inlineStr"/>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr"/>
       <c r="B274" t="inlineStr">
         <is>
-          <t>Save offer</t>
+          <t>Costs</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>Salva offerta</t>
+          <t>Costi</t>
         </is>
       </c>
       <c r="D274" t="inlineStr"/>
       <c r="E274" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>.marketplace.SaveOffer</t>
+          <t>.marketplace.TableHeadCosts</t>
         </is>
       </c>
       <c r="G274" t="inlineStr"/>
       <c r="H274" t="inlineStr"/>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr"/>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Costs</t>
+          <t>Course</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Costi</t>
+          <t>Corso</t>
         </is>
       </c>
       <c r="D275" t="inlineStr"/>
       <c r="E275" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>.marketplace.TableHeadCosts</t>
+          <t>.marketplace.TableHeadCourse</t>
         </is>
       </c>
       <c r="G275" t="inlineStr"/>
       <c r="H275" t="inlineStr"/>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr"/>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Course</t>
+          <t>1:1 = the same number of goods (era doesn't matter) is exchanged&lt;br&gt;2:1 = only half of the purchased goods (era doesn't matter) have to be paid</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>Corso</t>
+          <t>1:1 = viene scambiato lo stesso numero di merci (l'era non ha importanza)&lt;br&gt;2:1 = solo la metà delle merci acquistate (l'era non ha importanza) deve essere pagata</t>
         </is>
       </c>
       <c r="D276" t="inlineStr"/>
       <c r="E276" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>.marketplace.TableHeadCourse</t>
+          <t>.marketplace.TableHeadCourseTooltip</t>
         </is>
       </c>
       <c r="G276" t="inlineStr"/>
       <c r="H276" t="inlineStr"/>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr"/>
       <c r="B277" t="inlineStr">
         <is>
-          <t>1:1 = the same number of goods (era doesn't matter) is exchanged&lt;br&gt;2:1 = only half of the purchased goods (era doesn't matter) have to be paid</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>1:1 = viene scambiato lo stesso numero di merci (l'era non ha importanza)&lt;br&gt;2:1 = solo la metà delle merci acquistate (l'era non ha importanza) deve essere pagata</t>
+          <t>GE</t>
         </is>
       </c>
       <c r="D277" t="inlineStr"/>
       <c r="E277" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>.marketplace.TableHeadCourseTooltip</t>
+          <t>.marketplace.TableHeadGB</t>
         </is>
       </c>
       <c r="G277" t="inlineStr"/>
       <c r="H277" t="inlineStr"/>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr"/>
       <c r="B278" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>Goods</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>GE</t>
+          <t>Beni</t>
         </is>
       </c>
       <c r="D278" t="inlineStr"/>
       <c r="E278" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>.marketplace.TableHeadGB</t>
+          <t>.marketplace.TableHeadGoods</t>
         </is>
       </c>
       <c r="G278" t="inlineStr"/>
       <c r="H278" t="inlineStr"/>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr"/>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Goods</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>Beni</t>
+          <t>Giocatore</t>
         </is>
       </c>
       <c r="D279" t="inlineStr"/>
       <c r="E279" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>.marketplace.TableHeadGoods</t>
+          <t>.marketplace.TableHeadPlayer</t>
         </is>
       </c>
       <c r="G279" t="inlineStr"/>
       <c r="H279" t="inlineStr"/>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr"/>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Please provide complete information, or no offer can be created!</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>Giocatore</t>
+          <t>Si prega di fornire informazioni complete o non sarà possibile creare alcuna offerta!</t>
         </is>
       </c>
       <c r="D280" t="inlineStr"/>
       <c r="E280" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>.marketplace.TableHeadPlayer</t>
+          <t>.marketplace.Toast.MakeCompleteOffer</t>
         </is>
       </c>
       <c r="G280" t="inlineStr"/>
       <c r="H280" t="inlineStr"/>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr"/>
       <c r="B281" t="inlineStr">
         <is>
-          <t>Please provide complete information, or no offer can be created!</t>
+          <t>Note</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>Si prega di fornire informazioni complete o non sarà possibile creare alcuna offerta!</t>
+          <t>Appunti</t>
         </is>
       </c>
       <c r="D281" t="inlineStr"/>
       <c r="E281" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>.marketplace.Toast.MakeCompleteOffer</t>
+          <t>.marketplace.Toast.Note</t>
         </is>
       </c>
       <c r="G281" t="inlineStr"/>
       <c r="H281" t="inlineStr"/>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr"/>
       <c r="B282" t="inlineStr">
         <is>
-          <t>Note</t>
+          <t>English</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>Appunti</t>
+          <t>Italiano</t>
         </is>
       </c>
       <c r="D282" t="inlineStr"/>
       <c r="E282" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>.marketplace.Toast.Note</t>
+          <t>.name</t>
         </is>
       </c>
       <c r="G282" t="inlineStr"/>
       <c r="H282" t="inlineStr"/>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr"/>
       <c r="B283" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>Already paid FPs in great buildings</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>Italiano</t>
+          <t>PF già pagati in grandi edifici</t>
         </is>
       </c>
       <c r="D283" t="inlineStr"/>
       <c r="E283" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>.name</t>
+          <t>.ownpart.AlreadyPaidFPsInTheLG</t>
         </is>
       </c>
       <c r="G283" t="inlineStr"/>
       <c r="H283" t="inlineStr"/>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr"/>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Already paid FPs in great buildings</t>
+          <t>Arc patron  %</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>PF già pagati in grandi edifici</t>
+          <t>arc patron %</t>
         </is>
       </c>
       <c r="D284" t="inlineStr"/>
       <c r="E284" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>.ownpart.AlreadyPaidFPsInTheLG</t>
+          <t>.ownpart.ArcPatronPercent</t>
         </is>
       </c>
       <c r="G284" t="inlineStr"/>
       <c r="H284" t="inlineStr"/>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr"/>
       <c r="B285" t="inlineStr">
         <is>
-          <t>Arc patron  %</t>
+          <t>Blueprints</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>arc patron %</t>
+          <t>Progetti</t>
         </is>
       </c>
       <c r="D285" t="inlineStr"/>
       <c r="E285" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>.ownpart.ArcPatronPercent</t>
+          <t>.ownpart.Blueprints</t>
         </is>
       </c>
       <c r="G285" t="inlineStr"/>
       <c r="H285" t="inlineStr"/>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr"/>
       <c r="B286" t="inlineStr">
         <is>
-          <t>Blueprints</t>
+          <t>Bonus</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>Progetti</t>
+          <t>Premio</t>
         </is>
       </c>
       <c r="D286" t="inlineStr"/>
       <c r="E286" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>.ownpart.Blueprints</t>
+          <t>.ownpart.Bonus</t>
         </is>
       </c>
       <c r="G286" t="inlineStr"/>
       <c r="H286" t="inlineStr"/>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr"/>
       <c r="B287" t="inlineStr">
         <is>
-          <t>Bonus</t>
+          <t>Calculate shares</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>Premio</t>
+          <t>Calcola quote</t>
         </is>
       </c>
       <c r="D287" t="inlineStr"/>
       <c r="E287" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>.ownpart.Bonus</t>
+          <t>.ownpart.ButtonCalculateParts</t>
         </is>
       </c>
       <c r="G287" t="inlineStr"/>
       <c r="H287" t="inlineStr"/>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr"/>
       <c r="B288" t="inlineStr">
         <is>
-          <t>Calculate shares</t>
+          <t>Change view</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>Calcola quote</t>
+          <t>Cambia vista</t>
         </is>
       </c>
       <c r="D288" t="inlineStr"/>
       <c r="E288" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>.ownpart.ButtonCalculateParts</t>
+          <t>.ownpart.ChangeView</t>
         </is>
       </c>
       <c r="G288" t="inlineStr"/>
       <c r="H288" t="inlineStr"/>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr"/>
       <c r="B289" t="inlineStr">
         <is>
-          <t>Change view</t>
+          <t>90% conveyor chain</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>Cambia vista</t>
+          <t>Catena al 90%</t>
         </is>
       </c>
       <c r="D289" t="inlineStr"/>
       <c r="E289" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>.ownpart.ChangeView</t>
+          <t>.ownpart.ConveyorChain</t>
         </is>
       </c>
       <c r="G289" t="inlineStr"/>
       <c r="H289" t="inlineStr"/>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr"/>
       <c r="B290" t="inlineStr">
         <is>
-          <t>90% conveyor chain</t>
+          <t>Copy</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>Catena al 90%</t>
+          <t>Copia</t>
         </is>
       </c>
       <c r="D290" t="inlineStr"/>
       <c r="E290" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>.ownpart.ConveyorChain</t>
+          <t>.ownpart.Copy</t>
         </is>
       </c>
       <c r="G290" t="inlineStr"/>
       <c r="H290" t="inlineStr"/>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr"/>
       <c r="B291" t="inlineStr">
         <is>
-          <t>Copy</t>
+          <t>Copy pay plan</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>Copia</t>
+          <t>Copia piano di pagamento</t>
         </is>
       </c>
       <c r="D291" t="inlineStr"/>
       <c r="E291" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>.ownpart.Copy</t>
+          <t>.ownpart.CopyPayPlan</t>
         </is>
       </c>
       <c r="G291" t="inlineStr"/>
       <c r="H291" t="inlineStr"/>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr"/>
       <c r="B292" t="inlineStr">
         <is>
-          <t>Copy pay plan</t>
+          <t>Deposit</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>Copia piano di pagamento</t>
+          <t>Deposito</t>
         </is>
       </c>
       <c r="D292" t="inlineStr"/>
       <c r="E292" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>.ownpart.CopyPayPlan</t>
+          <t>.ownpart.Deposit</t>
         </is>
       </c>
       <c r="G292" t="inlineStr"/>
       <c r="H292" t="inlineStr"/>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr"/>
       <c r="B293" t="inlineStr">
         <is>
-          <t>Deposit</t>
+          <t>Deposit FP</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>Deposito</t>
+          <t>Deposito PF</t>
         </is>
       </c>
       <c r="D293" t="inlineStr"/>
       <c r="E293" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>.ownpart.Deposit</t>
+          <t>.ownpart.DepositFP</t>
         </is>
       </c>
       <c r="G293" t="inlineStr"/>
       <c r="H293" t="inlineStr"/>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr"/>
       <c r="B294" t="inlineStr">
         <is>
-          <t>Deposit FP</t>
+          <t>Done</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>Deposito PF</t>
+          <t>Fatto</t>
         </is>
       </c>
       <c r="D294" t="inlineStr"/>
       <c r="E294" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>.ownpart.DepositFP</t>
+          <t>.ownpart.Done</t>
         </is>
       </c>
       <c r="G294" t="inlineStr"/>
       <c r="H294" t="inlineStr"/>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr"/>
       <c r="B295" t="inlineStr">
         <is>
-          <t>Done</t>
+          <t>Buildings</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>Fatto</t>
+          <t>Edifici</t>
         </is>
       </c>
       <c r="D295" t="inlineStr"/>
       <c r="E295" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>.ownpart.Done</t>
+          <t>.ownpart.DropdownBuidlings</t>
         </is>
       </c>
       <c r="G295" t="inlineStr"/>
       <c r="H295" t="inlineStr"/>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr"/>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Buildings</t>
+          <t>Next step</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>Edifici</t>
+          <t>Prossimo step</t>
         </is>
       </c>
       <c r="D296" t="inlineStr"/>
       <c r="E296" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>.ownpart.DropdownBuidlings</t>
+          <t>.ownpart.DropdownNextStep</t>
         </is>
       </c>
       <c r="G296" t="inlineStr"/>
       <c r="H296" t="inlineStr"/>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr"/>
       <c r="B297" t="inlineStr">
         <is>
-          <t>Next step</t>
+          <t>-- please choose --</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>Prossimo step</t>
+          <t>-- si prega di scegliere --</t>
         </is>
       </c>
       <c r="D297" t="inlineStr"/>
       <c r="E297" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>.ownpart.DropdownNextStep</t>
+          <t>.ownpart.DropdownPleaseChoose</t>
         </is>
       </c>
       <c r="G297" t="inlineStr"/>
       <c r="H297" t="inlineStr"/>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr"/>
       <c r="B298" t="inlineStr">
         <is>
-          <t>-- please choose --</t>
+          <t>Search building...</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>-- si prega di scegliere --</t>
+          <t>Cerca edificio...</t>
         </is>
       </c>
       <c r="D298" t="inlineStr"/>
       <c r="E298" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>.ownpart.DropdownPleaseChoose</t>
+          <t>.ownpart.DropdownSearch</t>
         </is>
       </c>
       <c r="G298" t="inlineStr"/>
       <c r="H298" t="inlineStr"/>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr"/>
       <c r="B299" t="inlineStr">
         <is>
-          <t>Search building...</t>
+          <t>FPs to outbid the next place</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>Cerca edificio...</t>
+          <t>PF per superare l'offerta della posizione successiva</t>
         </is>
       </c>
       <c r="D299" t="inlineStr"/>
       <c r="E299" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>.ownpart.DropdownSearch</t>
+          <t>.ownpart.FPsToBeatTheNextPlace</t>
         </is>
       </c>
       <c r="G299" t="inlineStr"/>
       <c r="H299" t="inlineStr"/>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr"/>
       <c r="B300" t="inlineStr">
         <is>
-          <t>FPs to outbid the next place</t>
+          <t>Select great buildings, enter next level and submit…</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>PF per superare l'offerta della posizione successiva</t>
+          <t>Seleziona grandi edifici, entra nel livello successivo e invia…</t>
         </is>
       </c>
       <c r="D300" t="inlineStr"/>
       <c r="E300" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>.ownpart.FPsToBeatTheNextPlace</t>
+          <t>.ownpart.FirstInstruction</t>
         </is>
       </c>
       <c r="G300" t="inlineStr"/>
       <c r="H300" t="inlineStr"/>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr"/>
       <c r="B301" t="inlineStr">
         <is>
-          <t>Select great buildings, enter next level and submit…</t>
+          <t>&lt;p class="mt-4 text-justify"&gt;Looking for tools and apps that can help you play FoE? But Forge of Empires cheats are not your thing? Then you are exactly right here. The FoE calculator works with the data shown by Innogames unencrypted. These are prepared by our tools and made available to you in order to use one or the other advantage in the well-known online strategy game Forge of Empires.&lt;/p&gt;&lt;p&gt;For example, simply use the calculator to calculate how many forge points you need to deposit to make sure your guildmates or friends who are in the field are safe and can not be outbid. So you all win.&lt;/p&gt;&lt;p&gt; Here you can download the &lt;a href="https://docs.foe-helper.com/english/installing"&gt;Extension&lt;/a&gt;.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>Seleziona grandi edifici, entra nel livello successivo e invia…</t>
+          <t>&lt;p class="mt-4 text-justify"&gt;Cerchi strumenti e app che possano aiutarti a giocare a FoE? Ma i trucchi di Forge of Empires non fanno per te? Allora sei esattamente qui. Il calcolatore FoE funziona con i dati mostrati da Innogames non crittografati. Questi vengono preparati dai nostri strumenti e messi a tua disposizione per sfruttare l'uno o l'altro vantaggio nel noto gioco di strategia online Forge of Empires.&lt;/p&gt;&lt;p&gt;Ad esempio, usa semplicemente la calcolatrice per calcolare quanti punti Forge devi depositare per assicurarti che i tuoi compagni di gilda o amici sul campo siano al sicuro e non possano essere superati. Quindi vincete tutti.&lt;/p&gt;&lt;p&gt; Qui puoi scaricare il &lt;a href="https://docs.foe-helper.com/italian/installazione"&gt;Estensione&lt;/a&gt;.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D301" t="inlineStr"/>
       <c r="E301" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>.ownpart.FirstInstruction</t>
+          <t>.ownpart.FooterDesc</t>
         </is>
       </c>
       <c r="G301" t="inlineStr"/>
       <c r="H301" t="inlineStr"/>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr"/>
       <c r="B302" t="inlineStr">
         <is>
-          <t>&lt;p class="mt-4 text-justify"&gt;Looking for tools and apps that can help you play FoE? But Forge of Empires cheats are not your thing? Then you are exactly right here. The FoE calculator works with the data shown by Innogames unencrypted. These are prepared by our tools and made available to you in order to use one or the other advantage in the well-known online strategy game Forge of Empires.&lt;/p&gt;&lt;p&gt;For example, simply use the calculator to calculate how many forge points you need to deposit to make sure your guildmates or friends who are in the field are safe and can not be outbid. So you all win.&lt;/p&gt;&lt;p&gt; Here you can download the &lt;a href="https://docs.foe-helper.com/english/installing"&gt;Extension&lt;/a&gt;.&lt;/p&gt;</t>
+          <t>for</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>&lt;p class="mt-4 text-justify"&gt;Cerchi strumenti e app che possano aiutarti a giocare a FoE? Ma i trucchi di Forge of Empires non fanno per te? Allora sei esattamente qui. Il calcolatore FoE funziona con i dati mostrati da Innogames non crittografati. Questi vengono preparati dai nostri strumenti e messi a tua disposizione per sfruttare l'uno o l'altro vantaggio nel noto gioco di strategia online Forge of Empires.&lt;/p&gt;&lt;p&gt;Ad esempio, usa semplicemente la calcolatrice per calcolare quanti punti Forge devi depositare per assicurarti che i tuoi compagni di gilda o amici sul campo siano al sicuro e non possano essere superati. Quindi vincete tutti.&lt;/p&gt;&lt;p&gt; Qui puoi scaricare il &lt;a href="https://docs.foe-helper.com/italian/installazione"&gt;Estensione&lt;/a&gt;.&lt;/p&gt;</t>
+          <t>per</t>
         </is>
       </c>
       <c r="D302" t="inlineStr"/>
       <c r="E302" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>.ownpart.FooterDesc</t>
+          <t>.ownpart.For</t>
         </is>
       </c>
       <c r="G302" t="inlineStr"/>
       <c r="H302" t="inlineStr"/>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr"/>
       <c r="B303" t="inlineStr">
         <is>
-          <t>for</t>
+          <t>Co-payment calculator</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>per</t>
+          <t>Calcolatore di co-pagamento</t>
         </is>
       </c>
       <c r="D303" t="inlineStr"/>
       <c r="E303" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>.ownpart.For</t>
+          <t>.ownpart.Heading</t>
         </is>
       </c>
       <c r="G303" t="inlineStr"/>
       <c r="H303" t="inlineStr"/>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr"/>
       <c r="B304" t="inlineStr">
         <is>
-          <t>Co-payment calculator</t>
+          <t>Investment Calculator</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>Calcolatore di co-pagamento</t>
+          <t>Calcolatrice investimenti</t>
         </is>
       </c>
       <c r="D304" t="inlineStr"/>
       <c r="E304" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>.ownpart.Heading</t>
+          <t>.ownpart.InvestmentCalculator</t>
         </is>
       </c>
       <c r="G304" t="inlineStr"/>
       <c r="H304" t="inlineStr"/>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr"/>
       <c r="B305" t="inlineStr">
         <is>
-          <t>Investment Calculator</t>
+          <t>Investment calculator</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
           <t>Calcolatrice investimenti</t>
         </is>
       </c>
       <c r="D305" t="inlineStr"/>
       <c r="E305" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>.ownpart.InvestmentCalculator</t>
+          <t>.ownpart.InvestmentCalculatorHeader</t>
         </is>
       </c>
       <c r="G305" t="inlineStr"/>
       <c r="H305" t="inlineStr"/>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr"/>
       <c r="B306" t="inlineStr">
         <is>
-          <t>Investment calculator</t>
+          <t>GB Bonus</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>Calcolatrice investimenti</t>
+          <t>Bonus GE</t>
         </is>
       </c>
       <c r="D306" t="inlineStr"/>
       <c r="E306" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>.ownpart.InvestmentCalculatorHeader</t>
+          <t>.ownpart.LBBonus</t>
         </is>
       </c>
       <c r="G306" t="inlineStr"/>
       <c r="H306" t="inlineStr"/>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr"/>
       <c r="B307" t="inlineStr">
         <is>
-          <t>GB Bonus</t>
+          <t>GB Total-FP</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>Bonus GE</t>
+          <t>PF-Totali GE</t>
         </is>
       </c>
       <c r="D307" t="inlineStr"/>
       <c r="E307" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>.ownpart.LBBonus</t>
+          <t>.ownpart.LGTotalFp</t>
         </is>
       </c>
       <c r="G307" t="inlineStr"/>
       <c r="H307" t="inlineStr"/>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr"/>
       <c r="B308" t="inlineStr">
         <is>
-          <t>GB Total-FP</t>
+          <t>Level up</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>PF-Totali GE</t>
+          <t>Aumenta di livello</t>
         </is>
       </c>
       <c r="D308" t="inlineStr"/>
       <c r="E308" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>.ownpart.LGTotalFp</t>
+          <t>.ownpart.LevelUp</t>
         </is>
       </c>
       <c r="G308" t="inlineStr"/>
       <c r="H308" t="inlineStr"/>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr"/>
       <c r="B309" t="inlineStr">
         <is>
-          <t>Level up</t>
+          <t>This cost calculator is part of the &lt;a href="https://docs.foe-helper.com/english/installing" target="_blank"&gt;Browser-Extension for Forge of Empires&lt;/a&gt;.</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>Aumenta di livello</t>
+          <t>Questo calcolatore dei costi fa parte dell'&lt;a href="https://docs.foe-helper.com/english/installing" target="_blank"&gt;estensione del browser per Forge of Empires&lt;/a&gt;.</t>
         </is>
       </c>
       <c r="D309" t="inlineStr"/>
       <c r="E309" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>.ownpart.LevelUp</t>
+          <t>.ownpart.LinkToExtension</t>
         </is>
       </c>
       <c r="G309" t="inlineStr"/>
       <c r="H309" t="inlineStr"/>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr"/>
       <c r="B310" t="inlineStr">
         <is>
-          <t>This cost calculator is part of the &lt;a href="https://docs.foe-helper.com/english/installing" target="_blank"&gt;Browser-Extension for Forge of Empires&lt;/a&gt;.</t>
+          <t>If you have any questions or remarks, please visit our &lt;a href="https://discord.gg/z97KZq4" target="_blank"&gt;Discord Server&lt;/a&gt;.</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>Questo calcolatore dei costi fa parte dell'&lt;a href="https://docs.foe-helper.com/english/installing" target="_blank"&gt;estensione del browser per Forge of Empires&lt;/a&gt;.</t>
+          <t>Se hai domande o commenti, visita il nostro &lt;a href="https://discord.gg/z97KZq4" target="_blank"&gt;Discord Server&lt;/a&gt;.</t>
         </is>
       </c>
       <c r="D310" t="inlineStr"/>
       <c r="E310" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>.ownpart.LinkToExtension</t>
+          <t>.ownpart.LinkToForum</t>
         </is>
       </c>
       <c r="G310" t="inlineStr"/>
       <c r="H310" t="inlineStr"/>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr"/>
       <c r="B311" t="inlineStr">
         <is>
-          <t>If you have any questions or remarks, please visit our &lt;a href="https://discord.gg/z97KZq4" target="_blank"&gt;Discord Server&lt;/a&gt;.</t>
+          <t>Medals</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>Se hai domande o commenti, visita il nostro &lt;a href="https://discord.gg/z97KZq4" target="_blank"&gt;Discord Server&lt;/a&gt;.</t>
+          <t>Medaglie</t>
         </is>
       </c>
       <c r="D311" t="inlineStr"/>
       <c r="E311" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>.ownpart.LinkToForum</t>
+          <t>.ownpart.Medals</t>
         </is>
       </c>
       <c r="G311" t="inlineStr"/>
       <c r="H311" t="inlineStr"/>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr"/>
       <c r="B312" t="inlineStr">
         <is>
-          <t>Medals</t>
+          <t>Forge of Empires great buildings - safe deposit on seats, no surpassing by strangers. Simply calculate own share &amp; third party including patron bonus.</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>Medaglie</t>
+          <t>Grandi edifici di Forge of Empires - deposito sicuro, nessun sorpasso da parte di estranei. Calcola semplicemente la quota propria e di terze parti incluso il bonus.</t>
         </is>
       </c>
       <c r="D312" t="inlineStr"/>
       <c r="E312" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>.ownpart.Medals</t>
+          <t>.ownpart.MetaDesc</t>
         </is>
       </c>
       <c r="G312" t="inlineStr"/>
       <c r="H312" t="inlineStr"/>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr"/>
       <c r="B313" t="inlineStr">
         <is>
-          <t>Forge of Empires great buildings - safe deposit on seats, no surpassing by strangers. Simply calculate own share &amp; third party including patron bonus.</t>
+          <t>Ownpart calculator | Bonus calculator | Arc conveyor - FoE</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>Grandi edifici di Forge of Empires - deposito sicuro, nessun sorpasso da parte di estranei. Calcola semplicemente la quota propria e di terze parti incluso il bonus.</t>
+          <t>Calcolatore dei propri contributi | Calcolatore bonus | Arc - FoE</t>
         </is>
       </c>
       <c r="D313" t="inlineStr"/>
       <c r="E313" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>.ownpart.MetaDesc</t>
+          <t>.ownpart.MetaTitle</t>
         </is>
       </c>
       <c r="G313" t="inlineStr"/>
       <c r="H313" t="inlineStr"/>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr"/>
       <c r="B314" t="inlineStr">
         <is>
-          <t>Ownpart calculator | Bonus calculator | Arc conveyor - FoE</t>
+          <t>Minimum patron bonus</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>Calcolatore dei propri contributi | Calcolatore bonus | Arc - FoE</t>
+          <t>Bonus utente minimo</t>
         </is>
       </c>
       <c r="D314" t="inlineStr"/>
       <c r="E314" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>.ownpart.MetaTitle</t>
+          <t>.ownpart.MinimumPatronBonus</t>
         </is>
       </c>
       <c r="G314" t="inlineStr"/>
       <c r="H314" t="inlineStr"/>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr"/>
       <c r="B315" t="inlineStr">
         <is>
-          <t>Minimum patron bonus</t>
+          <t>Necessary FP</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>Bonus utente minimo</t>
+          <t>PF necessari</t>
         </is>
       </c>
       <c r="D315" t="inlineStr"/>
       <c r="E315" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>.ownpart.MinimumPatronBonus</t>
+          <t>.ownpart.NecessaryFP</t>
         </is>
       </c>
       <c r="G315" t="inlineStr"/>
       <c r="H315" t="inlineStr"/>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr"/>
       <c r="B316" t="inlineStr">
         <is>
-          <t>Necessary FP</t>
+          <t>Not necessary</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>PF necessari</t>
+          <t>Non necessario</t>
         </is>
       </c>
       <c r="D316" t="inlineStr"/>
       <c r="E316" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>.ownpart.NecessaryFP</t>
+          <t>.ownpart.NotNecessary</t>
         </is>
       </c>
       <c r="G316" t="inlineStr"/>
       <c r="H316" t="inlineStr"/>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr"/>
       <c r="B317" t="inlineStr">
         <is>
-          <t>Not necessary</t>
+          <t>-- Output scheme --</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>Non necessario</t>
+          <t>-- Schema di output --</t>
         </is>
       </c>
       <c r="D317" t="inlineStr"/>
       <c r="E317" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>.ownpart.NotNecessary</t>
-[...2 lines deleted...]
-      <c r="G317" t="inlineStr"/>
+          <t>.ownpart.OutputScheme</t>
+        </is>
+      </c>
+      <c r="G317" t="inlineStr">
+        <is>
+          <t>Context please.</t>
+        </is>
+      </c>
       <c r="H317" t="inlineStr"/>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr"/>
       <c r="B318" t="inlineStr">
         <is>
-          <t>-- Output scheme --</t>
+          <t>Own contribution</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>-- Schema di output --</t>
+          <t>Contributo proprio</t>
         </is>
       </c>
       <c r="D318" t="inlineStr"/>
       <c r="E318" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>.ownpart.OutputScheme</t>
-[...6 lines deleted...]
-      </c>
+          <t>.ownpart.OwnContribution</t>
+        </is>
+      </c>
+      <c r="G318" t="inlineStr"/>
       <c r="H318" t="inlineStr"/>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr"/>
       <c r="B319" t="inlineStr">
         <is>
-          <t>Own contribution</t>
+          <t>Own contribution payed</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>Contributo proprio</t>
+          <t>Contributo proprio versato</t>
         </is>
       </c>
       <c r="D319" t="inlineStr"/>
       <c r="E319" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>.ownpart.OwnContribution</t>
+          <t>.ownpart.OwnContributionPayed</t>
         </is>
       </c>
       <c r="G319" t="inlineStr"/>
       <c r="H319" t="inlineStr"/>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr"/>
       <c r="B320" t="inlineStr">
         <is>
-          <t>Own contribution payed</t>
+          <t>Ownpart</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>Contributo proprio versato</t>
+          <t>Contributo proprio</t>
         </is>
       </c>
       <c r="D320" t="inlineStr"/>
       <c r="E320" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
-          <t>.ownpart.OwnContributionPayed</t>
+          <t>.ownpart.Ownpart</t>
         </is>
       </c>
       <c r="G320" t="inlineStr"/>
       <c r="H320" t="inlineStr"/>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr"/>
       <c r="B321" t="inlineStr">
         <is>
-          <t>Ownpart</t>
+          <t>Own contribution</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
           <t>Contributo proprio</t>
         </is>
       </c>
       <c r="D321" t="inlineStr"/>
       <c r="E321" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>.ownpart.Ownpart</t>
+          <t>.ownpart.OwnpartTotal</t>
         </is>
       </c>
       <c r="G321" t="inlineStr"/>
       <c r="H321" t="inlineStr"/>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr"/>
       <c r="B322" t="inlineStr">
         <is>
-          <t>Own contribution</t>
+          <t>Patron share</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>Contributo proprio</t>
+          <t>patron share</t>
         </is>
       </c>
       <c r="D322" t="inlineStr"/>
       <c r="E322" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
-          <t>.ownpart.OwnpartTotal</t>
+          <t>.ownpart.PatronTotal</t>
         </is>
       </c>
       <c r="G322" t="inlineStr"/>
       <c r="H322" t="inlineStr"/>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr"/>
       <c r="B323" t="inlineStr">
         <is>
-          <t>Patron share</t>
+          <t>Place</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>patron share</t>
+          <t>Posizione</t>
         </is>
       </c>
       <c r="D323" t="inlineStr"/>
       <c r="E323" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
-          <t>.ownpart.PatronTotal</t>
+          <t>.ownpart.Place</t>
         </is>
       </c>
       <c r="G323" t="inlineStr"/>
       <c r="H323" t="inlineStr"/>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr"/>
       <c r="B324" t="inlineStr">
         <is>
-          <t>Place</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>Posizione</t>
+          <t>Giocatore</t>
         </is>
       </c>
       <c r="D324" t="inlineStr"/>
       <c r="E324" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>.ownpart.Place</t>
+          <t>.ownpart.Player</t>
         </is>
       </c>
       <c r="G324" t="inlineStr"/>
       <c r="H324" t="inlineStr"/>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr"/>
       <c r="B325" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Player name</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>Giocatore</t>
+          <t>Nome giocatore</t>
         </is>
       </c>
       <c r="D325" t="inlineStr"/>
       <c r="E325" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>.ownpart.Player</t>
+          <t>.ownpart.PlayerName</t>
         </is>
       </c>
       <c r="G325" t="inlineStr"/>
       <c r="H325" t="inlineStr"/>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr"/>
       <c r="B326" t="inlineStr">
         <is>
-          <t>Player name</t>
+          <t>Please level</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>Nome giocatore</t>
+          <t>Per favore livello</t>
         </is>
       </c>
       <c r="D326" t="inlineStr"/>
       <c r="E326" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>.ownpart.PlayerName</t>
+          <t>.ownpart.PlsLevelUp</t>
         </is>
       </c>
       <c r="G326" t="inlineStr"/>
       <c r="H326" t="inlineStr"/>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr"/>
       <c r="B327" t="inlineStr">
         <is>
-          <t>Please level</t>
+          <t>Sequence</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>Per favore livello</t>
+          <t>Sequenza</t>
         </is>
       </c>
       <c r="D327" t="inlineStr"/>
       <c r="E327" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>.ownpart.PlsLevelUp</t>
+          <t>.ownpart.SortOrder</t>
         </is>
       </c>
       <c r="G327" t="inlineStr"/>
       <c r="H327" t="inlineStr"/>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr"/>
       <c r="B328" t="inlineStr">
         <is>
-          <t>Sequence</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>Sequenza</t>
+          <t>Livello</t>
         </is>
       </c>
       <c r="D328" t="inlineStr"/>
       <c r="E328" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>.ownpart.SortOrder</t>
+          <t>.ownpart.Step</t>
         </is>
       </c>
       <c r="G328" t="inlineStr"/>
       <c r="H328" t="inlineStr"/>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr"/>
       <c r="B329" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>GB Total-FP</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>Livello</t>
+          <t>PF-Totali GE</t>
         </is>
       </c>
       <c r="D329" t="inlineStr"/>
       <c r="E329" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>.ownpart.Step</t>
+          <t>.ownpart.TotalLGFPs</t>
         </is>
       </c>
       <c r="G329" t="inlineStr"/>
       <c r="H329" t="inlineStr"/>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr"/>
       <c r="B330" t="inlineStr">
         <is>
-          <t>GB Total-FP</t>
+          <t>unnecessary</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>PF-Totali GE</t>
+          <t>non necessari</t>
         </is>
       </c>
       <c r="D330" t="inlineStr"/>
       <c r="E330" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>.ownpart.TotalLGFPs</t>
+          <t>.ownpart.Unnecessary</t>
         </is>
       </c>
       <c r="G330" t="inlineStr"/>
       <c r="H330" t="inlineStr"/>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr"/>
       <c r="B331" t="inlineStr">
         <is>
-          <t>unnecessary</t>
+          <t>Your password has been updated.</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>non necessari</t>
+          <t>La tua password è stata aggiornata.</t>
         </is>
       </c>
       <c r="D331" t="inlineStr"/>
       <c r="E331" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>.ownpart.Unnecessary</t>
+          <t>.profile.PasswordUpdated</t>
         </is>
       </c>
       <c r="G331" t="inlineStr"/>
       <c r="H331" t="inlineStr"/>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr"/>
       <c r="B332" t="inlineStr">
         <is>
-          <t>Your password has been updated.</t>
+          <t>This player name is already registered.&lt;br&gt;&lt;br&gt;That cant be true? Then write me (in english) &lt;a class="btn btn-secondary btn-sm" role="button" href="mailto:mainline@foe-helper.com?subject=My account is already taken? Please help me!&amp;body=Hey mainline,%%0A%%0AI cannot register my account because it is already taken.%%0A%%0APlayer-name: %s %%0APlayer-ID: %s"&gt;Compose email&lt;/a&gt;</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>La tua password è stata aggiornata.</t>
+          <t>Questo nome giocatore è già registrato.&lt;br&gt;&lt;br&gt;Non può essere vero? Allora scrivimi (in inglese) &lt;a class="btn btn-secondary btn-sm" role="button" href="mailto:mainline@foe-helper.com?subject=Il mio account è già occupato? Per favore aiutami! &amp;body=Ehi mainline,%%0A%%0AI non può registrare il mio account perché è già occupato.%%0A%%0APlayer-name: %s %%0APlayer-ID: %s"&gt;Scrivi email&lt;/a&gt;</t>
         </is>
       </c>
       <c r="D332" t="inlineStr"/>
       <c r="E332" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>.profile.PasswordUpdated</t>
+          <t>.register.AlreadyTaken</t>
         </is>
       </c>
       <c r="G332" t="inlineStr"/>
       <c r="H332" t="inlineStr"/>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr"/>
       <c r="B333" t="inlineStr">
         <is>
-          <t>This player name is already registered.&lt;br&gt;&lt;br&gt;That cant be true? Then write me (in english) &lt;a class="btn btn-secondary btn-sm" role="button" href="mailto:mainline@foe-helper.com?subject=My account is already taken? Please help me!&amp;body=Hey mainline,%%0A%%0AI cannot register my account because it is already taken.%%0A%%0APlayer-name: %s %%0APlayer-ID: %s"&gt;Compose email&lt;/a&gt;</t>
+          <t>Register</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>Questo nome giocatore è già registrato.&lt;br&gt;&lt;br&gt;Non può essere vero? Allora scrivimi (in inglese) &lt;a class="btn btn-secondary btn-sm" role="button" href="mailto:mainline@foe-helper.com?subject=Il mio account è già occupato? Per favore aiutami! &amp;body=Ehi mainline,%%0A%%0AI non può registrare il mio account perché è già occupato.%%0A%%0APlayer-name: %s %%0APlayer-ID: %s"&gt;Scrivi email&lt;/a&gt;</t>
+          <t>Registrati</t>
         </is>
       </c>
       <c r="D333" t="inlineStr"/>
       <c r="E333" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
-          <t>.register.AlreadyTaken</t>
+          <t>.register.ButtonRegister</t>
         </is>
       </c>
       <c r="G333" t="inlineStr"/>
       <c r="H333" t="inlineStr"/>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr"/>
       <c r="B334" t="inlineStr">
         <is>
-          <t>Register</t>
+          <t>-- Select server --</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>Registrati</t>
+          <t>-- Selezionare il server --</t>
         </is>
       </c>
       <c r="D334" t="inlineStr"/>
       <c r="E334" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
-          <t>.register.ButtonRegister</t>
+          <t>.register.DropdownWorld</t>
         </is>
       </c>
       <c r="G334" t="inlineStr"/>
       <c r="H334" t="inlineStr"/>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr"/>
       <c r="B335" t="inlineStr">
         <is>
-          <t>Germany &lt;small class="text-muted"&gt;- deXX&lt;/small&gt;</t>
+          <t>Email address</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>Italy &lt;small class="text-muted"&gt;- itXX&lt;/small&gt;</t>
+          <t>Indirizzo e-mail</t>
         </is>
       </c>
       <c r="D335" t="inlineStr"/>
       <c r="E335" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>.register.DropdownWorld</t>
+          <t>.register.EmailAdress</t>
         </is>
       </c>
       <c r="G335" t="inlineStr"/>
       <c r="H335" t="inlineStr"/>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr"/>
       <c r="B336" t="inlineStr">
         <is>
-          <t>Email address</t>
+          <t>&lt;p&gt;I found multiple accounts for &lt;strong&gt;%s&lt;/strong&gt;. Which one do you want to register with?&lt;/p&gt;&lt;p&gt;Don't worry. You can switch between your worlds later.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>Indirizzo e-mail</t>
+          <t>&lt;p&gt;Ho trovato più account per &lt;strong&gt;%s&lt;/strong&gt;. Con quale vuoi registrarti?&lt;/p&gt;&lt;p&gt;Non preoccuparti. Puoi passare da un mondo all'altro in un secondo momento.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D336" t="inlineStr"/>
       <c r="E336" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
-          <t>.register.EmailAdress</t>
+          <t>.register.FoundMore</t>
         </is>
       </c>
       <c r="G336" t="inlineStr"/>
       <c r="H336" t="inlineStr"/>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr"/>
       <c r="B337" t="inlineStr">
         <is>
-          <t>&lt;p&gt;I found multiple accounts for &lt;strong&gt;%s&lt;/strong&gt;. Which one do you want to register with?&lt;/p&gt;&lt;p&gt;Don't worry. You can switch between your worlds later.&lt;/p&gt;</t>
+          <t>Is that you?</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Ho trovato più account per &lt;strong&gt;%s&lt;/strong&gt;. Con quale vuoi registrarti?&lt;/p&gt;&lt;p&gt;Non preoccuparti. Puoi passare da un mondo all'altro in un secondo momento.&lt;/p&gt;</t>
+          <t>Sei tu?</t>
         </is>
       </c>
       <c r="D337" t="inlineStr"/>
       <c r="E337" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
-          <t>.register.FoundMore</t>
+          <t>.register.FoundOne</t>
         </is>
       </c>
       <c r="G337" t="inlineStr"/>
       <c r="H337" t="inlineStr"/>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr"/>
       <c r="B338" t="inlineStr">
         <is>
-          <t>Is that you?</t>
+          <t>Register</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>Sei tu?</t>
+          <t>Registrati</t>
         </is>
       </c>
       <c r="D338" t="inlineStr"/>
       <c r="E338" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
-          <t>.register.FoundOne</t>
+          <t>.register.Headline</t>
         </is>
       </c>
       <c r="G338" t="inlineStr"/>
       <c r="H338" t="inlineStr"/>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr"/>
       <c r="B339" t="inlineStr">
         <is>
-          <t>Register</t>
+          <t>&lt;a href="/docs/en/sign-up/#player-id" target="_blank"&gt;&lt;i class="fad fa-medkit" aria-hidden="true"&gt;&lt;/i&gt; Found correct ID&lt;/a&gt;</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>Registrati</t>
+          <t>&lt;a href="/docs/en/sign-up/#player-id" target="_blank"&gt;&lt;i class="fad fa-medkit" aria-hidden="true"&gt;&lt;/i&gt; Trovato ID corretto &lt;/a&gt;</t>
         </is>
       </c>
       <c r="D339" t="inlineStr"/>
       <c r="E339" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
-          <t>.register.Headline</t>
+          <t>.register.HelpLink</t>
         </is>
       </c>
       <c r="G339" t="inlineStr"/>
       <c r="H339" t="inlineStr"/>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr"/>
       <c r="B340" t="inlineStr">
         <is>
-          <t>&lt;a href="/docs/en/sign-up/#player-id" target="_blank"&gt;&lt;i class="fad fa-medkit" aria-hidden="true"&gt;&lt;/i&gt; Found correct ID&lt;/a&gt;</t>
+          <t>InGame ID (Number)</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>&lt;a href="/docs/en/sign-up/#player-id" target="_blank"&gt;&lt;i class="fad fa-medkit" aria-hidden="true"&gt;&lt;/i&gt; Trovato ID corretto &lt;/a&gt;</t>
+          <t>ID in gioco (numero)</t>
         </is>
       </c>
       <c r="D340" t="inlineStr"/>
       <c r="E340" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
-          <t>.register.HelpLink</t>
+          <t>.register.InGameID</t>
         </is>
       </c>
       <c r="G340" t="inlineStr"/>
       <c r="H340" t="inlineStr"/>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr"/>
       <c r="B341" t="inlineStr">
         <is>
-          <t>InGame ID (Number)</t>
+          <t>You can find your ID in the settings of the extension</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>ID in gioco (numero)</t>
+          <t>Puoi trovare il tuo ID nelle impostazioni dell'estensione</t>
         </is>
       </c>
       <c r="D341" t="inlineStr"/>
       <c r="E341" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>.register.InGameID</t>
+          <t>.register.InGameIDHelp</t>
         </is>
       </c>
       <c r="G341" t="inlineStr"/>
       <c r="H341" t="inlineStr"/>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr"/>
       <c r="B342" t="inlineStr">
         <is>
-          <t>You can find your ID in the settings of the extension</t>
+          <t>InGame Name</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>Puoi trovare il tuo ID nelle impostazioni dell'estensione</t>
+          <t>Nome nel gioco</t>
         </is>
       </c>
       <c r="D342" t="inlineStr"/>
       <c r="E342" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
-          <t>.register.InGameIDHelp</t>
+          <t>.register.InGameName</t>
         </is>
       </c>
       <c r="G342" t="inlineStr"/>
       <c r="H342" t="inlineStr"/>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr"/>
       <c r="B343" t="inlineStr">
         <is>
-          <t>InGame Name</t>
+          <t>&lt;p&gt;I couldn't find anything about this Player-Id.&lt;/p&gt;&lt;p&gt;Is this Id correct?.&lt;br&gt;&lt;br&gt;Have you already been in the game with the extension?&lt;br &gt;&lt;br&gt;If not, install it now:&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>Nome nel gioco</t>
+          <t>&lt;p&gt;Non sono riuscito a trovare nulla su questo ID giocatore.&lt;/p&gt;&lt;p&gt;Questo ID è corretto?.&lt;br&gt;&lt;br&gt;Hai già giocato con l'estensione?&lt;br &gt;&lt;br &gt;In caso contrario, installalo ora:&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D343" t="inlineStr"/>
       <c r="E343" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>.register.InGameName</t>
+          <t>.register.NothingFound</t>
         </is>
       </c>
       <c r="G343" t="inlineStr"/>
       <c r="H343" t="inlineStr"/>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr"/>
       <c r="B344" t="inlineStr">
         <is>
-          <t>&lt;p&gt;I couldn't find anything about this Player-Id.&lt;/p&gt;&lt;p&gt;Is this Id correct?.&lt;br&gt;&lt;br&gt;Have you already been in the game with the extension?&lt;br &gt;&lt;br&gt;If not, install it now:&lt;/p&gt;</t>
+          <t>Please provide full details</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Non sono riuscito a trovare nulla su questo ID giocatore.&lt;/p&gt;&lt;p&gt;Questo ID è corretto?.&lt;br&gt;&lt;br&gt;Hai già giocato con l'estensione?&lt;br &gt;&lt;br &gt;In caso contrario, installalo ora:&lt;/p&gt;</t>
+          <t>Si prega di fornire tutti i dettagli</t>
         </is>
       </c>
       <c r="D344" t="inlineStr"/>
       <c r="E344" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
-          <t>.register.NothingFound</t>
+          <t>.register.PleaseFillCompletly</t>
         </is>
       </c>
       <c r="G344" t="inlineStr"/>
       <c r="H344" t="inlineStr"/>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr"/>
       <c r="B345" t="inlineStr">
         <is>
-          <t>Please provide full details</t>
+          <t>Required fields</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>Si prega di fornire tutti i dettagli</t>
+          <t>Campi richiesti</t>
         </is>
       </c>
       <c r="D345" t="inlineStr"/>
       <c r="E345" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>.register.PleaseFillCompletly</t>
+          <t>.register.RequiredFields</t>
         </is>
       </c>
       <c r="G345" t="inlineStr"/>
       <c r="H345" t="inlineStr"/>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr"/>
       <c r="B346" t="inlineStr">
         <is>
-          <t>Required fields</t>
+          <t>Set a new password</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>Campi richiesti</t>
+          <t>Impostare la password</t>
         </is>
       </c>
       <c r="D346" t="inlineStr"/>
       <c r="E346" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
-          <t>.register.RequiredFields</t>
+          <t>.register.SetPassword</t>
         </is>
       </c>
       <c r="G346" t="inlineStr"/>
       <c r="H346" t="inlineStr"/>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr"/>
       <c r="B347" t="inlineStr">
         <is>
-          <t>Set password</t>
+          <t>Your world</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>Impostare la password</t>
+          <t>Il tuo mondo</t>
         </is>
       </c>
       <c r="D347" t="inlineStr"/>
       <c r="E347" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>.register.SetPassword</t>
+          <t>.register.YourWorld</t>
         </is>
       </c>
       <c r="G347" t="inlineStr"/>
       <c r="H347" t="inlineStr"/>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr"/>
       <c r="B348" t="inlineStr">
         <is>
-          <t>Your world</t>
+          <t>by</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>Il tuo mondo</t>
+          <t>di</t>
         </is>
       </c>
       <c r="D348" t="inlineStr"/>
       <c r="E348" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
-          <t>.register.YourWorld</t>
+          <t>.startpage.From</t>
         </is>
       </c>
       <c r="G348" t="inlineStr"/>
       <c r="H348" t="inlineStr"/>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr"/>
       <c r="B349" t="inlineStr">
         <is>
-          <t>by</t>
+          <t>The AddOn for Forge of Empires</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>di</t>
+          <t>L'estensione per Forge of Empires</t>
         </is>
       </c>
       <c r="D349" t="inlineStr"/>
       <c r="E349" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
-          <t>.startpage.From</t>
+          <t>.startpage.HeroHeading</t>
         </is>
       </c>
       <c r="G349" t="inlineStr"/>
       <c r="H349" t="inlineStr"/>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr"/>
       <c r="B350" t="inlineStr">
         <is>
-          <t>The AddOn for Forge of Empires</t>
+          <t>Own share / funding calculator on foe-helper.com</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>L'estensione per Forge of Empires</t>
+          <t>Calcolatore della quota/contributo proprio su foe-helper.com</t>
         </is>
       </c>
       <c r="D350" t="inlineStr"/>
       <c r="E350" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
-          <t>.startpage.HeroHeading</t>
+          <t>.startpage.HeroImageAlt</t>
         </is>
       </c>
       <c r="G350" t="inlineStr"/>
       <c r="H350" t="inlineStr"/>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr"/>
       <c r="B351" t="inlineStr">
         <is>
-          <t>Own share / funding calculator on foe-helper.com</t>
+          <t>Are you looking for something that makes playing easier for you, but don't want to cheat? Then you are exactly right here.</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>Calcolatore della quota/contributo proprio su foe-helper.com</t>
+          <t>Stai cercando qualcosa che ti semplifichi il gioco, ma non vuoi imbrogliare? Allora sei proprio qui.</t>
         </is>
       </c>
       <c r="D351" t="inlineStr"/>
       <c r="E351" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
-          <t>.startpage.HeroImageAlt</t>
+          <t>.startpage.HeroIntro</t>
         </is>
       </c>
       <c r="G351" t="inlineStr"/>
       <c r="H351" t="inlineStr"/>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr"/>
       <c r="B352" t="inlineStr">
         <is>
-          <t>Are you looking for something that makes playing easier for you, but don't want to cheat? Then you are exactly right here.</t>
+          <t>Help with Forge of Empires: personal contribution calculator, Arc calculator, statistics tool for you and your guild - ideal for beginners and professionals. Free of charge!</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>Stai cercando qualcosa che ti semplifichi il gioco, ma non vuoi imbrogliare? Allora sei proprio qui.</t>
+          <t>Aiuto con Forge of Empires: calcolatore del contributo personale, calcolatore dell'arco, strumento statistico per te e la tua gilda - ideale per principianti e professionisti. Gratuito!</t>
         </is>
       </c>
       <c r="D352" t="inlineStr"/>
       <c r="E352" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
-          <t>.startpage.HeroIntro</t>
+          <t>.startpage.MetaDesc</t>
         </is>
       </c>
       <c r="G352" t="inlineStr"/>
       <c r="H352" t="inlineStr"/>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr"/>
       <c r="B353" t="inlineStr">
         <is>
-          <t>Help with Forge of Empires: personal contribution calculator, Arc calculator, statistics tool for you and your guild - ideal for beginners and professionals. Free of charge!</t>
+          <t>Forge points calculator - tool for online strategy game Forge of Empires</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>Aiuto con Forge of Empires: calcolatore del contributo personale, calcolatore dell'arco, strumento statistico per te e la tua gilda - ideale per principianti e professionisti. Gratuito!</t>
+          <t>Calcolatore di punti Forge - strumento per il gioco di strategia online Forge of Empires</t>
         </is>
       </c>
       <c r="D353" t="inlineStr"/>
       <c r="E353" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>.startpage.MetaDesc</t>
+          <t>.startpage.MetaTitle</t>
         </is>
       </c>
       <c r="G353" t="inlineStr"/>
       <c r="H353" t="inlineStr"/>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr"/>
       <c r="B354" t="inlineStr">
         <is>
-          <t>Forge points calculator - tool for online strategy game Forge of Empires</t>
+          <t>Read more…</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>Calcolatore di punti Forge - strumento per il gioco di strategia online Forge of Empires</t>
+          <t>Leggi di più…</t>
         </is>
       </c>
       <c r="D354" t="inlineStr"/>
       <c r="E354" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
-          <t>.startpage.MetaTitle</t>
+          <t>.startpage.MoreLink</t>
         </is>
       </c>
       <c r="G354" t="inlineStr"/>
       <c r="H354" t="inlineStr"/>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr"/>
       <c r="B355" t="inlineStr">
         <is>
-          <t>Read more…</t>
+          <t>Read more</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>Leggi di più…</t>
+          <t>Leggi di più</t>
         </is>
       </c>
       <c r="D355" t="inlineStr"/>
       <c r="E355" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
-          <t>.startpage.MoreLink</t>
+          <t>.startpage.ReadMore</t>
         </is>
       </c>
       <c r="G355" t="inlineStr"/>
       <c r="H355" t="inlineStr"/>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr"/>
       <c r="B356" t="inlineStr">
         <is>
-          <t>Read more</t>
+          <t>&lt;h1&gt;Ownership share calculator / funding calculator&lt;/h1&gt;&lt;p&gt;Welcome to our newly designed page!&lt;/p&gt;&lt;p&gt;From now on, updates to the extension or the website will be published here.&lt;br&gt;Just check back regularly.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>Leggi di più</t>
+          <t>&lt;h1&gt;Calcolatore della quota di proprietà/calcolatore del finanziamento&lt;/h1&gt;&lt;p&gt;Benvenuto nella nostra nuova pagina!&lt;/p&gt;&lt;p&gt;D'ora in poi, gli aggiornamenti dell'estensione o del sito web verranno pubblicati qui.&lt;br&gt;Solo ricontrolla regolarmente.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D356" t="inlineStr"/>
       <c r="E356" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
-          <t>.startpage.ReadMore</t>
+          <t>.startpage.Wellcome</t>
         </is>
       </c>
       <c r="G356" t="inlineStr"/>
       <c r="H356" t="inlineStr"/>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr"/>
       <c r="B357" t="inlineStr">
         <is>
-          <t>&lt;h1&gt;Ownership share calculator / funding calculator&lt;/h1&gt;&lt;p&gt;Welcome to our newly designed page!&lt;/p&gt;&lt;p&gt;From now on, updates to the extension or the website will be published here.&lt;br&gt;Just check back regularly.&lt;/p&gt;</t>
+          <t>The link to this player has been removed</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>&lt;h1&gt;Calcolatore della quota di proprietà/calcolatore del finanziamento&lt;/h1&gt;&lt;p&gt;Benvenuto nella nostra nuova pagina!&lt;/p&gt;&lt;p&gt;D'ora in poi, gli aggiornamenti dell'estensione o del sito web verranno pubblicati qui.&lt;br&gt;Solo ricontrolla regolarmente.&lt;/p&gt;</t>
+          <t>Il collegamento a questo giocatore è stato rimosso</t>
         </is>
       </c>
       <c r="D357" t="inlineStr"/>
       <c r="E357" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
-          <t>.startpage.Wellcome</t>
+          <t>.statistics.OffLinking</t>
         </is>
       </c>
       <c r="G357" t="inlineStr"/>
       <c r="H357" t="inlineStr"/>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr"/>
       <c r="B358" t="inlineStr">
         <is>
-          <t>The link to this player has been removed</t>
+          <t>This player ID does not belong to your guild!</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>Il collegamento a questo giocatore è stato rimosso</t>
+          <t>Questo ID giocatore non appartiene alla tua gilda!</t>
         </is>
       </c>
       <c r="D358" t="inlineStr"/>
       <c r="E358" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t>.statistics.OffLinking</t>
+          <t>.statistics.WrongGuild</t>
         </is>
       </c>
       <c r="G358" t="inlineStr"/>
       <c r="H358" t="inlineStr"/>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr"/>
       <c r="B359" t="inlineStr">
         <is>
-          <t>This player ID does not belong to your guild!</t>
+          <t>Great buildings</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>Questo ID giocatore non appartiene alla tua gilda!</t>
+          <t>Grandi edifici</t>
         </is>
       </c>
       <c r="D359" t="inlineStr"/>
       <c r="E359" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>.statistics.WrongGuild</t>
+          <t>.stats.Buildings.Header</t>
         </is>
       </c>
       <c r="G359" t="inlineStr"/>
       <c r="H359" t="inlineStr"/>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr"/>
       <c r="B360" t="inlineStr">
         <is>
-          <t>Great buildings</t>
+          <t>Highest level</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>Grandi edifici</t>
+          <t>Il livello più alto</t>
         </is>
       </c>
       <c r="D360" t="inlineStr"/>
       <c r="E360" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
-          <t>.stats.Buildings.Header</t>
+          <t>.stats.Buildings.HighestLevel</t>
         </is>
       </c>
       <c r="G360" t="inlineStr"/>
       <c r="H360" t="inlineStr"/>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr"/>
       <c r="B361" t="inlineStr">
         <is>
-          <t>Highest level</t>
+          <t>Members have this GB</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>Il livello più alto</t>
+          <t>I membri hanno questo GE</t>
         </is>
       </c>
       <c r="D361" t="inlineStr"/>
       <c r="E361" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
-          <t>.stats.Buildings.HighestLevel</t>
+          <t>.stats.Buildings.MembersHaveThis</t>
         </is>
       </c>
       <c r="G361" t="inlineStr"/>
       <c r="H361" t="inlineStr"/>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr"/>
       <c r="B362" t="inlineStr">
         <is>
-          <t>Members have this GB</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>I membri hanno questo GE</t>
+          <t>Nome</t>
         </is>
       </c>
       <c r="D362" t="inlineStr"/>
       <c r="E362" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
-          <t>.stats.Buildings.MembersHaveThis</t>
+          <t>.stats.Buildings.Name</t>
         </is>
       </c>
       <c r="G362" t="inlineStr"/>
       <c r="H362" t="inlineStr"/>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr"/>
       <c r="B363" t="inlineStr">
         <is>
-          <t>Name</t>
+          <t>Smallest level</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>Nome</t>
+          <t>Livello minimo</t>
         </is>
       </c>
       <c r="D363" t="inlineStr"/>
       <c r="E363" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
-          <t>.stats.Buildings.Name</t>
+          <t>.stats.Buildings.SmallestLevel</t>
         </is>
       </c>
       <c r="G363" t="inlineStr"/>
       <c r="H363" t="inlineStr"/>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr"/>
       <c r="B364" t="inlineStr">
         <is>
-          <t>Smallest level</t>
+          <t>completed level</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>Livello minimo</t>
+          <t>livello completato</t>
         </is>
       </c>
       <c r="D364" t="inlineStr"/>
       <c r="E364" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
-          <t>.stats.Buildings.SmallestLevel</t>
+          <t>.stats.BuildingsDetail.CompletedLevels</t>
         </is>
       </c>
       <c r="G364" t="inlineStr"/>
       <c r="H364" t="inlineStr"/>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr"/>
       <c r="B365" t="inlineStr">
         <is>
-          <t>completed level</t>
+          <t>Great building</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>livello completato</t>
+          <t>Grande edificio</t>
         </is>
       </c>
       <c r="D365" t="inlineStr"/>
       <c r="E365" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
-          <t>.stats.BuildingsDetail.CompletedLevels</t>
+          <t>.stats.BuildingsDetail.Header</t>
         </is>
       </c>
       <c r="G365" t="inlineStr"/>
       <c r="H365" t="inlineStr"/>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr"/>
       <c r="B366" t="inlineStr">
         <is>
-          <t>Great building</t>
+          <t>open level</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>Grande edificio</t>
+          <t>livello aperto</t>
         </is>
       </c>
       <c r="D366" t="inlineStr"/>
       <c r="E366" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
-          <t>.stats.BuildingsDetail.Header</t>
+          <t>.stats.BuildingsDetail.OpenLevels</t>
         </is>
       </c>
       <c r="G366" t="inlineStr"/>
       <c r="H366" t="inlineStr"/>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr"/>
       <c r="B367" t="inlineStr">
         <is>
-          <t>open level</t>
+          <t>finished steps</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>livello aperto</t>
+          <t>Livelli finiti</t>
         </is>
       </c>
       <c r="D367" t="inlineStr"/>
       <c r="E367" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
-          <t>.stats.BuildingsDetail.OpenLevels</t>
+          <t>.stats/detail.LabelSteps</t>
         </is>
       </c>
       <c r="G367" t="inlineStr"/>
       <c r="H367" t="inlineStr"/>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr"/>
       <c r="B368" t="inlineStr">
         <is>
-          <t>finished steps</t>
+          <t>open steps</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>Livelli finiti</t>
+          <t>Livelli aperti</t>
         </is>
       </c>
       <c r="D368" t="inlineStr"/>
       <c r="E368" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
-          <t>.stats/detail.LabelSteps</t>
+          <t>.stats/detail.LabelStepsMax</t>
         </is>
       </c>
       <c r="G368" t="inlineStr"/>
       <c r="H368" t="inlineStr"/>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr"/>
       <c r="B369" t="inlineStr">
         <is>
-          <t>open steps</t>
+          <t>Current week</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>Livelli aperti</t>
+          <t>Settimana corrente</t>
         </is>
       </c>
       <c r="D369" t="inlineStr"/>
       <c r="E369" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
-          <t>.stats/detail.LabelStepsMax</t>
+          <t>.top_menu.ActualWeek</t>
         </is>
       </c>
       <c r="G369" t="inlineStr"/>
       <c r="H369" t="inlineStr"/>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr"/>
       <c r="B370" t="inlineStr">
         <is>
-          <t>Current week</t>
+          <t>Arc calculator</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>Settimana corrente</t>
+          <t>Calcolatore Arc</t>
         </is>
       </c>
       <c r="D370" t="inlineStr"/>
       <c r="E370" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
-          <t>.top_menu.ActualWeek</t>
+          <t>.top_menu.ArcCalculator</t>
         </is>
       </c>
       <c r="G370" t="inlineStr"/>
       <c r="H370" t="inlineStr"/>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr"/>
       <c r="B371" t="inlineStr">
         <is>
-          <t>Arc calculator</t>
+          <t>FoE Helper</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>Calcolatore Arc</t>
+          <t>Aiuto FoE</t>
         </is>
       </c>
       <c r="D371" t="inlineStr"/>
       <c r="E371" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
-          <t>.top_menu.ArcCalculator</t>
+          <t>.top_menu.BrandName</t>
         </is>
       </c>
       <c r="G371" t="inlineStr"/>
       <c r="H371" t="inlineStr"/>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr"/>
       <c r="B372" t="inlineStr">
         <is>
           <t>FoE Helper</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
           <t>Aiuto FoE</t>
         </is>
       </c>
       <c r="D372" t="inlineStr"/>
       <c r="E372" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
-          <t>.top_menu.BrandName</t>
+          <t>.top_menu.Branding</t>
         </is>
       </c>
       <c r="G372" t="inlineStr"/>
       <c r="H372" t="inlineStr"/>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr"/>
       <c r="B373" t="inlineStr">
         <is>
-          <t>FoE Helper</t>
+          <t>Calculator</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>Aiuto FoE</t>
+          <t>Calcolatore</t>
         </is>
       </c>
       <c r="D373" t="inlineStr"/>
       <c r="E373" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
-          <t>.top_menu.Branding</t>
+          <t>.top_menu.Calculator</t>
         </is>
       </c>
       <c r="G373" t="inlineStr"/>
       <c r="H373" t="inlineStr"/>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr"/>
       <c r="B374" t="inlineStr">
         <is>
-          <t>Calculator</t>
+          <t>City planner</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>Calcolatore</t>
+          <t>Pianta della città</t>
         </is>
       </c>
       <c r="D374" t="inlineStr"/>
       <c r="E374" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
-          <t>.top_menu.Calculator</t>
+          <t>.top_menu.Citymap</t>
         </is>
       </c>
       <c r="G374" t="inlineStr"/>
       <c r="H374" t="inlineStr"/>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr"/>
       <c r="B375" t="inlineStr">
         <is>
-          <t>City planner</t>
+          <t>Help?!</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>Pianta della città</t>
+          <t>Aiuto?!</t>
         </is>
       </c>
       <c r="D375" t="inlineStr"/>
       <c r="E375" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
-          <t>.top_menu.Citymap</t>
+          <t>.top_menu.Doku</t>
         </is>
       </c>
       <c r="G375" t="inlineStr"/>
       <c r="H375" t="inlineStr"/>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr"/>
       <c r="B376" t="inlineStr">
         <is>
-          <t>Help?!</t>
+          <t>Events</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>Aiuto?!</t>
+          <t>Eventi</t>
         </is>
       </c>
       <c r="D376" t="inlineStr"/>
       <c r="E376" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
-          <t>.top_menu.Doku</t>
+          <t>.top_menu.Events</t>
         </is>
       </c>
       <c r="G376" t="inlineStr"/>
       <c r="H376" t="inlineStr"/>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr"/>
       <c r="B377" t="inlineStr">
         <is>
-          <t>Events</t>
+          <t>Guild expedition</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
-          <t>Eventi</t>
+          <t>Spedizioni di gilda</t>
         </is>
       </c>
       <c r="D377" t="inlineStr"/>
       <c r="E377" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
-          <t>.top_menu.Events</t>
+          <t>.top_menu.GuildExpedition</t>
         </is>
       </c>
       <c r="G377" t="inlineStr"/>
       <c r="H377" t="inlineStr"/>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr"/>
       <c r="B378" t="inlineStr">
         <is>
-          <t>Guild expedition</t>
+          <t>Social interactions (last 7 days)</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>Spedizioni di gilda</t>
+          <t>Interazioni social (ultimi 7 giorni)</t>
         </is>
       </c>
       <c r="D378" t="inlineStr"/>
       <c r="E378" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
-          <t>.top_menu.GuildExpedition</t>
+          <t>.top_menu.Interaction-7days</t>
         </is>
       </c>
       <c r="G378" t="inlineStr"/>
       <c r="H378" t="inlineStr"/>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr"/>
       <c r="B379" t="inlineStr">
         <is>
-          <t>Social interactions (last 7 days)</t>
+          <t>Attacks</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>Interazioni social (ultimi 7 giorni)</t>
+          <t>Attacchi</t>
         </is>
       </c>
       <c r="D379" t="inlineStr"/>
       <c r="E379" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
-          <t>.top_menu.Interaction-7days</t>
+          <t>.top_menu.Interaction-Attack</t>
         </is>
       </c>
       <c r="G379" t="inlineStr"/>
       <c r="H379" t="inlineStr"/>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr"/>
       <c r="B380" t="inlineStr">
         <is>
-          <t>Attacks</t>
+          <t>Guild</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>Attacchi</t>
+          <t>Gilda</t>
         </is>
       </c>
       <c r="D380" t="inlineStr"/>
       <c r="E380" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
-          <t>.top_menu.Interaction-Attack</t>
+          <t>.top_menu.Interaction-Guild</t>
         </is>
       </c>
       <c r="G380" t="inlineStr"/>
       <c r="H380" t="inlineStr"/>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr"/>
       <c r="B381" t="inlineStr">
         <is>
-          <t>Guild</t>
+          <t>Players interaction</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>Gilda</t>
+          <t>Interazione giocatori</t>
         </is>
       </c>
       <c r="D381" t="inlineStr"/>
       <c r="E381" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
-          <t>.top_menu.Interaction-Guild</t>
+          <t>.top_menu.Interaction-Players</t>
         </is>
       </c>
       <c r="G381" t="inlineStr"/>
       <c r="H381" t="inlineStr"/>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr"/>
       <c r="B382" t="inlineStr">
         <is>
-          <t>Players interaction</t>
+          <t>Visits to the taverns</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
-          <t>Interazione giocatori</t>
+          <t>Visite alle taverne</t>
         </is>
       </c>
       <c r="D382" t="inlineStr"/>
       <c r="E382" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
-          <t>.top_menu.Interaction-Players</t>
+          <t>.top_menu.Interaction-Tavern</t>
         </is>
       </c>
       <c r="G382" t="inlineStr"/>
       <c r="H382" t="inlineStr"/>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr"/>
       <c r="B383" t="inlineStr">
         <is>
-          <t>Visits to the taverns</t>
+          <t>Investments</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
-          <t>Visite alle taverne</t>
+          <t>Investimenti</t>
         </is>
       </c>
       <c r="D383" t="inlineStr"/>
       <c r="E383" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
-          <t>.top_menu.Interaction-Tavern</t>
+          <t>.top_menu.Investments</t>
         </is>
       </c>
       <c r="G383" t="inlineStr"/>
       <c r="H383" t="inlineStr"/>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr"/>
       <c r="B384" t="inlineStr">
         <is>
-          <t>Investments</t>
+          <t>Great buildings</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>Investimenti</t>
+          <t>Grandi edifici</t>
         </is>
       </c>
       <c r="D384" t="inlineStr"/>
       <c r="E384" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
-          <t>.top_menu.Investments</t>
+          <t>.top_menu.LegendaryBuildings</t>
         </is>
       </c>
       <c r="G384" t="inlineStr"/>
       <c r="H384" t="inlineStr"/>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr"/>
       <c r="B385" t="inlineStr">
         <is>
-          <t>Great buildings</t>
+          <t>Logout</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
-          <t>Grandi edifici</t>
+          <t>Disconnettersi</t>
         </is>
       </c>
       <c r="D385" t="inlineStr"/>
       <c r="E385" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
-          <t>.top_menu.LegendaryBuildings</t>
+          <t>.top_menu.Loggout</t>
         </is>
       </c>
       <c r="G385" t="inlineStr"/>
       <c r="H385" t="inlineStr"/>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr"/>
       <c r="B386" t="inlineStr">
         <is>
-          <t>Logout</t>
+          <t>Login</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>Disconnettersi</t>
+          <t>Accedi</t>
         </is>
       </c>
       <c r="D386" t="inlineStr"/>
       <c r="E386" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
-          <t>.top_menu.Loggout</t>
+          <t>.top_menu.Login</t>
         </is>
       </c>
       <c r="G386" t="inlineStr"/>
       <c r="H386" t="inlineStr"/>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr"/>
       <c r="B387" t="inlineStr">
         <is>
-          <t>Login</t>
+          <t>Marketplace - GB sets</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
-          <t>Accedi</t>
+          <t>Negozio - sets GE</t>
         </is>
       </c>
       <c r="D387" t="inlineStr"/>
       <c r="E387" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
-          <t>.top_menu.Login</t>
+          <t>.top_menu.Marketplace</t>
         </is>
       </c>
       <c r="G387" t="inlineStr"/>
       <c r="H387" t="inlineStr"/>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr"/>
       <c r="B388" t="inlineStr">
         <is>
-          <t>Marketplace - GB sets</t>
+          <t>Members</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>Negozio - sets GE</t>
+          <t>Membri</t>
         </is>
       </c>
       <c r="D388" t="inlineStr"/>
       <c r="E388" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
-          <t>.top_menu.Marketplace</t>
+          <t>.top_menu.Members</t>
         </is>
       </c>
       <c r="G388" t="inlineStr"/>
       <c r="H388" t="inlineStr"/>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr"/>
       <c r="B389" t="inlineStr">
         <is>
-          <t>Members</t>
+          <t>Motivate / Polish</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>Membri</t>
+          <t>Motiva / Assisti</t>
         </is>
       </c>
       <c r="D389" t="inlineStr"/>
       <c r="E389" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
-          <t>.top_menu.Members</t>
+          <t>.top_menu.MotivierenPolieren</t>
         </is>
       </c>
       <c r="G389" t="inlineStr"/>
       <c r="H389" t="inlineStr"/>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr"/>
       <c r="B390" t="inlineStr">
         <is>
-          <t>Motivate / Polish</t>
+          <t>Overview</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
-          <t>Motiva / Assisti</t>
+          <t>Panoramica</t>
         </is>
       </c>
       <c r="D390" t="inlineStr"/>
       <c r="E390" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
-          <t>.top_menu.MotivierenPolieren</t>
+          <t>.top_menu.Overview</t>
         </is>
       </c>
       <c r="G390" t="inlineStr"/>
       <c r="H390" t="inlineStr"/>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr"/>
       <c r="B391" t="inlineStr">
         <is>
-          <t>Overview</t>
+          <t>Own share calculator</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
-          <t>Panoramica</t>
+          <t>Calcolatore dei propri contributi</t>
         </is>
       </c>
       <c r="D391" t="inlineStr"/>
       <c r="E391" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
-          <t>.top_menu.Overview</t>
+          <t>.top_menu.OwnPartCalculator</t>
         </is>
       </c>
       <c r="G391" t="inlineStr"/>
       <c r="H391" t="inlineStr"/>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr"/>
       <c r="B392" t="inlineStr">
         <is>
-          <t>Own share calculator</t>
+          <t>Power leveling</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
-          <t>Calcolatore dei propri contributi</t>
+          <t>Livello Potenza</t>
         </is>
       </c>
       <c r="D392" t="inlineStr"/>
       <c r="E392" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
-          <t>.top_menu.OwnPartCalculator</t>
+          <t>.top_menu.PowerLeveling</t>
         </is>
       </c>
       <c r="G392" t="inlineStr"/>
       <c r="H392" t="inlineStr"/>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr"/>
       <c r="B393" t="inlineStr">
         <is>
-          <t>Power leveling</t>
+          <t>Profile</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
-          <t>Livello Potenza</t>
+          <t>Profilo</t>
         </is>
       </c>
       <c r="D393" t="inlineStr"/>
       <c r="E393" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
-          <t>.top_menu.PowerLeveling</t>
+          <t>.top_menu.Profile</t>
         </is>
       </c>
       <c r="G393" t="inlineStr"/>
       <c r="H393" t="inlineStr"/>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr"/>
       <c r="B394" t="inlineStr">
         <is>
-          <t>Profile</t>
+          <t>Results</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
-          <t>Profilo</t>
+          <t>Risultati</t>
         </is>
       </c>
       <c r="D394" t="inlineStr"/>
       <c r="E394" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
-          <t>.top_menu.Profile</t>
+          <t>.top_menu.Results</t>
         </is>
       </c>
       <c r="G394" t="inlineStr"/>
       <c r="H394" t="inlineStr"/>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr"/>
       <c r="B395" t="inlineStr">
         <is>
-          <t>Results</t>
+          <t>Language missing or incomplete?</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>Risultati</t>
+          <t>Lingua mancante o incompleta?</t>
         </is>
       </c>
       <c r="D395" t="inlineStr"/>
       <c r="E395" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
-          <t>.top_menu.Results</t>
+          <t>.top_menu.SpeakNotAvailable</t>
         </is>
       </c>
       <c r="G395" t="inlineStr"/>
       <c r="H395" t="inlineStr"/>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr"/>
       <c r="B396" t="inlineStr">
         <is>
-          <t>Language missing or incomplete?</t>
+          <t>Statistics</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>Lingua mancante o incompleta?</t>
+          <t>Statistiche</t>
         </is>
       </c>
       <c r="D396" t="inlineStr"/>
       <c r="E396" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
-          <t>.top_menu.SpeakNotAvailable</t>
+          <t>.top_menu.Statistics</t>
         </is>
       </c>
       <c r="G396" t="inlineStr"/>
       <c r="H396" t="inlineStr"/>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr"/>
       <c r="B397" t="inlineStr">
         <is>
-          <t>Statistics</t>
+          <t>Tools</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
-          <t>Statistiche</t>
+          <t>Strumenti</t>
         </is>
       </c>
       <c r="D397" t="inlineStr"/>
       <c r="E397" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
-          <t>.top_menu.Statistics</t>
+          <t>.top_menu.Tools</t>
         </is>
       </c>
       <c r="G397" t="inlineStr"/>
       <c r="H397" t="inlineStr"/>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr"/>
       <c r="B398" t="inlineStr">
         <is>
-          <t>Tools</t>
+          <t>World</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>Strumenti</t>
+          <t>Mondo</t>
         </is>
       </c>
       <c r="D398" t="inlineStr"/>
       <c r="E398" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
-          <t>.top_menu.Tools</t>
+          <t>.top_menu.World</t>
         </is>
       </c>
       <c r="G398" t="inlineStr"/>
       <c r="H398" t="inlineStr"/>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr"/>
       <c r="B399" t="inlineStr">
         <is>
-          <t>World</t>
+          <t>Your profile</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>Mondo</t>
+          <t>Il tuo profilo</t>
         </is>
       </c>
       <c r="D399" t="inlineStr"/>
       <c r="E399" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
-          <t>.top_menu.World</t>
+          <t>.user.profil.Headline</t>
         </is>
       </c>
       <c r="G399" t="inlineStr"/>
       <c r="H399" t="inlineStr"/>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr"/>
       <c r="B400" t="inlineStr">
         <is>
-          <t>Your profile</t>
+          <t>Guild-ID</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
-          <t>Il tuo profilo</t>
+          <t>ID-Gilda</t>
         </is>
       </c>
       <c r="D400" t="inlineStr"/>
       <c r="E400" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
-          <t>.user.profil.Headline</t>
+          <t>.user.profil.GildId</t>
         </is>
       </c>
       <c r="G400" t="inlineStr"/>
       <c r="H400" t="inlineStr"/>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr"/>
       <c r="B401" t="inlineStr">
         <is>
-          <t>Guild-ID</t>
+          <t>Player-ID</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>ID-Gilda</t>
+          <t>ID-Giocatore</t>
         </is>
       </c>
       <c r="D401" t="inlineStr"/>
       <c r="E401" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
-          <t>.user.profil.GildId</t>
+          <t>.user.profil.PlayerId</t>
         </is>
       </c>
       <c r="G401" t="inlineStr"/>
       <c r="H401" t="inlineStr"/>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr"/>
       <c r="B402" t="inlineStr">
         <is>
-          <t>Player-ID</t>
+          <t>New password</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
-          <t>ID-Giocatore</t>
+          <t>Nuova Password</t>
         </is>
       </c>
       <c r="D402" t="inlineStr"/>
       <c r="E402" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
-          <t>.user.profil.PlayerId</t>
+          <t>.user.profil.InputNewPassword</t>
         </is>
       </c>
       <c r="G402" t="inlineStr"/>
       <c r="H402" t="inlineStr"/>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr"/>
       <c r="B403" t="inlineStr">
         <is>
-          <t>New password</t>
+          <t>Email address</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
-          <t>Nuova Password</t>
+          <t>Indirizzo Email</t>
         </is>
       </c>
       <c r="D403" t="inlineStr"/>
       <c r="E403" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F403" t="inlineStr">
         <is>
-          <t>.user.profil.InputNewPassword</t>
+          <t>.user.profil.InputEmailAddress</t>
         </is>
       </c>
       <c r="G403" t="inlineStr"/>
       <c r="H403" t="inlineStr"/>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr"/>
       <c r="B404" t="inlineStr">
         <is>
-          <t>Email address</t>
+          <t>Rank</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
-          <t>Indirizzo Email</t>
+          <t>Grado</t>
         </is>
       </c>
       <c r="D404" t="inlineStr"/>
       <c r="E404" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
-          <t>.user.profil.InputEmailAddress</t>
+          <t>.stats.index.Rank</t>
         </is>
       </c>
       <c r="G404" t="inlineStr"/>
       <c r="H404" t="inlineStr"/>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr"/>
       <c r="B405" t="inlineStr">
         <is>
-          <t>Rank</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
-          <t>Grado</t>
+          <t>Nome</t>
         </is>
       </c>
       <c r="D405" t="inlineStr"/>
       <c r="E405" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
-          <t>.stats.index.Rank</t>
+          <t>.stats.index.Name</t>
         </is>
       </c>
       <c r="G405" t="inlineStr"/>
       <c r="H405" t="inlineStr"/>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr"/>
       <c r="B406" t="inlineStr">
         <is>
-          <t>Name</t>
+          <t>Title</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
-          <t>Nome</t>
+          <t>Titolo</t>
         </is>
       </c>
       <c r="D406" t="inlineStr"/>
       <c r="E406" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F406" t="inlineStr">
         <is>
-          <t>.stats.index.Name</t>
+          <t>.stats.index.Title</t>
         </is>
       </c>
       <c r="G406" t="inlineStr"/>
       <c r="H406" t="inlineStr"/>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr"/>
       <c r="B407" t="inlineStr">
         <is>
-          <t>Title</t>
+          <t>Points</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
-          <t>Titolo</t>
+          <t>Punti</t>
         </is>
       </c>
       <c r="D407" t="inlineStr"/>
       <c r="E407" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F407" t="inlineStr">
         <is>
-          <t>.stats.index.Title</t>
+          <t>.stats.index.Points</t>
         </is>
       </c>
       <c r="G407" t="inlineStr"/>
       <c r="H407" t="inlineStr"/>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr"/>
       <c r="B408" t="inlineStr">
         <is>
-          <t>Points</t>
+          <t>Remove %s from the guild list</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
-          <t>Punti</t>
+          <t>Rimuovi %s dalla lista delle gilde</t>
         </is>
       </c>
       <c r="D408" t="inlineStr"/>
       <c r="E408" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
-          <t>.stats.index.Points</t>
+          <t>.stats.index.RemoveFromList</t>
         </is>
       </c>
       <c r="G408" t="inlineStr"/>
       <c r="H408" t="inlineStr"/>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr"/>
       <c r="B409" t="inlineStr">
         <is>
-          <t>Remove %s from the guild list</t>
+          <t>Member overview</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
-          <t>Rimuovi %s dalla lista delle gilde</t>
+          <t>Panoramica dei membri</t>
         </is>
       </c>
       <c r="D409" t="inlineStr"/>
       <c r="E409" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F409" t="inlineStr">
         <is>
-          <t>.stats.index.RemoveFromList</t>
+          <t>.stats.index.Headline</t>
         </is>
       </c>
       <c r="G409" t="inlineStr"/>
       <c r="H409" t="inlineStr"/>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr"/>
       <c r="B410" t="inlineStr">
         <is>
-          <t>Member overview</t>
+          <t>Power level calculator for fast levelling</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
-          <t>Panoramica dei membri</t>
+          <t>Calcolatore del livello di potenza per un livellamento rapido</t>
         </is>
       </c>
       <c r="D410" t="inlineStr"/>
       <c r="E410" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F410" t="inlineStr">
         <is>
-          <t>.stats.index.Headline</t>
+          <t>.invest_level.MetaTitle</t>
         </is>
       </c>
       <c r="G410" t="inlineStr"/>
       <c r="H410" t="inlineStr"/>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr"/>
       <c r="B411" t="inlineStr">
         <is>
-          <t>Power level calculator for fast levelling</t>
+          <t>FoE Helper - Android App</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
-          <t>Calcolatore del livello di potenza per un livellamento rapido</t>
+          <t>FoE Helper - App per Android</t>
         </is>
       </c>
       <c r="D411" t="inlineStr"/>
       <c r="E411" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F411" t="inlineStr">
         <is>
-          <t>.invest_level.MetaTitle</t>
+          <t>.app.android.Header</t>
         </is>
       </c>
       <c r="G411" t="inlineStr"/>
       <c r="H411" t="inlineStr"/>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr"/>
       <c r="B412" t="inlineStr">
         <is>
-          <t>FoE Helper - Android App</t>
+          <t>App Info</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
-          <t>FoE Helper - App per Android</t>
+          <t>Informazioni applicazione</t>
         </is>
       </c>
       <c r="D412" t="inlineStr"/>
       <c r="E412" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F412" t="inlineStr">
         <is>
-          <t>.app.android.Header</t>
+          <t>.app.android.CardAppInfo</t>
         </is>
       </c>
       <c r="G412" t="inlineStr"/>
       <c r="H412" t="inlineStr"/>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr"/>
       <c r="B413" t="inlineStr">
         <is>
-          <t>App Info</t>
+          <t>&lt;p&gt;Parallel to the browser extension, there is an Android overlay app in the form of the own contribution cost calculator.&lt;/p&gt;&lt;p&gt;The Android version of Forge of Empires communicates encrypted with the Inno server. Therefore, it is in no way possible to read data as in the extension.&lt;/p&gt;&lt;p&gt;However, the overlay design allows for convenient operation without leaving Forge of Empires app.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
-          <t>Informazioni applicazione</t>
+          <t>&lt;p&gt;Parallelamente all'estensione del browser, c'è un'app per Android sotto forma di calcolatore del costo del proprio contributo.&lt;/p&gt;&lt;p&gt;La versione Android di Forge of Empires comunica crittografata con il server Inno. Pertanto, non è in alcun modo possibile leggere i dati come nell'estensione.&lt;/p&gt;&lt;p&gt;Tuttavia, il design della sovrapposizione consente un funzionamento conveniente senza uscire dall'app Forge of Empires.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D413" t="inlineStr"/>
       <c r="E413" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F413" t="inlineStr">
         <is>
-          <t>.app.android.CardAppInfo</t>
+          <t>.app.android.CardAppInfoDesc</t>
         </is>
       </c>
       <c r="G413" t="inlineStr"/>
       <c r="H413" t="inlineStr"/>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr"/>
       <c r="B414" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Parallel to the browser extension, there is an Android overlay app in the form of the own contribution cost calculator.&lt;/p&gt;&lt;p&gt;The Android version of Forge of Empires communicates encrypted with the Inno server. Therefore, it is in no way possible to read data as in the extension.&lt;/p&gt;&lt;p&gt;However, the overlay design allows for convenient operation without leaving Forge of Empires app.&lt;/p&gt;</t>
+          <t>1. Download the helper app</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Parallelamente all'estensione del browser, c'è un'app per Android sotto forma di calcolatore del costo del proprio contributo.&lt;/p&gt;&lt;p&gt;La versione Android di Forge of Empires comunica crittografata con il server Inno. Pertanto, non è in alcun modo possibile leggere i dati come nell'estensione.&lt;/p&gt;&lt;p&gt;Tuttavia, il design della sovrapposizione consente un funzionamento conveniente senza uscire dall'app Forge of Empires.&lt;/p&gt;</t>
+          <t>1. Scaricare l'applicazione helper</t>
         </is>
       </c>
       <c r="D414" t="inlineStr"/>
       <c r="E414" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F414" t="inlineStr">
         <is>
-          <t>.app.android.CardAppInfoDesc</t>
+          <t>.app.android.CardDownloadHead</t>
         </is>
       </c>
       <c r="G414" t="inlineStr"/>
       <c r="H414" t="inlineStr"/>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr"/>
       <c r="B415" t="inlineStr">
         <is>
-          <t>1. Download the helper app</t>
+          <t>&lt;p&gt;Go to the Play Store and search for the app "FoE Helper" and install it.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
-          <t>1. Scaricare l'applicazione helper</t>
+          <t>&lt;p&gt;Andate sul Play Store e cercate l'applicazione "FoE Helper" e installatela.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D415" t="inlineStr"/>
       <c r="E415" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F415" t="inlineStr">
         <is>
-          <t>.app.android.CardDownloadHead</t>
+          <t>.app.android.CardDownloadDesc</t>
         </is>
       </c>
       <c r="G415" t="inlineStr"/>
       <c r="H415" t="inlineStr"/>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr"/>
       <c r="B416" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Go to the Play Store and search for the app "FoE Helper" and install it.&lt;/p&gt;</t>
+          <t>Download FoE Helper from the Play Store</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Andate sul Play Store e cercate l'applicazione "FoE Helper" e installatela.&lt;/p&gt;</t>
+          <t>Scaricare FoE Helper dal Play Store</t>
         </is>
       </c>
       <c r="D416" t="inlineStr"/>
       <c r="E416" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F416" t="inlineStr">
         <is>
-          <t>.app.android.CardDownloadDesc</t>
+          <t>.app.android.CardDownloadLinkDesc</t>
         </is>
       </c>
       <c r="G416" t="inlineStr"/>
       <c r="H416" t="inlineStr"/>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr"/>
       <c r="B417" t="inlineStr">
         <is>
-          <t>Download FoE Helper from the Play Store</t>
+          <t>2. Setting up the FoE Helper App</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
-          <t>Scaricare FoE Helper dal Play Store</t>
+          <t>2. Configurazione dell'app FoE Helper</t>
         </is>
       </c>
       <c r="D417" t="inlineStr"/>
       <c r="E417" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F417" t="inlineStr">
         <is>
-          <t>.app.android.CardDownloadLinkDesc</t>
+          <t>.app.android.CardConfigHeader</t>
         </is>
       </c>
       <c r="G417" t="inlineStr"/>
       <c r="H417" t="inlineStr"/>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr"/>
       <c r="B418" t="inlineStr">
         <is>
-          <t>2. Setting up the FoE Helper App</t>
+          <t>The app needs special rights for the correct display "above" the game. To do this, open the FoE Helper app directly after installation and grant the correct rights:</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
-          <t>2. Configurazione dell'app FoE Helper</t>
+          <t>L'app necessita di diritti speciali per la corretta visualizzazione "sopra" il gioco. Per fare ciò, apri l'app FoE Helper direttamente dopo l'installazione e concedi i diritti corretti:</t>
         </is>
       </c>
       <c r="D418" t="inlineStr"/>
       <c r="E418" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F418" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigHeader</t>
+          <t>.app.android.CardConfigDesc</t>
         </is>
       </c>
       <c r="G418" t="inlineStr"/>
       <c r="H418" t="inlineStr"/>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr"/>
       <c r="B419" t="inlineStr">
         <is>
-          <t>The app needs special rights for the correct display "above" the game. To do this, open the FoE Helper app directly after installation and grant the correct rights:</t>
+          <t>Settings Home Page - Part 1</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
-          <t>L'app necessita di diritti speciali per la corretta visualizzazione "sopra" il gioco. Per fare ciò, apri l'app FoE Helper direttamente dopo l'installazione e concedi i diritti corretti:</t>
+          <t>Impostazioni Home Page - Parte 1</t>
         </is>
       </c>
       <c r="D419" t="inlineStr"/>
       <c r="E419" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F419" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigDesc</t>
+          <t>.app.android.CardConfigImage1</t>
         </is>
       </c>
       <c r="G419" t="inlineStr"/>
       <c r="H419" t="inlineStr"/>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr"/>
       <c r="B420" t="inlineStr">
         <is>
-          <t>Settings Home Page - Part 1</t>
+          <t>Settings Home Page - Part 2</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
-          <t>Impostazioni Home Page - Parte 1</t>
+          <t>Impostazioni Home Page - Parte 2</t>
         </is>
       </c>
       <c r="D420" t="inlineStr"/>
       <c r="E420" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F420" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigImage1</t>
+          <t>.app.android.CardConfigImage2</t>
         </is>
       </c>
       <c r="G420" t="inlineStr"/>
       <c r="H420" t="inlineStr"/>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr"/>
       <c r="B421" t="inlineStr">
         <is>
-          <t>Settings Home Page - Part 2</t>
+          <t>Allow FoE Helper to display an overlay</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
-          <t>Impostazioni Home Page - Parte 2</t>
+          <t>Consentire a FoE Helper di visualizzare un pannello</t>
         </is>
       </c>
       <c r="D421" t="inlineStr"/>
       <c r="E421" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F421" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigImage2</t>
+          <t>.app.android.CardConfigOverlayHeader</t>
         </is>
       </c>
       <c r="G421" t="inlineStr"/>
       <c r="H421" t="inlineStr"/>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr"/>
       <c r="B422" t="inlineStr">
         <is>
-          <t>Allow FoE Helper to display an overlay</t>
+          <t>Click the button "Open display settings" if it is not already greyed out.</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
-          <t>Consentire a FoE Helper di visualizzare un pannello</t>
+          <t>Fare clic sul pulsante "Apri impostazioni schermo" se non è già disattivato.</t>
         </is>
       </c>
       <c r="D422" t="inlineStr"/>
       <c r="E422" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F422" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigOverlayHeader</t>
+          <t>.app.android.CardConfigOverlayDesc</t>
         </is>
       </c>
       <c r="G422" t="inlineStr"/>
       <c r="H422" t="inlineStr"/>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr"/>
       <c r="B423" t="inlineStr">
         <is>
-          <t>Click the button "Open display settings" if it is not already greyed out.</t>
+          <t>FoE Search helpers and click</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
-          <t>Fare clic sul pulsante "Apri impostazioni schermo" se non è già disattivato.</t>
+          <t>FoE Cerca aiutanti e clicca</t>
         </is>
       </c>
       <c r="D423" t="inlineStr"/>
       <c r="E423" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F423" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigOverlayDesc</t>
+          <t>.app.android.CardConfigOverlayImage1</t>
         </is>
       </c>
       <c r="G423" t="inlineStr"/>
       <c r="H423" t="inlineStr"/>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr"/>
       <c r="B424" t="inlineStr">
         <is>
-          <t>FoE Search helpers and click</t>
+          <t>Overlay rights are activated</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
-          <t>FoE Cerca aiutanti e clicca</t>
+          <t>I diritti di sovrapposizione sono attivati</t>
         </is>
       </c>
       <c r="D424" t="inlineStr"/>
       <c r="E424" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F424" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigOverlayImage1</t>
+          <t>.app.android.CardConfigOverlayImage2</t>
         </is>
       </c>
       <c r="G424" t="inlineStr"/>
       <c r="H424" t="inlineStr"/>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr"/>
       <c r="B425" t="inlineStr">
         <is>
-          <t>Overlay rights are activated</t>
+          <t>Allow the FoE Helper to start automatically with the Forge of Empires App</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
-          <t>I diritti di sovrapposizione sono attivati</t>
+          <t>Consentire l'avvio automatico di FoE Helper con l'applicazione Forge of Empires</t>
         </is>
       </c>
       <c r="D425" t="inlineStr"/>
       <c r="E425" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F425" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigOverlayImage2</t>
+          <t>.app.android.CardConfigStartHeader</t>
         </is>
       </c>
       <c r="G425" t="inlineStr"/>
       <c r="H425" t="inlineStr"/>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr"/>
       <c r="B426" t="inlineStr">
         <is>
-          <t>Allow the FoE Helper to start automatically with the Forge of Empires App</t>
+          <t>Click the button "Allow Accessibility Service" if it is not already greyed out.</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
-          <t>Consentire l'avvio automatico di FoE Helper con l'applicazione Forge of Empires</t>
+          <t>Fare clic sul pulsante "Consenti servizio di accessibilità" se non è già disattivato.</t>
         </is>
       </c>
       <c r="D426" t="inlineStr"/>
       <c r="E426" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F426" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigStartHeader</t>
+          <t>.app.android.CardConfigStartDesc</t>
         </is>
       </c>
       <c r="G426" t="inlineStr"/>
       <c r="H426" t="inlineStr"/>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr"/>
       <c r="B427" t="inlineStr">
         <is>
-          <t>Click the button "Allow Accessibility Service" if it is not already greyed out.</t>
+          <t>Search FoE-Helper and click</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
-          <t>Fare clic sul pulsante "Consenti servizio di accessibilità" se non è già disattivato.</t>
+          <t>Cercare FoE-Helper e fare clic su</t>
         </is>
       </c>
       <c r="D427" t="inlineStr"/>
       <c r="E427" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F427" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigStartDesc</t>
+          <t>.app.android.CardConfigStartImage1</t>
         </is>
       </c>
       <c r="G427" t="inlineStr"/>
       <c r="H427" t="inlineStr"/>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr"/>
       <c r="B428" t="inlineStr">
         <is>
-          <t>Search FoE-Helper and click</t>
+          <t>Both rights are necessary to recognise whether Forge of Empires has been started.</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
-          <t>Cercare FoE-Helper e fare clic su</t>
+          <t>Entrambi i diritti sono necessari per riconoscere se Forge of Empires è stato avviato.</t>
         </is>
       </c>
       <c r="D428" t="inlineStr"/>
       <c r="E428" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F428" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigStartImage1</t>
+          <t>.app.android.CardConfigStartImage2</t>
         </is>
       </c>
       <c r="G428" t="inlineStr"/>
       <c r="H428" t="inlineStr"/>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr"/>
       <c r="B429" t="inlineStr">
         <is>
-          <t>Both rights are necessary to recognise whether Forge of Empires has been started.</t>
+          <t>3. Testing the helper</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
-          <t>Entrambi i diritti sono necessari per riconoscere se Forge of Empires è stato avviato.</t>
+          <t>3. Testare l'aiutante</t>
         </is>
       </c>
       <c r="D429" t="inlineStr"/>
       <c r="E429" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F429" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigStartImage2</t>
+          <t>.app.android.CardTestHeader</t>
         </is>
       </c>
       <c r="G429" t="inlineStr"/>
       <c r="H429" t="inlineStr"/>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr"/>
       <c r="B430" t="inlineStr">
         <is>
-          <t>3. Testing the helper</t>
+          <t>That was all. From now on, the helper app should start directly with the Forge of Empires app.</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
-          <t>3. Testare l'aiutante</t>
+          <t>Questo era tutto. D'ora in poi, l'app di supporto dovrebbe avviarsi direttamente con l'app Forge of Empires.</t>
         </is>
       </c>
       <c r="D430" t="inlineStr"/>
       <c r="E430" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F430" t="inlineStr">
         <is>
-          <t>.app.android.CardTestHeader</t>
+          <t>.app.android.CardTestDesc1</t>
         </is>
       </c>
       <c r="G430" t="inlineStr"/>
       <c r="H430" t="inlineStr"/>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr"/>
       <c r="B431" t="inlineStr">
         <is>
-          <t>That was all. From now on, the helper app should start directly with the Forge of Empires app.</t>
+          <t>Both opened App's</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
-          <t>Questo era tutto. D'ora in poi, l'app di supporto dovrebbe avviarsi direttamente con l'app Forge of Empires.</t>
+          <t>Entrambi hanno aperto l'app</t>
         </is>
       </c>
       <c r="D431" t="inlineStr"/>
       <c r="E431" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F431" t="inlineStr">
         <is>
-          <t>.app.android.CardTestDesc1</t>
+          <t>.app.android.CardTestImage</t>
         </is>
       </c>
       <c r="G431" t="inlineStr"/>
       <c r="H431" t="inlineStr"/>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr"/>
       <c r="B432" t="inlineStr">
         <is>
-          <t>Both opened App's</t>
+          <t>With the help of the blue icon, the overlay can be moved as desired. Clicking on it opens or closes the helper.</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
-          <t>Entrambi hanno aperto l'app</t>
+          <t>Con l'aiuto dell'icona blu, la sovrapposizione può essere spostata a piacere. Cliccandoci sopra si apre o si chiude l'helper.</t>
         </is>
       </c>
       <c r="D432" t="inlineStr"/>
       <c r="E432" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F432" t="inlineStr">
         <is>
-          <t>.app.android.CardTestImage</t>
+          <t>.app.android.CardTestDesc2</t>
         </is>
       </c>
       <c r="G432" t="inlineStr"/>
       <c r="H432" t="inlineStr"/>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr"/>
       <c r="B433" t="inlineStr">
         <is>
-          <t>With the help of the blue icon, the overlay can be moved as desired. Clicking on it opens or closes the helper.</t>
+          <t>4. Error handling</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
-          <t>Con l'aiuto dell'icona blu, la sovrapposizione può essere spostata a piacere. Cliccandoci sopra si apre o si chiude l'helper.</t>
+          <t>4. Gestione degli errori</t>
         </is>
       </c>
       <c r="D433" t="inlineStr"/>
       <c r="E433" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F433" t="inlineStr">
         <is>
-          <t>.app.android.CardTestDesc2</t>
+          <t>.app.android.CardIssuesHader</t>
         </is>
       </c>
       <c r="G433" t="inlineStr"/>
       <c r="H433" t="inlineStr"/>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr"/>
       <c r="B434" t="inlineStr">
         <is>
-          <t>4. Error handling</t>
+          <t>If there are any bugs, you can report them in the Github: &lt;a target="_blank" rel="nofollow noopener" href="https://github.com/mainIine/FoEHelperApp_Issues/issues"&gt;Report error&lt;/a&gt;</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
-          <t>4. Gestione degli errori</t>
+          <t>Se sono presenti bug, puoi segnalarli in Github: &lt;a target="_blank" rel="nofollow noopener" href="https://github.com/mainIine/FoEHelperApp_Issues/issues"&gt;Segnala errore&lt;/a &gt;</t>
         </is>
       </c>
       <c r="D434" t="inlineStr"/>
       <c r="E434" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F434" t="inlineStr">
         <is>
-          <t>.app.android.CardIssuesHader</t>
+          <t>.app.android.CardIssuesDesc</t>
         </is>
       </c>
       <c r="G434" t="inlineStr"/>
       <c r="H434" t="inlineStr"/>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr"/>
       <c r="B435" t="inlineStr">
         <is>
-          <t>If there are any bugs, you can report them in the Github: &lt;a target="_blank" rel="nofollow noopener" href="https://github.com/mainIine/FoEHelperApp_Issues/issues"&gt;Report error&lt;/a&gt;</t>
+          <t>new extension</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
-          <t>Se sono presenti bug, puoi segnalarli in Github: &lt;a target="_blank" rel="nofollow noopener" href="https://github.com/mainIine/FoEHelperApp_Issues/issues"&gt;Segnala errore&lt;/a &gt;</t>
+          <t>Nuova estensione</t>
         </is>
       </c>
       <c r="D435" t="inlineStr"/>
       <c r="E435" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F435" t="inlineStr">
         <is>
-          <t>.app.android.CardIssuesDesc</t>
-[...2 lines deleted...]
-      <c r="G435" t="inlineStr"/>
+          <t>.citymap.NewExtension</t>
+        </is>
+      </c>
+      <c r="G435" t="inlineStr">
+        <is>
+          <t>"new extension", do you mean "new expansion" ?</t>
+        </is>
+      </c>
       <c r="H435" t="inlineStr"/>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr"/>
       <c r="B436" t="inlineStr">
         <is>
-          <t>new extension</t>
+          <t>Close</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
-          <t>Nuova estensione</t>
+          <t>Chiuso</t>
         </is>
       </c>
       <c r="D436" t="inlineStr"/>
       <c r="E436" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F436" t="inlineStr">
         <is>
-          <t>.citymap.NewExtension</t>
-[...6 lines deleted...]
-      </c>
+          <t>.global.Close</t>
+        </is>
+      </c>
+      <c r="G436" t="inlineStr"/>
       <c r="H436" t="inlineStr"/>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr"/>
       <c r="B437" t="inlineStr">
         <is>
-          <t>Close</t>
+          <t>Add element</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
-          <t>Chiuso</t>
+          <t>Aggiungi elemento</t>
         </is>
       </c>
       <c r="D437" t="inlineStr"/>
       <c r="E437" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F437" t="inlineStr">
         <is>
-          <t>.global.Close</t>
+          <t>.citymap.AddElement</t>
         </is>
       </c>
       <c r="G437" t="inlineStr"/>
       <c r="H437" t="inlineStr"/>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr"/>
       <c r="B438" t="inlineStr">
         <is>
-          <t>Add element</t>
+          <t>Cultural productions</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
-          <t>Aggiungi elemento</t>
+          <t>Produzioni culturali</t>
         </is>
       </c>
       <c r="D438" t="inlineStr"/>
       <c r="E438" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F438" t="inlineStr">
         <is>
-          <t>.citymap.AddElement</t>
+          <t>.citymap.CulturalGoodsProduction</t>
         </is>
       </c>
       <c r="G438" t="inlineStr"/>
       <c r="H438" t="inlineStr"/>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr"/>
       <c r="B439" t="inlineStr">
         <is>
-          <t>Cultural productions</t>
+          <t>Diplomacy</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
-          <t>Produzioni culturali</t>
+          <t>Diplomazia</t>
         </is>
       </c>
       <c r="D439" t="inlineStr"/>
       <c r="E439" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F439" t="inlineStr">
         <is>
-          <t>.citymap.CulturalGoodsProduction</t>
+          <t>.citymap.Diplomacy</t>
         </is>
       </c>
       <c r="G439" t="inlineStr"/>
       <c r="H439" t="inlineStr"/>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr"/>
       <c r="B440" t="inlineStr">
         <is>
-          <t>Diplomacy</t>
+          <t>Impediment</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
-          <t>Diplomazia</t>
+          <t>Impedimento</t>
         </is>
       </c>
       <c r="D440" t="inlineStr"/>
       <c r="E440" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F440" t="inlineStr">
         <is>
-          <t>.citymap.Diplomacy</t>
+          <t>.citymap.Impediment</t>
         </is>
       </c>
       <c r="G440" t="inlineStr"/>
       <c r="H440" t="inlineStr"/>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr"/>
       <c r="B441" t="inlineStr">
         <is>
-          <t>Impediment</t>
+          <t>Aztecs</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
-          <t>Impedimento</t>
+          <t>Aztechi</t>
         </is>
       </c>
       <c r="D441" t="inlineStr"/>
       <c r="E441" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F441" t="inlineStr">
         <is>
-          <t>.citymap.Impediment</t>
+          <t>.citymap.NewCity_aztecs</t>
         </is>
       </c>
       <c r="G441" t="inlineStr"/>
       <c r="H441" t="inlineStr"/>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr"/>
       <c r="B442" t="inlineStr">
         <is>
-          <t>Aztecs</t>
+          <t>Egyptians</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
-          <t>Aztechi</t>
+          <t>Egiziani</t>
         </is>
       </c>
       <c r="D442" t="inlineStr"/>
       <c r="E442" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F442" t="inlineStr">
         <is>
-          <t>.citymap.NewCity_aztecs</t>
+          <t>.citymap.NewCity_egyptians</t>
         </is>
       </c>
       <c r="G442" t="inlineStr"/>
       <c r="H442" t="inlineStr"/>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr"/>
       <c r="B443" t="inlineStr">
         <is>
-          <t>Egyptians</t>
+          <t>Japanese</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
-          <t>Egiziani</t>
+          <t>giapponese</t>
         </is>
       </c>
       <c r="D443" t="inlineStr"/>
       <c r="E443" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F443" t="inlineStr">
         <is>
-          <t>.citymap.NewCity_egyptians</t>
+          <t>.citymap.NewCity_japanese</t>
         </is>
       </c>
       <c r="G443" t="inlineStr"/>
       <c r="H443" t="inlineStr"/>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr"/>
       <c r="B444" t="inlineStr">
         <is>
-          <t>Japanese</t>
+          <t>Main city</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
-          <t>giapponese</t>
+          <t>Città principale</t>
         </is>
       </c>
       <c r="D444" t="inlineStr"/>
       <c r="E444" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F444" t="inlineStr">
         <is>
-          <t>.citymap.NewCity_japanese</t>
+          <t>.citymap.NewCity_main</t>
         </is>
       </c>
       <c r="G444" t="inlineStr"/>
       <c r="H444" t="inlineStr"/>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr"/>
       <c r="B445" t="inlineStr">
         <is>
-          <t>Main city</t>
+          <t>Mughals</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
-          <t>Città principale</t>
+          <t>Moghul</t>
         </is>
       </c>
       <c r="D445" t="inlineStr"/>
       <c r="E445" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F445" t="inlineStr">
         <is>
-          <t>.citymap.NewCity_main</t>
+          <t>.citymap.NewCity_mughals</t>
         </is>
       </c>
       <c r="G445" t="inlineStr"/>
       <c r="H445" t="inlineStr"/>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr"/>
       <c r="B446" t="inlineStr">
         <is>
-          <t>Mughals</t>
+          <t>Vikings</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
-          <t>Moghul</t>
+          <t>Vichinghi</t>
         </is>
       </c>
       <c r="D446" t="inlineStr"/>
       <c r="E446" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F446" t="inlineStr">
         <is>
-          <t>.citymap.NewCity_mughals</t>
+          <t>.citymap.NewCity_vikings</t>
         </is>
       </c>
       <c r="G446" t="inlineStr"/>
       <c r="H446" t="inlineStr"/>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr"/>
       <c r="B447" t="inlineStr">
         <is>
-          <t>Vikings</t>
+          <t>A.I. Core</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
-          <t>Vichinghi</t>
+          <t>Nucleo I.A</t>
         </is>
       </c>
       <c r="D447" t="inlineStr"/>
       <c r="E447" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F447" t="inlineStr">
         <is>
-          <t>.citymap.NewCity_vikings</t>
+          <t>.global.Legendary.X_SpaceAgeJupiterMoon_Landmark1</t>
         </is>
       </c>
       <c r="G447" t="inlineStr"/>
       <c r="H447" t="inlineStr"/>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr"/>
       <c r="B448" t="inlineStr">
         <is>
-          <t>A.I. Core</t>
+          <t>Donation</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
-          <t>Nucleo I.A</t>
+          <t>Donazione</t>
         </is>
       </c>
       <c r="D448" t="inlineStr"/>
       <c r="E448" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F448" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_SpaceAgeJupiterMoon_Landmark1</t>
+          <t>.global.PayPalDonation</t>
         </is>
       </c>
       <c r="G448" t="inlineStr"/>
       <c r="H448" t="inlineStr"/>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr"/>
       <c r="B449" t="inlineStr">
         <is>
-          <t>Donation</t>
+          <t>If you like this tool feel free to donate something so we can pay for the big servers.</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
-          <t>Donazione</t>
+          <t>Se ti piace questo strumento sentiti libero di donare qualcosa in modo che possiamo pagare per i grandi server.</t>
         </is>
       </c>
       <c r="D449" t="inlineStr"/>
       <c r="E449" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F449" t="inlineStr">
         <is>
-          <t>.global.PayPalDonation</t>
+          <t>.global.PayPalDonationDesc</t>
         </is>
       </c>
       <c r="G449" t="inlineStr"/>
       <c r="H449" t="inlineStr"/>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr"/>
       <c r="B450" t="inlineStr">
         <is>
-          <t>If you like this tool feel free to donate something so we can pay for the big servers.</t>
+          <t>We use cookies to save settings and display advertisements. Details can be found here: &lt;a href='/info/privacy-policy'&gt;Privacy policy&lt;/a&gt;&lt;br&gt; Is that ok for you?</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
-          <t>Se ti piace questo strumento sentiti libero di donare qualcosa in modo che possiamo pagare per i grandi server.</t>
+          <t>Utilizziamo i cookie per salvare le impostazioni e visualizzare annunci pubblicitari. I dettagli sono disponibili qui: &lt;a href='/info/privacy-policy'&gt;Informativa sulla privacy&lt;/a&gt;&lt;br&gt; Per te va bene?</t>
         </is>
       </c>
       <c r="D450" t="inlineStr"/>
       <c r="E450" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F450" t="inlineStr">
         <is>
-          <t>.global.PayPalDonationDesc</t>
+          <t>.index.CookieContent</t>
         </is>
       </c>
       <c r="G450" t="inlineStr"/>
       <c r="H450" t="inlineStr"/>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr"/>
       <c r="B451" t="inlineStr">
         <is>
-          <t>We use cookies to save settings and display advertisements. Details can be found here: &lt;a href='/info/privacy-policy'&gt;Privacy policy&lt;/a&gt;&lt;br&gt; Is that ok for you?</t>
+          <t>Accept</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
-          <t>Utilizziamo i cookie per salvare le impostazioni e visualizzare annunci pubblicitari. I dettagli sono disponibili qui: &lt;a href='/info/privacy-policy'&gt;Informativa sulla privacy&lt;/a&gt;&lt;br&gt; Per te va bene?</t>
+          <t>Accetta</t>
         </is>
       </c>
       <c r="D451" t="inlineStr"/>
       <c r="E451" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F451" t="inlineStr">
         <is>
-          <t>.index.CookieContent</t>
+          <t>.index.CookieCookieAccept</t>
         </is>
       </c>
       <c r="G451" t="inlineStr"/>
       <c r="H451" t="inlineStr"/>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr"/>
       <c r="B452" t="inlineStr">
         <is>
-          <t>Accept</t>
+          <t>Decline</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
-          <t>Accetta</t>
+          <t>Declina</t>
         </is>
       </c>
       <c r="D452" t="inlineStr"/>
       <c r="E452" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F452" t="inlineStr">
         <is>
-          <t>.index.CookieCookieAccept</t>
+          <t>.index.CookieDecline</t>
         </is>
       </c>
       <c r="G452" t="inlineStr"/>
       <c r="H452" t="inlineStr"/>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr"/>
       <c r="B453" t="inlineStr">
         <is>
-          <t>Decline</t>
+          <t>Open link to discussion page</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
-          <t>Declina</t>
+          <t>Aprire il collegamento alla pagina di discussione</t>
         </is>
       </c>
       <c r="D453" t="inlineStr"/>
       <c r="E453" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F453" t="inlineStr">
         <is>
-          <t>.index.CookieDecline</t>
+          <t>.index.DiscussLink</t>
         </is>
       </c>
       <c r="G453" t="inlineStr"/>
       <c r="H453" t="inlineStr"/>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr"/>
       <c r="B454" t="inlineStr">
         <is>
-          <t>Open link to discussion page</t>
+          <t>FoE-Helper Community</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
-          <t>Aprire il collegamento alla pagina di discussione</t>
+          <t>Comunità di aiuto di FoE</t>
         </is>
       </c>
       <c r="D454" t="inlineStr"/>
       <c r="E454" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F454" t="inlineStr">
         <is>
-          <t>.index.DiscussLink</t>
+          <t>.index.DiscussLinkDesc</t>
         </is>
       </c>
       <c r="G454" t="inlineStr"/>
       <c r="H454" t="inlineStr"/>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr"/>
       <c r="B455" t="inlineStr">
         <is>
-          <t>FoE-Helper Community</t>
+          <t>The mail could not be sent!</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
-          <t>Comunità di aiuto di FoE</t>
+          <t>La mail non può essere inviata!</t>
         </is>
       </c>
       <c r="D455" t="inlineStr"/>
       <c r="E455" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F455" t="inlineStr">
         <is>
-          <t>.index.DiscussLinkDesc</t>
+          <t>.mails.ErrorSend</t>
         </is>
       </c>
       <c r="G455" t="inlineStr"/>
       <c r="H455" t="inlineStr"/>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr"/>
       <c r="B456" t="inlineStr">
         <is>
-          <t>The mail could not be sent!</t>
+          <t>Polynesia</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
-          <t>La mail non può essere inviata!</t>
+          <t>Polinesia</t>
         </is>
       </c>
       <c r="D456" t="inlineStr"/>
       <c r="E456" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F456" t="inlineStr">
         <is>
-          <t>.mails.ErrorSend</t>
+          <t>.citymap.NewCity_polynesia</t>
         </is>
       </c>
       <c r="G456" t="inlineStr"/>
       <c r="H456" t="inlineStr"/>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr"/>
       <c r="B457" t="inlineStr">
         <is>
-          <t>Polynesia</t>
+          <t>Saturn VI Gate CENTAURUS</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
-          <t>Polinesia</t>
+          <t>Cancello di Saturno VI CENTAURO</t>
         </is>
       </c>
       <c r="D457" t="inlineStr"/>
       <c r="E457" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F457" t="inlineStr">
         <is>
-          <t>.citymap.NewCity_polynesia</t>
+          <t>.global.Legendary.X_SpaceAgeTitan_Landmark1</t>
         </is>
       </c>
       <c r="G457" t="inlineStr"/>
       <c r="H457" t="inlineStr"/>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr"/>
       <c r="B458" t="inlineStr">
         <is>
-          <t>Saturn VI Gate CENTAURUS</t>
+          <t>Saturn VI Gate PEGASUS</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
-          <t>Cancello di Saturno VI CENTAURO</t>
+          <t>Cancello di Saturno VI PEGASUS</t>
         </is>
       </c>
       <c r="D458" t="inlineStr"/>
       <c r="E458" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F458" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_SpaceAgeTitan_Landmark1</t>
+          <t>.global.Legendary.X_SpaceAgeTitan_Landmark2</t>
         </is>
       </c>
       <c r="G458" t="inlineStr"/>
       <c r="H458" t="inlineStr"/>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr"/>
       <c r="B459" t="inlineStr">
         <is>
-          <t>Saturn VI Gate PEGASUS</t>
+          <t>Saturn VI Gate HYDRA</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
-          <t>Cancello di Saturno VI PEGASUS</t>
+          <t>Cancello di Saturno VI HYDRA</t>
         </is>
       </c>
       <c r="D459" t="inlineStr"/>
       <c r="E459" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F459" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_SpaceAgeTitan_Landmark2</t>
+          <t>.global.Legendary.X_SpaceAgeTitan_Landmark3</t>
         </is>
       </c>
       <c r="G459" t="inlineStr"/>
       <c r="H459" t="inlineStr"/>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr"/>
       <c r="B460" t="inlineStr">
         <is>
-          <t>Saturn VI Gate HYDRA</t>
+          <t>The extension update has been installed, here you can find the latest information about the changes</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
-          <t>Cancello di Saturno VI HYDRA</t>
+          <t>L'aggiornamento dell'estensione è stato installato, qui puoi trovare le ultime informazioni sulle modifiche</t>
         </is>
       </c>
       <c r="D460" t="inlineStr"/>
       <c r="E460" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F460" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_SpaceAgeTitan_Landmark3</t>
+          <t>.update.MetaDesc</t>
         </is>
       </c>
       <c r="G460" t="inlineStr"/>
       <c r="H460" t="inlineStr"/>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr"/>
       <c r="B461" t="inlineStr">
         <is>
-          <t>The extension update has been installed, here you can find the latest information about the changes</t>
-[...6 lines deleted...]
-      </c>
+          <t>Extension Update installed - Changelog</t>
+        </is>
+      </c>
+      <c r="C461" t="inlineStr"/>
       <c r="D461" t="inlineStr"/>
       <c r="E461" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F461" t="inlineStr">
         <is>
-          <t>.update.MetaDesc</t>
+          <t>.update.MetaTitle</t>
         </is>
       </c>
       <c r="G461" t="inlineStr"/>
       <c r="H461" t="inlineStr"/>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr"/>
       <c r="B462" t="inlineStr">
         <is>
-          <t>Extension Update installed - Changelog</t>
-[...2 lines deleted...]
-      <c r="C462" t="inlineStr"/>
+          <t>Stellar Warship</t>
+        </is>
+      </c>
+      <c r="C462" t="inlineStr">
+        <is>
+          <t>Nave da guerra stellare</t>
+        </is>
+      </c>
       <c r="D462" t="inlineStr"/>
       <c r="E462" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F462" t="inlineStr">
         <is>
-          <t>.update.MetaTitle</t>
+          <t>.global.Legendary.X_SpaceAgeSpaceHub_Landmark1</t>
         </is>
       </c>
       <c r="G462" t="inlineStr"/>
       <c r="H462" t="inlineStr"/>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr"/>
       <c r="B463" t="inlineStr">
         <is>
-          <t>Stellar Warship</t>
+          <t>Cosmic Catalyst</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
-          <t>Nave da guerra stellare</t>
+          <t>Catalizzatore Cosmico</t>
         </is>
       </c>
       <c r="D463" t="inlineStr"/>
       <c r="E463" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F463" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_SpaceAgeSpaceHub_Landmark1</t>
+          <t>.global.Legendary.X_SpaceAgeSpaceHub_Landmark2</t>
         </is>
       </c>
       <c r="G463" t="inlineStr"/>
       <c r="H463" t="inlineStr"/>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr"/>
       <c r="B464" t="inlineStr">
         <is>
-          <t>Cosmic Catalyst</t>
-[...6 lines deleted...]
-      </c>
+          <t>https://docs.foe-helper.com/english/installing</t>
+        </is>
+      </c>
+      <c r="C464" t="inlineStr"/>
       <c r="D464" t="inlineStr"/>
       <c r="E464" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F464" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_SpaceAgeSpaceHub_Landmark2</t>
+          <t>.startpage.ReadMoreLink</t>
         </is>
       </c>
       <c r="G464" t="inlineStr"/>
       <c r="H464" t="inlineStr"/>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr"/>
       <c r="B465" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/installing</t>
+          <t>Other buildings</t>
         </is>
       </c>
       <c r="C465" t="inlineStr"/>
       <c r="D465" t="inlineStr"/>
       <c r="E465" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F465" t="inlineStr">
         <is>
-          <t>.startpage.ReadMoreLink</t>
+          <t>.citymap.GenericBuilding</t>
         </is>
       </c>
       <c r="G465" t="inlineStr"/>
       <c r="H465" t="inlineStr"/>
+    </row>
+    <row r="466">
+      <c r="A466" t="inlineStr"/>
+      <c r="B466" t="inlineStr">
+        <is>
+          <t>/info/impress/en</t>
+        </is>
+      </c>
+      <c r="C466" t="inlineStr"/>
+      <c r="D466" t="inlineStr"/>
+      <c r="E466" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F466" t="inlineStr">
+        <is>
+          <t>.index.impress_link</t>
+        </is>
+      </c>
+      <c r="G466" t="inlineStr"/>
+      <c r="H466" t="inlineStr"/>
+    </row>
+    <row r="467">
+      <c r="A467" t="inlineStr"/>
+      <c r="B467" t="inlineStr">
+        <is>
+          <t>Impress</t>
+        </is>
+      </c>
+      <c r="C467" t="inlineStr"/>
+      <c r="D467" t="inlineStr"/>
+      <c r="E467" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F467" t="inlineStr">
+        <is>
+          <t>.index.impress_linkDesc</t>
+        </is>
+      </c>
+      <c r="G467" t="inlineStr"/>
+      <c r="H467" t="inlineStr"/>
+    </row>
+    <row r="468">
+      <c r="A468" t="inlineStr"/>
+      <c r="B468" t="inlineStr">
+        <is>
+          <t>/info/privacy/en</t>
+        </is>
+      </c>
+      <c r="C468" t="inlineStr"/>
+      <c r="D468" t="inlineStr"/>
+      <c r="E468" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F468" t="inlineStr">
+        <is>
+          <t>.index.privacy_link</t>
+        </is>
+      </c>
+      <c r="G468" t="inlineStr"/>
+      <c r="H468" t="inlineStr"/>
+    </row>
+    <row r="469">
+      <c r="A469" t="inlineStr"/>
+      <c r="B469" t="inlineStr">
+        <is>
+          <t>Privacy Policy</t>
+        </is>
+      </c>
+      <c r="C469" t="inlineStr"/>
+      <c r="D469" t="inlineStr"/>
+      <c r="E469" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F469" t="inlineStr">
+        <is>
+          <t>.index.privacy_linkDesc</t>
+        </is>
+      </c>
+      <c r="G469" t="inlineStr"/>
+      <c r="H469" t="inlineStr"/>
+    </row>
+    <row r="470">
+      <c r="A470" t="inlineStr"/>
+      <c r="B470" t="inlineStr">
+        <is>
+          <t>Notes for this world have been found (%sx) and re-linked. They are now displayed in the game again.</t>
+        </is>
+      </c>
+      <c r="C470" t="inlineStr"/>
+      <c r="D470" t="inlineStr"/>
+      <c r="E470" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F470" t="inlineStr">
+        <is>
+          <t>.login.NoticesFound</t>
+        </is>
+      </c>
+      <c r="G470" t="inlineStr"/>
+      <c r="H470" t="inlineStr"/>
+    </row>
+    <row r="471">
+      <c r="A471" t="inlineStr"/>
+      <c r="B471" t="inlineStr">
+        <is>
+          <t>The world and city data have been removed</t>
+        </is>
+      </c>
+      <c r="C471" t="inlineStr"/>
+      <c r="D471" t="inlineStr"/>
+      <c r="E471" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F471" t="inlineStr">
+        <is>
+          <t>.profile.WorldCityDataRemoved</t>
+        </is>
+      </c>
+      <c r="G471" t="inlineStr"/>
+      <c r="H471" t="inlineStr"/>
+    </row>
+    <row r="472">
+      <c r="A472" t="inlineStr"/>
+      <c r="B472" t="inlineStr">
+        <is>
+          <t>You have already registered this world number</t>
+        </is>
+      </c>
+      <c r="C472" t="inlineStr"/>
+      <c r="D472" t="inlineStr"/>
+      <c r="E472" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F472" t="inlineStr">
+        <is>
+          <t>.profile.WorldNumberAlreadyRegistered</t>
+        </is>
+      </c>
+      <c r="G472" t="inlineStr"/>
+      <c r="H472" t="inlineStr"/>
+    </row>
+    <row r="473">
+      <c r="A473" t="inlineStr"/>
+      <c r="B473" t="inlineStr">
+        <is>
+          <t>The new world has been added!</t>
+        </is>
+      </c>
+      <c r="C473" t="inlineStr"/>
+      <c r="D473" t="inlineStr"/>
+      <c r="E473" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F473" t="inlineStr">
+        <is>
+          <t>.profile.NewWorldAdded</t>
+        </is>
+      </c>
+      <c r="G473" t="inlineStr"/>
+      <c r="H473" t="inlineStr"/>
+    </row>
+    <row r="474">
+      <c r="A474" t="inlineStr"/>
+      <c r="B474" t="inlineStr">
+        <is>
+          <t>Your data has been updated</t>
+        </is>
+      </c>
+      <c r="C474" t="inlineStr"/>
+      <c r="D474" t="inlineStr"/>
+      <c r="E474" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F474" t="inlineStr">
+        <is>
+          <t>.profile.DataUpdated</t>
+        </is>
+      </c>
+      <c r="G474" t="inlineStr"/>
+      <c r="H474" t="inlineStr"/>
+    </row>
+    <row r="475">
+      <c r="A475" t="inlineStr"/>
+      <c r="B475" t="inlineStr">
+        <is>
+          <t>-- Choose world --</t>
+        </is>
+      </c>
+      <c r="C475" t="inlineStr"/>
+      <c r="D475" t="inlineStr"/>
+      <c r="E475" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F475" t="inlineStr">
+        <is>
+          <t>.register.SelectWorld</t>
+        </is>
+      </c>
+      <c r="G475" t="inlineStr"/>
+      <c r="H475" t="inlineStr"/>
+    </row>
+    <row r="476">
+      <c r="A476" t="inlineStr"/>
+      <c r="B476" t="inlineStr">
+        <is>
+          <t>Your InGame name</t>
+        </is>
+      </c>
+      <c r="C476" t="inlineStr"/>
+      <c r="D476" t="inlineStr"/>
+      <c r="E476" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F476" t="inlineStr">
+        <is>
+          <t>.register.PlayerName</t>
+        </is>
+      </c>
+      <c r="G476" t="inlineStr"/>
+      <c r="H476" t="inlineStr"/>
+    </row>
+    <row r="477">
+      <c r="A477" t="inlineStr"/>
+      <c r="B477" t="inlineStr">
+        <is>
+          <t>You can add more worlds to your profile later</t>
+        </is>
+      </c>
+      <c r="C477" t="inlineStr"/>
+      <c r="D477" t="inlineStr"/>
+      <c r="E477" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F477" t="inlineStr">
+        <is>
+          <t>.register.LaterMoreWorlds</t>
+        </is>
+      </c>
+      <c r="G477" t="inlineStr"/>
+      <c r="H477" t="inlineStr"/>
+    </row>
+    <row r="478">
+      <c r="A478" t="inlineStr"/>
+      <c r="B478" t="inlineStr">
+        <is>
+          <t>Your server</t>
+        </is>
+      </c>
+      <c r="C478" t="inlineStr"/>
+      <c r="D478" t="inlineStr"/>
+      <c r="E478" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F478" t="inlineStr">
+        <is>
+          <t>.register.YourServer</t>
+        </is>
+      </c>
+      <c r="G478" t="inlineStr"/>
+      <c r="H478" t="inlineStr"/>
+    </row>
+    <row r="479">
+      <c r="A479" t="inlineStr"/>
+      <c r="B479" t="inlineStr">
+        <is>
+          <t>You only need one account per country.&lt;br&gt;You can add a beta account in your profile after creating a player world.</t>
+        </is>
+      </c>
+      <c r="C479" t="inlineStr"/>
+      <c r="D479" t="inlineStr"/>
+      <c r="E479" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F479" t="inlineStr">
+        <is>
+          <t>.register.Information</t>
+        </is>
+      </c>
+      <c r="G479" t="inlineStr"/>
+      <c r="H479" t="inlineStr"/>
+    </row>
+    <row r="480">
+      <c r="A480" t="inlineStr"/>
+      <c r="B480" t="inlineStr">
+        <is>
+          <t>All accounts on this server were removed on 14th June 2025. Too many incorrect registrations were the reason, please register again.&lt;br&gt;Existing notes for the extensions are automatically searched out and linked again.</t>
+        </is>
+      </c>
+      <c r="C480" t="inlineStr"/>
+      <c r="D480" t="inlineStr"/>
+      <c r="E480" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F480" t="inlineStr">
+        <is>
+          <t>.register.DeletedAccounts</t>
+        </is>
+      </c>
+      <c r="G480" t="inlineStr"/>
+      <c r="H480" t="inlineStr"/>
+    </row>
+    <row r="481">
+      <c r="A481" t="inlineStr"/>
+      <c r="B481" t="inlineStr">
+        <is>
+          <t>This email address is already registered. Please use a different email.</t>
+        </is>
+      </c>
+      <c r="C481" t="inlineStr"/>
+      <c r="D481" t="inlineStr"/>
+      <c r="E481" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F481" t="inlineStr">
+        <is>
+          <t>.register.EmailExists</t>
+        </is>
+      </c>
+      <c r="G481" t="inlineStr"/>
+      <c r="H481" t="inlineStr"/>
+    </row>
+    <row r="482">
+      <c r="A482" t="inlineStr"/>
+      <c r="B482" t="inlineStr">
+        <is>
+          <t>This is not a valid player ID</t>
+        </is>
+      </c>
+      <c r="C482" t="inlineStr"/>
+      <c r="D482" t="inlineStr"/>
+      <c r="E482" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F482" t="inlineStr">
+        <is>
+          <t>.register.InvalidPlayerId</t>
+        </is>
+      </c>
+      <c r="G482" t="inlineStr"/>
+      <c r="H482" t="inlineStr"/>
+    </row>
+    <row r="483">
+      <c r="A483" t="inlineStr"/>
+      <c r="B483" t="inlineStr">
+        <is>
+          <t>Delete account</t>
+        </is>
+      </c>
+      <c r="C483" t="inlineStr"/>
+      <c r="D483" t="inlineStr"/>
+      <c r="E483" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F483" t="inlineStr">
+        <is>
+          <t>.user.profil.DeleteAccount</t>
+        </is>
+      </c>
+      <c r="G483" t="inlineStr"/>
+      <c r="H483" t="inlineStr"/>
+    </row>
+    <row r="484">
+      <c r="A484" t="inlineStr"/>
+      <c r="B484" t="inlineStr">
+        <is>
+          <t>Api-Token -</t>
+        </is>
+      </c>
+      <c r="C484" t="inlineStr"/>
+      <c r="D484" t="inlineStr"/>
+      <c r="E484" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F484" t="inlineStr">
+        <is>
+          <t>.user.profil.ApiToken</t>
+        </is>
+      </c>
+      <c r="G484" t="inlineStr"/>
+      <c r="H484" t="inlineStr"/>
+    </row>
+    <row r="485">
+      <c r="A485" t="inlineStr"/>
+      <c r="B485" t="inlineStr">
+        <is>
+          <t>Add a new world to your player-Id</t>
+        </is>
+      </c>
+      <c r="C485" t="inlineStr"/>
+      <c r="D485" t="inlineStr"/>
+      <c r="E485" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F485" t="inlineStr">
+        <is>
+          <t>.user.profil.AddNewWorld</t>
+        </is>
+      </c>
+      <c r="G485" t="inlineStr"/>
+      <c r="H485" t="inlineStr"/>
+    </row>
+    <row r="486">
+      <c r="A486" t="inlineStr"/>
+      <c r="B486" t="inlineStr">
+        <is>
+          <t>Your player In-Game-Name</t>
+        </is>
+      </c>
+      <c r="C486" t="inlineStr"/>
+      <c r="D486" t="inlineStr"/>
+      <c r="E486" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F486" t="inlineStr">
+        <is>
+          <t>.user.profil.PlayerInGameName</t>
+        </is>
+      </c>
+      <c r="G486" t="inlineStr"/>
+      <c r="H486" t="inlineStr"/>
+    </row>
+    <row r="487">
+      <c r="A487" t="inlineStr"/>
+      <c r="B487" t="inlineStr">
+        <is>
+          <t>-- Select World --</t>
+        </is>
+      </c>
+      <c r="C487" t="inlineStr"/>
+      <c r="D487" t="inlineStr"/>
+      <c r="E487" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F487" t="inlineStr">
+        <is>
+          <t>.user.profil.SelectWorld</t>
+        </is>
+      </c>
+      <c r="G487" t="inlineStr"/>
+      <c r="H487" t="inlineStr"/>
+    </row>
+    <row r="488">
+      <c r="A488" t="inlineStr"/>
+      <c r="B488" t="inlineStr">
+        <is>
+          <t>Do you have a beta account?</t>
+        </is>
+      </c>
+      <c r="C488" t="inlineStr"/>
+      <c r="D488" t="inlineStr"/>
+      <c r="E488" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F488" t="inlineStr">
+        <is>
+          <t>.user.profil.AddBetaAccount</t>
+        </is>
+      </c>
+      <c r="G488" t="inlineStr"/>
+      <c r="H488" t="inlineStr"/>
+    </row>
+    <row r="489">
+      <c r="A489" t="inlineStr"/>
+      <c r="B489" t="inlineStr">
+        <is>
+          <t>Stash</t>
+        </is>
+      </c>
+      <c r="C489" t="inlineStr"/>
+      <c r="D489" t="inlineStr"/>
+      <c r="E489" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F489" t="inlineStr">
+        <is>
+          <t>.citymap.Stash</t>
+        </is>
+      </c>
+      <c r="G489" t="inlineStr"/>
+      <c r="H489" t="inlineStr"/>
+    </row>
+    <row r="490">
+      <c r="A490" t="inlineStr"/>
+      <c r="B490" t="inlineStr">
+        <is>
+          <t>Type</t>
+        </is>
+      </c>
+      <c r="C490" t="inlineStr"/>
+      <c r="D490" t="inlineStr"/>
+      <c r="E490" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F490" t="inlineStr">
+        <is>
+          <t>.citymap.Type</t>
+        </is>
+      </c>
+      <c r="G490" t="inlineStr"/>
+      <c r="H490" t="inlineStr"/>
+    </row>
+    <row r="491">
+      <c r="A491" t="inlineStr"/>
+      <c r="B491" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="C491" t="inlineStr"/>
+      <c r="D491" t="inlineStr"/>
+      <c r="E491" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F491" t="inlineStr">
+        <is>
+          <t>.citymap.Size</t>
+        </is>
+      </c>
+      <c r="G491" t="inlineStr"/>
+      <c r="H491" t="inlineStr"/>
+    </row>
+    <row r="492">
+      <c r="A492" t="inlineStr"/>
+      <c r="B492" t="inlineStr">
+        <is>
+          <t>All</t>
+        </is>
+      </c>
+      <c r="C492" t="inlineStr"/>
+      <c r="D492" t="inlineStr"/>
+      <c r="E492" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F492" t="inlineStr">
+        <is>
+          <t>.citymap.All</t>
+        </is>
+      </c>
+      <c r="G492" t="inlineStr"/>
+      <c r="H492" t="inlineStr"/>
+    </row>
+    <row r="493">
+      <c r="A493" t="inlineStr"/>
+      <c r="B493" t="inlineStr">
+        <is>
+          <t>All types</t>
+        </is>
+      </c>
+      <c r="C493" t="inlineStr"/>
+      <c r="D493" t="inlineStr"/>
+      <c r="E493" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F493" t="inlineStr">
+        <is>
+          <t>.citymap.AllTypes</t>
+        </is>
+      </c>
+      <c r="G493" t="inlineStr"/>
+      <c r="H493" t="inlineStr"/>
+    </row>
+    <row r="494">
+      <c r="A494" t="inlineStr"/>
+      <c r="B494" t="inlineStr">
+        <is>
+          <t>Fit view</t>
+        </is>
+      </c>
+      <c r="C494" t="inlineStr"/>
+      <c r="D494" t="inlineStr"/>
+      <c r="E494" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F494" t="inlineStr">
+        <is>
+          <t>.citymap.FitView</t>
+        </is>
+      </c>
+      <c r="G494" t="inlineStr"/>
+      <c r="H494" t="inlineStr"/>
+    </row>
+    <row r="495">
+      <c r="A495" t="inlineStr"/>
+      <c r="B495" t="inlineStr">
+        <is>
+          <t>Zoom in</t>
+        </is>
+      </c>
+      <c r="C495" t="inlineStr"/>
+      <c r="D495" t="inlineStr"/>
+      <c r="E495" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F495" t="inlineStr">
+        <is>
+          <t>.citymap.ZoomIn</t>
+        </is>
+      </c>
+      <c r="G495" t="inlineStr"/>
+      <c r="H495" t="inlineStr"/>
+    </row>
+    <row r="496">
+      <c r="A496" t="inlineStr"/>
+      <c r="B496" t="inlineStr">
+        <is>
+          <t>Zoom out</t>
+        </is>
+      </c>
+      <c r="C496" t="inlineStr"/>
+      <c r="D496" t="inlineStr"/>
+      <c r="E496" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F496" t="inlineStr">
+        <is>
+          <t>.citymap.ZoomOut</t>
+        </is>
+      </c>
+      <c r="G496" t="inlineStr"/>
+      <c r="H496" t="inlineStr"/>
+    </row>
+    <row r="497">
+      <c r="A497" t="inlineStr"/>
+      <c r="B497" t="inlineStr">
+        <is>
+          <t>Zoom level</t>
+        </is>
+      </c>
+      <c r="C497" t="inlineStr"/>
+      <c r="D497" t="inlineStr"/>
+      <c r="E497" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F497" t="inlineStr">
+        <is>
+          <t>.citymap.ZoomLevel</t>
+        </is>
+      </c>
+      <c r="G497" t="inlineStr"/>
+      <c r="H497" t="inlineStr"/>
+    </row>
+    <row r="498">
+      <c r="A498" t="inlineStr"/>
+      <c r="B498" t="inlineStr">
+        <is>
+          <t>Age</t>
+        </is>
+      </c>
+      <c r="C498" t="inlineStr"/>
+      <c r="D498" t="inlineStr"/>
+      <c r="E498" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F498" t="inlineStr">
+        <is>
+          <t>.citymap.Era</t>
+        </is>
+      </c>
+      <c r="G498" t="inlineStr"/>
+      <c r="H498" t="inlineStr"/>
+    </row>
+    <row r="499">
+      <c r="A499" t="inlineStr"/>
+      <c r="B499" t="inlineStr">
+        <is>
+          <t>Automatic (real age)</t>
+        </is>
+      </c>
+      <c r="C499" t="inlineStr"/>
+      <c r="D499" t="inlineStr"/>
+      <c r="E499" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F499" t="inlineStr">
+        <is>
+          <t>.citymap.EraAuto</t>
+        </is>
+      </c>
+      <c r="G499" t="inlineStr"/>
+      <c r="H499" t="inlineStr"/>
+    </row>
+    <row r="500">
+      <c r="A500" t="inlineStr"/>
+      <c r="B500" t="inlineStr">
+        <is>
+          <t>Toggle building info</t>
+        </is>
+      </c>
+      <c r="C500" t="inlineStr"/>
+      <c r="D500" t="inlineStr"/>
+      <c r="E500" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F500" t="inlineStr">
+        <is>
+          <t>.citymap.ToggleInfo</t>
+        </is>
+      </c>
+      <c r="G500" t="inlineStr"/>
+      <c r="H500" t="inlineStr"/>
+    </row>
+    <row r="501">
+      <c r="A501" t="inlineStr"/>
+      <c r="B501" t="inlineStr">
+        <is>
+          <t>Toggle map images</t>
+        </is>
+      </c>
+      <c r="C501" t="inlineStr"/>
+      <c r="D501" t="inlineStr"/>
+      <c r="E501" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F501" t="inlineStr">
+        <is>
+          <t>.citymap.ToggleImages</t>
+        </is>
+      </c>
+      <c r="G501" t="inlineStr"/>
+      <c r="H501" t="inlineStr"/>
+    </row>
+    <row r="502">
+      <c r="A502" t="inlineStr"/>
+      <c r="B502" t="inlineStr">
+        <is>
+          <t>Controls</t>
+        </is>
+      </c>
+      <c r="C502" t="inlineStr"/>
+      <c r="D502" t="inlineStr"/>
+      <c r="E502" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F502" t="inlineStr">
+        <is>
+          <t>.citymap.Controls</t>
+        </is>
+      </c>
+      <c r="G502" t="inlineStr"/>
+      <c r="H502" t="inlineStr"/>
+    </row>
+    <row r="503">
+      <c r="A503" t="inlineStr"/>
+      <c r="B503" t="inlineStr">
+        <is>
+          <t>ALT + drag - pan the map</t>
+        </is>
+      </c>
+      <c r="C503" t="inlineStr"/>
+      <c r="D503" t="inlineStr"/>
+      <c r="E503" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F503" t="inlineStr">
+        <is>
+          <t>.citymap.HelpPan</t>
+        </is>
+      </c>
+      <c r="G503" t="inlineStr"/>
+      <c r="H503" t="inlineStr"/>
+    </row>
+    <row r="504">
+      <c r="A504" t="inlineStr"/>
+      <c r="B504" t="inlineStr">
+        <is>
+          <t>Shift + mouse wheel - zoom to cursor</t>
+        </is>
+      </c>
+      <c r="C504" t="inlineStr"/>
+      <c r="D504" t="inlineStr"/>
+      <c r="E504" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F504" t="inlineStr">
+        <is>
+          <t>.citymap.HelpZoom</t>
+        </is>
+      </c>
+      <c r="G504" t="inlineStr"/>
+      <c r="H504" t="inlineStr"/>
+    </row>
+    <row r="505">
+      <c r="A505" t="inlineStr"/>
+      <c r="B505" t="inlineStr">
+        <is>
+          <t>Zoom slider (bottom right) - fine zoom</t>
+        </is>
+      </c>
+      <c r="C505" t="inlineStr"/>
+      <c r="D505" t="inlineStr"/>
+      <c r="E505" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F505" t="inlineStr">
+        <is>
+          <t>.citymap.HelpZoomBar</t>
+        </is>
+      </c>
+      <c r="G505" t="inlineStr"/>
+      <c r="H505" t="inlineStr"/>
+    </row>
+    <row r="506">
+      <c r="A506" t="inlineStr"/>
+      <c r="B506" t="inlineStr">
+        <is>
+          <t>Click a building - select (Shift/Ctrl = multiple)</t>
+        </is>
+      </c>
+      <c r="C506" t="inlineStr"/>
+      <c r="D506" t="inlineStr"/>
+      <c r="E506" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F506" t="inlineStr">
+        <is>
+          <t>.citymap.HelpSelect</t>
+        </is>
+      </c>
+      <c r="G506" t="inlineStr"/>
+      <c r="H506" t="inlineStr"/>
+    </row>
+    <row r="507">
+      <c r="A507" t="inlineStr"/>
+      <c r="B507" t="inlineStr">
+        <is>
+          <t>Drag a building - move it (snaps to tiles)</t>
+        </is>
+      </c>
+      <c r="C507" t="inlineStr"/>
+      <c r="D507" t="inlineStr"/>
+      <c r="E507" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F507" t="inlineStr">
+        <is>
+          <t>.citymap.HelpMove</t>
+        </is>
+      </c>
+      <c r="G507" t="inlineStr"/>
+      <c r="H507" t="inlineStr"/>
+    </row>
+    <row r="508">
+      <c r="A508" t="inlineStr"/>
+      <c r="B508" t="inlineStr">
+        <is>
+          <t>Shift + drag on empty space - box selection</t>
+        </is>
+      </c>
+      <c r="C508" t="inlineStr"/>
+      <c r="D508" t="inlineStr"/>
+      <c r="E508" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F508" t="inlineStr">
+        <is>
+          <t>.citymap.HelpMarquee</t>
+        </is>
+      </c>
+      <c r="G508" t="inlineStr"/>
+      <c r="H508" t="inlineStr"/>
+    </row>
+    <row r="509">
+      <c r="A509" t="inlineStr"/>
+      <c r="B509" t="inlineStr">
+        <is>
+          <t>Esc / click empty space - clear selection</t>
+        </is>
+      </c>
+      <c r="C509" t="inlineStr"/>
+      <c r="D509" t="inlineStr"/>
+      <c r="E509" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F509" t="inlineStr">
+        <is>
+          <t>.citymap.HelpDeselect</t>
+        </is>
+      </c>
+      <c r="G509" t="inlineStr"/>
+      <c r="H509" t="inlineStr"/>
+    </row>
+    <row r="510">
+      <c r="A510" t="inlineStr"/>
+      <c r="B510" t="inlineStr">
+        <is>
+          <t>Double-click / Del / drag to stash - move building back to the stash</t>
+        </is>
+      </c>
+      <c r="C510" t="inlineStr"/>
+      <c r="D510" t="inlineStr"/>
+      <c r="E510" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F510" t="inlineStr">
+        <is>
+          <t>.citymap.HelpShelve</t>
+        </is>
+      </c>
+      <c r="G510" t="inlineStr"/>
+      <c r="H510" t="inlineStr"/>
+    </row>
+    <row r="511">
+      <c r="A511" t="inlineStr"/>
+      <c r="B511" t="inlineStr">
+        <is>
+          <t>Click a stash group - road: line tool, otherwise stamp</t>
+        </is>
+      </c>
+      <c r="C511" t="inlineStr"/>
+      <c r="D511" t="inlineStr"/>
+      <c r="E511" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F511" t="inlineStr">
+        <is>
+          <t>.citymap.HelpStash</t>
+        </is>
+      </c>
+      <c r="G511" t="inlineStr"/>
+      <c r="H511" t="inlineStr"/>
+    </row>
+    <row r="512">
+      <c r="A512" t="inlineStr"/>
+      <c r="B512" t="inlineStr">
+        <is>
+          <t>Right-click / Esc - end the active tool</t>
+        </is>
+      </c>
+      <c r="C512" t="inlineStr"/>
+      <c r="D512" t="inlineStr"/>
+      <c r="E512" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F512" t="inlineStr">
+        <is>
+          <t>.citymap.HelpTool</t>
+        </is>
+      </c>
+      <c r="G512" t="inlineStr"/>
+      <c r="H512" t="inlineStr"/>
+    </row>
+    <row r="513">
+      <c r="A513" t="inlineStr"/>
+      <c r="B513" t="inlineStr">
+        <is>
+          <t>Mouse wheel over the stash - scroll</t>
+        </is>
+      </c>
+      <c r="C513" t="inlineStr"/>
+      <c r="D513" t="inlineStr"/>
+      <c r="E513" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F513" t="inlineStr">
+        <is>
+          <t>.citymap.HelpScroll</t>
+        </is>
+      </c>
+      <c r="G513" t="inlineStr"/>
+      <c r="H513" t="inlineStr"/>
+    </row>
+    <row r="514">
+      <c r="A514" t="inlineStr"/>
+      <c r="B514" t="inlineStr">
+        <is>
+          <t>Drag an extension - move it</t>
+        </is>
+      </c>
+      <c r="C514" t="inlineStr"/>
+      <c r="D514" t="inlineStr"/>
+      <c r="E514" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F514" t="inlineStr">
+        <is>
+          <t>.citymap.HelpExtDrag</t>
+        </is>
+      </c>
+      <c r="G514" t="inlineStr"/>
+      <c r="H514" t="inlineStr"/>
+    </row>
+    <row r="515">
+      <c r="A515" t="inlineStr"/>
+      <c r="B515" t="inlineStr">
+        <is>
+          <t>Double-click an extension - remove it (returns to the pool)</t>
+        </is>
+      </c>
+      <c r="C515" t="inlineStr"/>
+      <c r="D515" t="inlineStr"/>
+      <c r="E515" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F515" t="inlineStr">
+        <is>
+          <t>.citymap.HelpExtDelete</t>
+        </is>
+      </c>
+      <c r="G515" t="inlineStr"/>
+      <c r="H515" t="inlineStr"/>
+    </row>
+    <row r="516">
+      <c r="A516" t="inlineStr"/>
+      <c r="B516" t="inlineStr">
+        <is>
+          <t>Shift + Del (or ✕ in the info panel) - delete the selected building completely</t>
+        </is>
+      </c>
+      <c r="C516" t="inlineStr"/>
+      <c r="D516" t="inlineStr"/>
+      <c r="E516" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F516" t="inlineStr">
+        <is>
+          <t>.citymap.HelpDelete</t>
+        </is>
+      </c>
+      <c r="G516" t="inlineStr"/>
+      <c r="H516" t="inlineStr"/>
+    </row>
+    <row r="517">
+      <c r="A517" t="inlineStr"/>
+      <c r="B517" t="inlineStr">
+        <is>
+          <t>Delete</t>
+        </is>
+      </c>
+      <c r="C517" t="inlineStr"/>
+      <c r="D517" t="inlineStr"/>
+      <c r="E517" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F517" t="inlineStr">
+        <is>
+          <t>.citymap.Delete</t>
+        </is>
+      </c>
+      <c r="G517" t="inlineStr"/>
+      <c r="H517" t="inlineStr"/>
+    </row>
+    <row r="518">
+      <c r="A518" t="inlineStr"/>
+      <c r="B518" t="inlineStr">
+        <is>
+          <t>Set</t>
+        </is>
+      </c>
+      <c r="C518" t="inlineStr"/>
+      <c r="D518" t="inlineStr"/>
+      <c r="E518" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F518" t="inlineStr">
+        <is>
+          <t>.citymap.Set</t>
+        </is>
+      </c>
+      <c r="G518" t="inlineStr"/>
+      <c r="H518" t="inlineStr"/>
+    </row>
+    <row r="519">
+      <c r="A519" t="inlineStr"/>
+      <c r="B519" t="inlineStr">
+        <is>
+          <t>required</t>
+        </is>
+      </c>
+      <c r="C519" t="inlineStr"/>
+      <c r="D519" t="inlineStr"/>
+      <c r="E519" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F519" t="inlineStr">
+        <is>
+          <t>.citymap.Required</t>
+        </is>
+      </c>
+      <c r="G519" t="inlineStr"/>
+      <c r="H519" t="inlineStr"/>
+    </row>
+    <row r="520">
+      <c r="A520" t="inlineStr"/>
+      <c r="B520" t="inlineStr">
+        <is>
+          <t>not required</t>
+        </is>
+      </c>
+      <c r="C520" t="inlineStr"/>
+      <c r="D520" t="inlineStr"/>
+      <c r="E520" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F520" t="inlineStr">
+        <is>
+          <t>.citymap.NotRequired</t>
+        </is>
+      </c>
+      <c r="G520" t="inlineStr"/>
+      <c r="H520" t="inlineStr"/>
+    </row>
+    <row r="521">
+      <c r="A521" t="inlineStr"/>
+      <c r="B521" t="inlineStr">
+        <is>
+          <t>Construction time</t>
+        </is>
+      </c>
+      <c r="C521" t="inlineStr"/>
+      <c r="D521" t="inlineStr"/>
+      <c r="E521" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F521" t="inlineStr">
+        <is>
+          <t>.citymap.ConstructionTime</t>
+        </is>
+      </c>
+      <c r="G521" t="inlineStr"/>
+      <c r="H521" t="inlineStr"/>
+    </row>
+    <row r="522">
+      <c r="A522" t="inlineStr"/>
+      <c r="B522" t="inlineStr">
+        <is>
+          <t>Boosts (Basic-Values)</t>
+        </is>
+      </c>
+      <c r="C522" t="inlineStr"/>
+      <c r="D522" t="inlineStr"/>
+      <c r="E522" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F522" t="inlineStr">
+        <is>
+          <t>.citymap.Boosts</t>
+        </is>
+      </c>
+      <c r="G522" t="inlineStr"/>
+      <c r="H522" t="inlineStr"/>
+    </row>
+    <row r="523">
+      <c r="A523" t="inlineStr"/>
+      <c r="B523" t="inlineStr">
+        <is>
+          <t>Production</t>
+        </is>
+      </c>
+      <c r="C523" t="inlineStr"/>
+      <c r="D523" t="inlineStr"/>
+      <c r="E523" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F523" t="inlineStr">
+        <is>
+          <t>.citymap.Production</t>
+        </is>
+      </c>
+      <c r="G523" t="inlineStr"/>
+      <c r="H523" t="inlineStr"/>
+    </row>
+    <row r="524">
+      <c r="A524" t="inlineStr"/>
+      <c r="B524" t="inlineStr">
+        <is>
+          <t>motivated</t>
+        </is>
+      </c>
+      <c r="C524" t="inlineStr"/>
+      <c r="D524" t="inlineStr"/>
+      <c r="E524" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F524" t="inlineStr">
+        <is>
+          <t>.citymap.Motivated</t>
+        </is>
+      </c>
+      <c r="G524" t="inlineStr"/>
+      <c r="H524" t="inlineStr"/>
+    </row>
+    <row r="525">
+      <c r="A525" t="inlineStr"/>
+      <c r="B525" t="inlineStr">
+        <is>
+          <t>Bonus per level</t>
+        </is>
+      </c>
+      <c r="C525" t="inlineStr"/>
+      <c r="D525" t="inlineStr"/>
+      <c r="E525" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F525" t="inlineStr">
+        <is>
+          <t>.citymap.BonusPerLevel</t>
+        </is>
+      </c>
+      <c r="G525" t="inlineStr"/>
+      <c r="H525" t="inlineStr"/>
+    </row>
+    <row r="526">
+      <c r="A526" t="inlineStr"/>
+      <c r="B526" t="inlineStr">
+        <is>
+          <t>Level</t>
+        </is>
+      </c>
+      <c r="C526" t="inlineStr"/>
+      <c r="D526" t="inlineStr"/>
+      <c r="E526" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F526" t="inlineStr">
+        <is>
+          <t>.citymap.Level</t>
+        </is>
+      </c>
+      <c r="G526" t="inlineStr"/>
+      <c r="H526" t="inlineStr"/>
+    </row>
+    <row r="527">
+      <c r="A527" t="inlineStr"/>
+      <c r="B527" t="inlineStr">
+        <is>
+          <t>Max level</t>
+        </is>
+      </c>
+      <c r="C527" t="inlineStr"/>
+      <c r="D527" t="inlineStr"/>
+      <c r="E527" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F527" t="inlineStr">
+        <is>
+          <t>.citymap.MaxLevel</t>
+        </is>
+      </c>
+      <c r="G527" t="inlineStr"/>
+      <c r="H527" t="inlineStr"/>
+    </row>
+    <row r="528">
+      <c r="A528" t="inlineStr"/>
+      <c r="B528" t="inlineStr">
+        <is>
+          <t>Provides</t>
+        </is>
+      </c>
+      <c r="C528" t="inlineStr"/>
+      <c r="D528" t="inlineStr"/>
+      <c r="E528" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F528" t="inlineStr">
+        <is>
+          <t>.citymap.Provides</t>
+        </is>
+      </c>
+      <c r="G528" t="inlineStr"/>
+      <c r="H528" t="inlineStr"/>
+    </row>
+    <row r="529">
+      <c r="A529" t="inlineStr"/>
+      <c r="B529" t="inlineStr">
+        <is>
+          <t>Rewards</t>
+        </is>
+      </c>
+      <c r="C529" t="inlineStr"/>
+      <c r="D529" t="inlineStr"/>
+      <c r="E529" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F529" t="inlineStr">
+        <is>
+          <t>.citymap.Rewards</t>
+        </is>
+      </c>
+      <c r="G529" t="inlineStr"/>
+      <c r="H529" t="inlineStr"/>
+    </row>
+    <row r="530">
+      <c r="A530" t="inlineStr"/>
+      <c r="B530" t="inlineStr">
+        <is>
+          <t>Select a building to see its details.</t>
+        </is>
+      </c>
+      <c r="C530" t="inlineStr"/>
+      <c r="D530" t="inlineStr"/>
+      <c r="E530" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F530" t="inlineStr">
+        <is>
+          <t>.citymap.SelectBuildingHint</t>
+        </is>
+      </c>
+      <c r="G530" t="inlineStr"/>
+      <c r="H530" t="inlineStr"/>
+    </row>
+    <row r="531">
+      <c r="A531" t="inlineStr"/>
+      <c r="B531" t="inlineStr">
+        <is>
+          <t>Not found in catalog (outdated?).</t>
+        </is>
+      </c>
+      <c r="C531" t="inlineStr"/>
+      <c r="D531" t="inlineStr"/>
+      <c r="E531" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F531" t="inlineStr">
+        <is>
+          <t>.citymap.NotInCatalog</t>
+        </is>
+      </c>
+      <c r="G531" t="inlineStr"/>
+      <c r="H531" t="inlineStr"/>
+    </row>
+    <row r="532">
+      <c r="A532" t="inlineStr"/>
+      <c r="B532" t="inlineStr">
+        <is>
+          <t>Attack (attacking army)</t>
+        </is>
+      </c>
+      <c r="C532" t="inlineStr"/>
+      <c r="D532" t="inlineStr"/>
+      <c r="E532" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F532" t="inlineStr">
+        <is>
+          <t>.citymap.boost.att_boost_attacker</t>
+        </is>
+      </c>
+      <c r="G532" t="inlineStr"/>
+      <c r="H532" t="inlineStr"/>
+    </row>
+    <row r="533">
+      <c r="A533" t="inlineStr"/>
+      <c r="B533" t="inlineStr">
+        <is>
+          <t>Defense (attacking army)</t>
+        </is>
+      </c>
+      <c r="C533" t="inlineStr"/>
+      <c r="D533" t="inlineStr"/>
+      <c r="E533" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F533" t="inlineStr">
+        <is>
+          <t>.citymap.boost.def_boost_attacker</t>
+        </is>
+      </c>
+      <c r="G533" t="inlineStr"/>
+      <c r="H533" t="inlineStr"/>
+    </row>
+    <row r="534">
+      <c r="A534" t="inlineStr"/>
+      <c r="B534" t="inlineStr">
+        <is>
+          <t>Attack (defending army)</t>
+        </is>
+      </c>
+      <c r="C534" t="inlineStr"/>
+      <c r="D534" t="inlineStr"/>
+      <c r="E534" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F534" t="inlineStr">
+        <is>
+          <t>.citymap.boost.att_boost_defender</t>
+        </is>
+      </c>
+      <c r="G534" t="inlineStr"/>
+      <c r="H534" t="inlineStr"/>
+    </row>
+    <row r="535">
+      <c r="A535" t="inlineStr"/>
+      <c r="B535" t="inlineStr">
+        <is>
+          <t>Defense (defending army)</t>
+        </is>
+      </c>
+      <c r="C535" t="inlineStr"/>
+      <c r="D535" t="inlineStr"/>
+      <c r="E535" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F535" t="inlineStr">
+        <is>
+          <t>.citymap.boost.def_boost_defender</t>
+        </is>
+      </c>
+      <c r="G535" t="inlineStr"/>
+      <c r="H535" t="inlineStr"/>
+    </row>
+    <row r="536">
+      <c r="A536" t="inlineStr"/>
+      <c r="B536" t="inlineStr">
+        <is>
+          <t>Attack &amp; defense (attacking army)</t>
+        </is>
+      </c>
+      <c r="C536" t="inlineStr"/>
+      <c r="D536" t="inlineStr"/>
+      <c r="E536" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F536" t="inlineStr">
+        <is>
+          <t>.citymap.boost.att_def_boost_attacker</t>
+        </is>
+      </c>
+      <c r="G536" t="inlineStr"/>
+      <c r="H536" t="inlineStr"/>
+    </row>
+    <row r="537">
+      <c r="A537" t="inlineStr"/>
+      <c r="B537" t="inlineStr">
+        <is>
+          <t>Attack &amp; defense (defending army)</t>
+        </is>
+      </c>
+      <c r="C537" t="inlineStr"/>
+      <c r="D537" t="inlineStr"/>
+      <c r="E537" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F537" t="inlineStr">
+        <is>
+          <t>.citymap.boost.att_def_boost_defender</t>
+        </is>
+      </c>
+      <c r="G537" t="inlineStr"/>
+      <c r="H537" t="inlineStr"/>
+    </row>
+    <row r="538">
+      <c r="A538" t="inlineStr"/>
+      <c r="B538" t="inlineStr">
+        <is>
+          <t>Attack &amp; defense (both armies)</t>
+        </is>
+      </c>
+      <c r="C538" t="inlineStr"/>
+      <c r="D538" t="inlineStr"/>
+      <c r="E538" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F538" t="inlineStr">
+        <is>
+          <t>.citymap.boost.att_def_boost_attacker_defender</t>
+        </is>
+      </c>
+      <c r="G538" t="inlineStr"/>
+      <c r="H538" t="inlineStr"/>
+    </row>
+    <row r="539">
+      <c r="A539" t="inlineStr"/>
+      <c r="B539" t="inlineStr">
+        <is>
+          <t>Forge Point production</t>
+        </is>
+      </c>
+      <c r="C539" t="inlineStr"/>
+      <c r="D539" t="inlineStr"/>
+      <c r="E539" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F539" t="inlineStr">
+        <is>
+          <t>.citymap.boost.forge_points_production</t>
+        </is>
+      </c>
+      <c r="G539" t="inlineStr"/>
+      <c r="H539" t="inlineStr"/>
+    </row>
+    <row r="540">
+      <c r="A540" t="inlineStr"/>
+      <c r="B540" t="inlineStr">
+        <is>
+          <t>Goods production</t>
+        </is>
+      </c>
+      <c r="C540" t="inlineStr"/>
+      <c r="D540" t="inlineStr"/>
+      <c r="E540" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F540" t="inlineStr">
+        <is>
+          <t>.citymap.boost.goods_production</t>
+        </is>
+      </c>
+      <c r="G540" t="inlineStr"/>
+      <c r="H540" t="inlineStr"/>
+    </row>
+    <row r="541">
+      <c r="A541" t="inlineStr"/>
+      <c r="B541" t="inlineStr">
+        <is>
+          <t>Guild goods production</t>
+        </is>
+      </c>
+      <c r="C541" t="inlineStr"/>
+      <c r="D541" t="inlineStr"/>
+      <c r="E541" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F541" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_goods_production</t>
+        </is>
+      </c>
+      <c r="G541" t="inlineStr"/>
+      <c r="H541" t="inlineStr"/>
+    </row>
+    <row r="542">
+      <c r="A542" t="inlineStr"/>
+      <c r="B542" t="inlineStr">
+        <is>
+          <t>Medal production</t>
+        </is>
+      </c>
+      <c r="C542" t="inlineStr"/>
+      <c r="D542" t="inlineStr"/>
+      <c r="E542" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F542" t="inlineStr">
+        <is>
+          <t>.citymap.boost.medal_production</t>
+        </is>
+      </c>
+      <c r="G542" t="inlineStr"/>
+      <c r="H542" t="inlineStr"/>
+    </row>
+    <row r="543">
+      <c r="A543" t="inlineStr"/>
+      <c r="B543" t="inlineStr">
+        <is>
+          <t>Special goods production</t>
+        </is>
+      </c>
+      <c r="C543" t="inlineStr"/>
+      <c r="D543" t="inlineStr"/>
+      <c r="E543" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F543" t="inlineStr">
+        <is>
+          <t>.citymap.boost.special_goods_production</t>
+        </is>
+      </c>
+      <c r="G543" t="inlineStr"/>
+      <c r="H543" t="inlineStr"/>
+    </row>
+    <row r="544">
+      <c r="A544" t="inlineStr"/>
+      <c r="B544" t="inlineStr">
+        <is>
+          <t>QI: action point capacity</t>
+        </is>
+      </c>
+      <c r="C544" t="inlineStr"/>
+      <c r="D544" t="inlineStr"/>
+      <c r="E544" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F544" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_action_points_capacity</t>
+        </is>
+      </c>
+      <c r="G544" t="inlineStr"/>
+      <c r="H544" t="inlineStr"/>
+    </row>
+    <row r="545">
+      <c r="A545" t="inlineStr"/>
+      <c r="B545" t="inlineStr">
+        <is>
+          <t>QI: action point collection</t>
+        </is>
+      </c>
+      <c r="C545" t="inlineStr"/>
+      <c r="D545" t="inlineStr"/>
+      <c r="E545" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F545" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_action_points_collection</t>
+        </is>
+      </c>
+      <c r="G545" t="inlineStr"/>
+      <c r="H545" t="inlineStr"/>
+    </row>
+    <row r="546">
+      <c r="A546" t="inlineStr"/>
+      <c r="B546" t="inlineStr">
+        <is>
+          <t>QI: coin production</t>
+        </is>
+      </c>
+      <c r="C546" t="inlineStr"/>
+      <c r="D546" t="inlineStr"/>
+      <c r="E546" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F546" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_coins_production</t>
+        </is>
+      </c>
+      <c r="G546" t="inlineStr"/>
+      <c r="H546" t="inlineStr"/>
+    </row>
+    <row r="547">
+      <c r="A547" t="inlineStr"/>
+      <c r="B547" t="inlineStr">
+        <is>
+          <t>QI: starting coins</t>
+        </is>
+      </c>
+      <c r="C547" t="inlineStr"/>
+      <c r="D547" t="inlineStr"/>
+      <c r="E547" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F547" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_coins_start</t>
+        </is>
+      </c>
+      <c r="G547" t="inlineStr"/>
+      <c r="H547" t="inlineStr"/>
+    </row>
+    <row r="548">
+      <c r="A548" t="inlineStr"/>
+      <c r="B548" t="inlineStr">
+        <is>
+          <t>QI: supplies production</t>
+        </is>
+      </c>
+      <c r="C548" t="inlineStr"/>
+      <c r="D548" t="inlineStr"/>
+      <c r="E548" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F548" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_supplies_production</t>
+        </is>
+      </c>
+      <c r="G548" t="inlineStr"/>
+      <c r="H548" t="inlineStr"/>
+    </row>
+    <row r="549">
+      <c r="A549" t="inlineStr"/>
+      <c r="B549" t="inlineStr">
+        <is>
+          <t>QI: starting supplies</t>
+        </is>
+      </c>
+      <c r="C549" t="inlineStr"/>
+      <c r="D549" t="inlineStr"/>
+      <c r="E549" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F549" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_supplies_start</t>
+        </is>
+      </c>
+      <c r="G549" t="inlineStr"/>
+      <c r="H549" t="inlineStr"/>
+    </row>
+    <row r="550">
+      <c r="A550" t="inlineStr"/>
+      <c r="B550" t="inlineStr">
+        <is>
+          <t>QI: starting goods</t>
+        </is>
+      </c>
+      <c r="C550" t="inlineStr"/>
+      <c r="D550" t="inlineStr"/>
+      <c r="E550" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F550" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_goods_start</t>
+        </is>
+      </c>
+      <c r="G550" t="inlineStr"/>
+      <c r="H550" t="inlineStr"/>
+    </row>
+    <row r="551">
+      <c r="A551" t="inlineStr"/>
+      <c r="B551" t="inlineStr">
+        <is>
+          <t>QI: starting units</t>
+        </is>
+      </c>
+      <c r="C551" t="inlineStr"/>
+      <c r="D551" t="inlineStr"/>
+      <c r="E551" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F551" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_units_start</t>
+        </is>
+      </c>
+      <c r="G551" t="inlineStr"/>
+      <c r="H551" t="inlineStr"/>
+    </row>
+    <row r="552">
+      <c r="A552" t="inlineStr"/>
+      <c r="B552" t="inlineStr">
+        <is>
+          <t>Coins</t>
+        </is>
+      </c>
+      <c r="C552" t="inlineStr"/>
+      <c r="D552" t="inlineStr"/>
+      <c r="E552" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F552" t="inlineStr">
+        <is>
+          <t>.citymap.boost.coin_production</t>
+        </is>
+      </c>
+      <c r="G552" t="inlineStr"/>
+      <c r="H552" t="inlineStr"/>
+    </row>
+    <row r="553">
+      <c r="A553" t="inlineStr"/>
+      <c r="B553" t="inlineStr">
+        <is>
+          <t>Supplies</t>
+        </is>
+      </c>
+      <c r="C553" t="inlineStr"/>
+      <c r="D553" t="inlineStr"/>
+      <c r="E553" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F553" t="inlineStr">
+        <is>
+          <t>.citymap.boost.supply_production</t>
+        </is>
+      </c>
+      <c r="G553" t="inlineStr"/>
+      <c r="H553" t="inlineStr"/>
+    </row>
+    <row r="554">
+      <c r="A554" t="inlineStr"/>
+      <c r="B554" t="inlineStr">
+        <is>
+          <t>Fierce resistance</t>
+        </is>
+      </c>
+      <c r="C554" t="inlineStr"/>
+      <c r="D554" t="inlineStr"/>
+      <c r="E554" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F554" t="inlineStr">
+        <is>
+          <t>.citymap.boost.fierce_resistance</t>
+        </is>
+      </c>
+      <c r="G554" t="inlineStr"/>
+      <c r="H554" t="inlineStr"/>
+    </row>
+    <row r="555">
+      <c r="A555" t="inlineStr"/>
+      <c r="B555" t="inlineStr">
+        <is>
+          <t>Guild goods</t>
+        </is>
+      </c>
+      <c r="C555" t="inlineStr"/>
+      <c r="D555" t="inlineStr"/>
+      <c r="E555" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F555" t="inlineStr">
+        <is>
+          <t>.citymap.boost.clan_goods</t>
+        </is>
+      </c>
+      <c r="G555" t="inlineStr"/>
+      <c r="H555" t="inlineStr"/>
+    </row>
+    <row r="556">
+      <c r="A556" t="inlineStr"/>
+      <c r="B556" t="inlineStr">
+        <is>
+          <t>Coins</t>
+        </is>
+      </c>
+      <c r="C556" t="inlineStr"/>
+      <c r="D556" t="inlineStr"/>
+      <c r="E556" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F556" t="inlineStr">
+        <is>
+          <t>.citymap.res.money</t>
+        </is>
+      </c>
+      <c r="G556" t="inlineStr"/>
+      <c r="H556" t="inlineStr"/>
+    </row>
+    <row r="557">
+      <c r="A557" t="inlineStr"/>
+      <c r="B557" t="inlineStr">
+        <is>
+          <t>Supplies</t>
+        </is>
+      </c>
+      <c r="C557" t="inlineStr"/>
+      <c r="D557" t="inlineStr"/>
+      <c r="E557" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F557" t="inlineStr">
+        <is>
+          <t>.citymap.res.supplies</t>
+        </is>
+      </c>
+      <c r="G557" t="inlineStr"/>
+      <c r="H557" t="inlineStr"/>
+    </row>
+    <row r="558">
+      <c r="A558" t="inlineStr"/>
+      <c r="B558" t="inlineStr">
+        <is>
+          <t>Medals</t>
+        </is>
+      </c>
+      <c r="C558" t="inlineStr"/>
+      <c r="D558" t="inlineStr"/>
+      <c r="E558" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F558" t="inlineStr">
+        <is>
+          <t>.citymap.res.medals</t>
+        </is>
+      </c>
+      <c r="G558" t="inlineStr"/>
+      <c r="H558" t="inlineStr"/>
+    </row>
+    <row r="559">
+      <c r="A559" t="inlineStr"/>
+      <c r="B559" t="inlineStr">
+        <is>
+          <t>Forge Points</t>
+        </is>
+      </c>
+      <c r="C559" t="inlineStr"/>
+      <c r="D559" t="inlineStr"/>
+      <c r="E559" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F559" t="inlineStr">
+        <is>
+          <t>.citymap.res.strategy_points</t>
+        </is>
+      </c>
+      <c r="G559" t="inlineStr"/>
+      <c r="H559" t="inlineStr"/>
+    </row>
+    <row r="560">
+      <c r="A560" t="inlineStr"/>
+      <c r="B560" t="inlineStr">
+        <is>
+          <t>Goods of your age</t>
+        </is>
+      </c>
+      <c r="C560" t="inlineStr"/>
+      <c r="D560" t="inlineStr"/>
+      <c r="E560" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F560" t="inlineStr">
+        <is>
+          <t>.citymap.res.random_good_of_age</t>
+        </is>
+      </c>
+      <c r="G560" t="inlineStr"/>
+      <c r="H560" t="inlineStr"/>
+    </row>
+    <row r="561">
+      <c r="A561" t="inlineStr"/>
+      <c r="B561" t="inlineStr">
+        <is>
+          <t>Diamonds</t>
+        </is>
+      </c>
+      <c r="C561" t="inlineStr"/>
+      <c r="D561" t="inlineStr"/>
+      <c r="E561" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F561" t="inlineStr">
+        <is>
+          <t>.citymap.res.premium</t>
+        </is>
+      </c>
+      <c r="G561" t="inlineStr"/>
+      <c r="H561" t="inlineStr"/>
+    </row>
+    <row r="562">
+      <c r="A562" t="inlineStr"/>
+      <c r="B562" t="inlineStr">
+        <is>
+          <t>Guild power</t>
+        </is>
+      </c>
+      <c r="C562" t="inlineStr"/>
+      <c r="D562" t="inlineStr"/>
+      <c r="E562" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F562" t="inlineStr">
+        <is>
+          <t>.citymap.res.clan_power</t>
+        </is>
+      </c>
+      <c r="G562" t="inlineStr"/>
+      <c r="H562" t="inlineStr"/>
+    </row>
+    <row r="563">
+      <c r="A563" t="inlineStr"/>
+      <c r="B563" t="inlineStr">
+        <is>
+          <t>Guild goods</t>
+        </is>
+      </c>
+      <c r="C563" t="inlineStr"/>
+      <c r="D563" t="inlineStr"/>
+      <c r="E563" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F563" t="inlineStr">
+        <is>
+          <t>.citymap.res.clan_goods</t>
+        </is>
+      </c>
+      <c r="G563" t="inlineStr"/>
+      <c r="H563" t="inlineStr"/>
+    </row>
+    <row r="564">
+      <c r="A564" t="inlineStr"/>
+      <c r="B564" t="inlineStr">
+        <is>
+          <t>Population</t>
+        </is>
+      </c>
+      <c r="C564" t="inlineStr"/>
+      <c r="D564" t="inlineStr"/>
+      <c r="E564" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F564" t="inlineStr">
+        <is>
+          <t>.citymap.res.population</t>
+        </is>
+      </c>
+      <c r="G564" t="inlineStr"/>
+      <c r="H564" t="inlineStr"/>
+    </row>
+    <row r="565">
+      <c r="A565" t="inlineStr"/>
+      <c r="B565" t="inlineStr">
+        <is>
+          <t>Guild Expedition</t>
+        </is>
+      </c>
+      <c r="C565" t="inlineStr"/>
+      <c r="D565" t="inlineStr"/>
+      <c r="E565" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F565" t="inlineStr">
+        <is>
+          <t>.citymap.feature.guild_expedition</t>
+        </is>
+      </c>
+      <c r="G565" t="inlineStr"/>
+      <c r="H565" t="inlineStr"/>
+    </row>
+    <row r="566">
+      <c r="A566" t="inlineStr"/>
+      <c r="B566" t="inlineStr">
+        <is>
+          <t>Battlegrounds</t>
+        </is>
+      </c>
+      <c r="C566" t="inlineStr"/>
+      <c r="D566" t="inlineStr"/>
+      <c r="E566" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F566" t="inlineStr">
+        <is>
+          <t>.citymap.feature.battleground</t>
+        </is>
+      </c>
+      <c r="G566" t="inlineStr"/>
+      <c r="H566" t="inlineStr"/>
+    </row>
+    <row r="567">
+      <c r="A567" t="inlineStr"/>
+      <c r="B567" t="inlineStr">
+        <is>
+          <t>Quantum Incursions</t>
+        </is>
+      </c>
+      <c r="C567" t="inlineStr"/>
+      <c r="D567" t="inlineStr"/>
+      <c r="E567" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F567" t="inlineStr">
+        <is>
+          <t>.citymap.feature.guild_raids</t>
+        </is>
+      </c>
+      <c r="G567" t="inlineStr"/>
+      <c r="H567" t="inlineStr"/>
+    </row>
+    <row r="568">
+      <c r="A568" t="inlineStr"/>
+      <c r="B568" t="inlineStr">
+        <is>
+          <t>Common</t>
+        </is>
+      </c>
+      <c r="C568" t="inlineStr"/>
+      <c r="D568" t="inlineStr"/>
+      <c r="E568" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F568" t="inlineStr">
+        <is>
+          <t>.citymap.rarity.common</t>
+        </is>
+      </c>
+      <c r="G568" t="inlineStr"/>
+      <c r="H568" t="inlineStr"/>
+    </row>
+    <row r="569">
+      <c r="A569" t="inlineStr"/>
+      <c r="B569" t="inlineStr">
+        <is>
+          <t>Uncommon</t>
+        </is>
+      </c>
+      <c r="C569" t="inlineStr"/>
+      <c r="D569" t="inlineStr"/>
+      <c r="E569" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F569" t="inlineStr">
+        <is>
+          <t>.citymap.rarity.uncommon</t>
+        </is>
+      </c>
+      <c r="G569" t="inlineStr"/>
+      <c r="H569" t="inlineStr"/>
+    </row>
+    <row r="570">
+      <c r="A570" t="inlineStr"/>
+      <c r="B570" t="inlineStr">
+        <is>
+          <t>Rare</t>
+        </is>
+      </c>
+      <c r="C570" t="inlineStr"/>
+      <c r="D570" t="inlineStr"/>
+      <c r="E570" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F570" t="inlineStr">
+        <is>
+          <t>.citymap.rarity.rare</t>
+        </is>
+      </c>
+      <c r="G570" t="inlineStr"/>
+      <c r="H570" t="inlineStr"/>
+    </row>
+    <row r="571">
+      <c r="A571" t="inlineStr"/>
+      <c r="B571" t="inlineStr">
+        <is>
+          <t>Epic</t>
+        </is>
+      </c>
+      <c r="C571" t="inlineStr"/>
+      <c r="D571" t="inlineStr"/>
+      <c r="E571" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F571" t="inlineStr">
+        <is>
+          <t>.citymap.rarity.epic</t>
+        </is>
+      </c>
+      <c r="G571" t="inlineStr"/>
+      <c r="H571" t="inlineStr"/>
+    </row>
+    <row r="572">
+      <c r="A572" t="inlineStr"/>
+      <c r="B572" t="inlineStr">
+        <is>
+          <t>Legendary</t>
+        </is>
+      </c>
+      <c r="C572" t="inlineStr"/>
+      <c r="D572" t="inlineStr"/>
+      <c r="E572" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F572" t="inlineStr">
+        <is>
+          <t>.citymap.rarity.legendary</t>
+        </is>
+      </c>
+      <c r="G572" t="inlineStr"/>
+      <c r="H572" t="inlineStr"/>
+    </row>
+    <row r="573">
+      <c r="A573" t="inlineStr"/>
+      <c r="B573" t="inlineStr">
+        <is>
+          <t>Stone Age</t>
+        </is>
+      </c>
+      <c r="C573" t="inlineStr"/>
+      <c r="D573" t="inlineStr"/>
+      <c r="E573" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F573" t="inlineStr">
+        <is>
+          <t>.citymap.era.StoneAge</t>
+        </is>
+      </c>
+      <c r="G573" t="inlineStr"/>
+      <c r="H573" t="inlineStr"/>
+    </row>
+    <row r="574">
+      <c r="A574" t="inlineStr"/>
+      <c r="B574" t="inlineStr">
+        <is>
+          <t>Bronze Age</t>
+        </is>
+      </c>
+      <c r="C574" t="inlineStr"/>
+      <c r="D574" t="inlineStr"/>
+      <c r="E574" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F574" t="inlineStr">
+        <is>
+          <t>.citymap.era.BronzeAge</t>
+        </is>
+      </c>
+      <c r="G574" t="inlineStr"/>
+      <c r="H574" t="inlineStr"/>
+    </row>
+    <row r="575">
+      <c r="A575" t="inlineStr"/>
+      <c r="B575" t="inlineStr">
+        <is>
+          <t>Iron Age</t>
+        </is>
+      </c>
+      <c r="C575" t="inlineStr"/>
+      <c r="D575" t="inlineStr"/>
+      <c r="E575" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F575" t="inlineStr">
+        <is>
+          <t>.citymap.era.IronAge</t>
+        </is>
+      </c>
+      <c r="G575" t="inlineStr"/>
+      <c r="H575" t="inlineStr"/>
+    </row>
+    <row r="576">
+      <c r="A576" t="inlineStr"/>
+      <c r="B576" t="inlineStr">
+        <is>
+          <t>Early Middle Ages</t>
+        </is>
+      </c>
+      <c r="C576" t="inlineStr"/>
+      <c r="D576" t="inlineStr"/>
+      <c r="E576" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F576" t="inlineStr">
+        <is>
+          <t>.citymap.era.EarlyMiddleAge</t>
+        </is>
+      </c>
+      <c r="G576" t="inlineStr"/>
+      <c r="H576" t="inlineStr"/>
+    </row>
+    <row r="577">
+      <c r="A577" t="inlineStr"/>
+      <c r="B577" t="inlineStr">
+        <is>
+          <t>High Middle Ages</t>
+        </is>
+      </c>
+      <c r="C577" t="inlineStr"/>
+      <c r="D577" t="inlineStr"/>
+      <c r="E577" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F577" t="inlineStr">
+        <is>
+          <t>.citymap.era.HighMiddleAge</t>
+        </is>
+      </c>
+      <c r="G577" t="inlineStr"/>
+      <c r="H577" t="inlineStr"/>
+    </row>
+    <row r="578">
+      <c r="A578" t="inlineStr"/>
+      <c r="B578" t="inlineStr">
+        <is>
+          <t>Late Middle Ages</t>
+        </is>
+      </c>
+      <c r="C578" t="inlineStr"/>
+      <c r="D578" t="inlineStr"/>
+      <c r="E578" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F578" t="inlineStr">
+        <is>
+          <t>.citymap.era.LateMiddleAge</t>
+        </is>
+      </c>
+      <c r="G578" t="inlineStr"/>
+      <c r="H578" t="inlineStr"/>
+    </row>
+    <row r="579">
+      <c r="A579" t="inlineStr"/>
+      <c r="B579" t="inlineStr">
+        <is>
+          <t>Colonial Age</t>
+        </is>
+      </c>
+      <c r="C579" t="inlineStr"/>
+      <c r="D579" t="inlineStr"/>
+      <c r="E579" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F579" t="inlineStr">
+        <is>
+          <t>.citymap.era.ColonialAge</t>
+        </is>
+      </c>
+      <c r="G579" t="inlineStr"/>
+      <c r="H579" t="inlineStr"/>
+    </row>
+    <row r="580">
+      <c r="A580" t="inlineStr"/>
+      <c r="B580" t="inlineStr">
+        <is>
+          <t>Industrial Age</t>
+        </is>
+      </c>
+      <c r="C580" t="inlineStr"/>
+      <c r="D580" t="inlineStr"/>
+      <c r="E580" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F580" t="inlineStr">
+        <is>
+          <t>.citymap.era.IndustrialAge</t>
+        </is>
+      </c>
+      <c r="G580" t="inlineStr"/>
+      <c r="H580" t="inlineStr"/>
+    </row>
+    <row r="581">
+      <c r="A581" t="inlineStr"/>
+      <c r="B581" t="inlineStr">
+        <is>
+          <t>Progressive Era</t>
+        </is>
+      </c>
+      <c r="C581" t="inlineStr"/>
+      <c r="D581" t="inlineStr"/>
+      <c r="E581" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F581" t="inlineStr">
+        <is>
+          <t>.citymap.era.ProgressiveEra</t>
+        </is>
+      </c>
+      <c r="G581" t="inlineStr"/>
+      <c r="H581" t="inlineStr"/>
+    </row>
+    <row r="582">
+      <c r="A582" t="inlineStr"/>
+      <c r="B582" t="inlineStr">
+        <is>
+          <t>Modern Era</t>
+        </is>
+      </c>
+      <c r="C582" t="inlineStr"/>
+      <c r="D582" t="inlineStr"/>
+      <c r="E582" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F582" t="inlineStr">
+        <is>
+          <t>.citymap.era.ModernEra</t>
+        </is>
+      </c>
+      <c r="G582" t="inlineStr"/>
+      <c r="H582" t="inlineStr"/>
+    </row>
+    <row r="583">
+      <c r="A583" t="inlineStr"/>
+      <c r="B583" t="inlineStr">
+        <is>
+          <t>Postmodern Era</t>
+        </is>
+      </c>
+      <c r="C583" t="inlineStr"/>
+      <c r="D583" t="inlineStr"/>
+      <c r="E583" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F583" t="inlineStr">
+        <is>
+          <t>.citymap.era.PostModernEra</t>
+        </is>
+      </c>
+      <c r="G583" t="inlineStr"/>
+      <c r="H583" t="inlineStr"/>
+    </row>
+    <row r="584">
+      <c r="A584" t="inlineStr"/>
+      <c r="B584" t="inlineStr">
+        <is>
+          <t>Contemporary Era</t>
+        </is>
+      </c>
+      <c r="C584" t="inlineStr"/>
+      <c r="D584" t="inlineStr"/>
+      <c r="E584" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F584" t="inlineStr">
+        <is>
+          <t>.citymap.era.ContemporaryEra</t>
+        </is>
+      </c>
+      <c r="G584" t="inlineStr"/>
+      <c r="H584" t="inlineStr"/>
+    </row>
+    <row r="585">
+      <c r="A585" t="inlineStr"/>
+      <c r="B585" t="inlineStr">
+        <is>
+          <t>Tomorrow Era</t>
+        </is>
+      </c>
+      <c r="C585" t="inlineStr"/>
+      <c r="D585" t="inlineStr"/>
+      <c r="E585" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F585" t="inlineStr">
+        <is>
+          <t>.citymap.era.TomorrowEra</t>
+        </is>
+      </c>
+      <c r="G585" t="inlineStr"/>
+      <c r="H585" t="inlineStr"/>
+    </row>
+    <row r="586">
+      <c r="A586" t="inlineStr"/>
+      <c r="B586" t="inlineStr">
+        <is>
+          <t>The Future</t>
+        </is>
+      </c>
+      <c r="C586" t="inlineStr"/>
+      <c r="D586" t="inlineStr"/>
+      <c r="E586" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F586" t="inlineStr">
+        <is>
+          <t>.citymap.era.FutureEra</t>
+        </is>
+      </c>
+      <c r="G586" t="inlineStr"/>
+      <c r="H586" t="inlineStr"/>
+    </row>
+    <row r="587">
+      <c r="A587" t="inlineStr"/>
+      <c r="B587" t="inlineStr">
+        <is>
+          <t>Arctic Future</t>
+        </is>
+      </c>
+      <c r="C587" t="inlineStr"/>
+      <c r="D587" t="inlineStr"/>
+      <c r="E587" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F587" t="inlineStr">
+        <is>
+          <t>.citymap.era.ArcticFuture</t>
+        </is>
+      </c>
+      <c r="G587" t="inlineStr"/>
+      <c r="H587" t="inlineStr"/>
+    </row>
+    <row r="588">
+      <c r="A588" t="inlineStr"/>
+      <c r="B588" t="inlineStr">
+        <is>
+          <t>Oceanic Future</t>
+        </is>
+      </c>
+      <c r="C588" t="inlineStr"/>
+      <c r="D588" t="inlineStr"/>
+      <c r="E588" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F588" t="inlineStr">
+        <is>
+          <t>.citymap.era.OceanicFuture</t>
+        </is>
+      </c>
+      <c r="G588" t="inlineStr"/>
+      <c r="H588" t="inlineStr"/>
+    </row>
+    <row r="589">
+      <c r="A589" t="inlineStr"/>
+      <c r="B589" t="inlineStr">
+        <is>
+          <t>Virtual Future</t>
+        </is>
+      </c>
+      <c r="C589" t="inlineStr"/>
+      <c r="D589" t="inlineStr"/>
+      <c r="E589" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F589" t="inlineStr">
+        <is>
+          <t>.citymap.era.VirtualFuture</t>
+        </is>
+      </c>
+      <c r="G589" t="inlineStr"/>
+      <c r="H589" t="inlineStr"/>
+    </row>
+    <row r="590">
+      <c r="A590" t="inlineStr"/>
+      <c r="B590" t="inlineStr">
+        <is>
+          <t>Space Age Mars</t>
+        </is>
+      </c>
+      <c r="C590" t="inlineStr"/>
+      <c r="D590" t="inlineStr"/>
+      <c r="E590" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F590" t="inlineStr">
+        <is>
+          <t>.citymap.era.SpaceAgeMars</t>
+        </is>
+      </c>
+      <c r="G590" t="inlineStr"/>
+      <c r="H590" t="inlineStr"/>
+    </row>
+    <row r="591">
+      <c r="A591" t="inlineStr"/>
+      <c r="B591" t="inlineStr">
+        <is>
+          <t>Space Age Asteroid Belt</t>
+        </is>
+      </c>
+      <c r="C591" t="inlineStr"/>
+      <c r="D591" t="inlineStr"/>
+      <c r="E591" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F591" t="inlineStr">
+        <is>
+          <t>.citymap.era.SpaceAgeAsteroidBelt</t>
+        </is>
+      </c>
+      <c r="G591" t="inlineStr"/>
+      <c r="H591" t="inlineStr"/>
+    </row>
+    <row r="592">
+      <c r="A592" t="inlineStr"/>
+      <c r="B592" t="inlineStr">
+        <is>
+          <t>Space Age Venus</t>
+        </is>
+      </c>
+      <c r="C592" t="inlineStr"/>
+      <c r="D592" t="inlineStr"/>
+      <c r="E592" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F592" t="inlineStr">
+        <is>
+          <t>.citymap.era.SpaceAgeVenus</t>
+        </is>
+      </c>
+      <c r="G592" t="inlineStr"/>
+      <c r="H592" t="inlineStr"/>
+    </row>
+    <row r="593">
+      <c r="A593" t="inlineStr"/>
+      <c r="B593" t="inlineStr">
+        <is>
+          <t>Space Age Jupiter Moon</t>
+        </is>
+      </c>
+      <c r="C593" t="inlineStr"/>
+      <c r="D593" t="inlineStr"/>
+      <c r="E593" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F593" t="inlineStr">
+        <is>
+          <t>.citymap.era.SpaceAgeJupiterMoon</t>
+        </is>
+      </c>
+      <c r="G593" t="inlineStr"/>
+      <c r="H593" t="inlineStr"/>
+    </row>
+    <row r="594">
+      <c r="A594" t="inlineStr"/>
+      <c r="B594" t="inlineStr">
+        <is>
+          <t>Space Age Titan</t>
+        </is>
+      </c>
+      <c r="C594" t="inlineStr"/>
+      <c r="D594" t="inlineStr"/>
+      <c r="E594" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F594" t="inlineStr">
+        <is>
+          <t>.citymap.era.SpaceAgeTitan</t>
+        </is>
+      </c>
+      <c r="G594" t="inlineStr"/>
+      <c r="H594" t="inlineStr"/>
+    </row>
+    <row r="595">
+      <c r="A595" t="inlineStr"/>
+      <c r="B595" t="inlineStr">
+        <is>
+          <t>Space Age Space Hub</t>
+        </is>
+      </c>
+      <c r="C595" t="inlineStr"/>
+      <c r="D595" t="inlineStr"/>
+      <c r="E595" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F595" t="inlineStr">
+        <is>
+          <t>.citymap.era.SpaceAgeSpaceHub</t>
+        </is>
+      </c>
+      <c r="G595" t="inlineStr"/>
+      <c r="H595" t="inlineStr"/>
+    </row>
+    <row r="596">
+      <c r="A596" t="inlineStr"/>
+      <c r="B596" t="inlineStr">
+        <is>
+          <t>Type → stash</t>
+        </is>
+      </c>
+      <c r="C596" t="inlineStr"/>
+      <c r="D596" t="inlineStr"/>
+      <c r="E596" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F596" t="inlineStr">
+        <is>
+          <t>.citymap.TypeToStash</t>
+        </is>
+      </c>
+      <c r="G596" t="inlineStr"/>
+      <c r="H596" t="inlineStr"/>
+    </row>
+    <row r="597">
+      <c r="A597" t="inlineStr"/>
+      <c r="B597" t="inlineStr">
+        <is>
+          <t>Unknown</t>
+        </is>
+      </c>
+      <c r="C597" t="inlineStr"/>
+      <c r="D597" t="inlineStr"/>
+      <c r="E597" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F597" t="inlineStr">
+        <is>
+          <t>.citymap.Unknown</t>
+        </is>
+      </c>
+      <c r="G597" t="inlineStr"/>
+      <c r="H597" t="inlineStr"/>
+    </row>
+    <row r="598">
+      <c r="A598" t="inlineStr"/>
+      <c r="B598" t="inlineStr">
+        <is>
+          <t>click start point</t>
+        </is>
+      </c>
+      <c r="C598" t="inlineStr"/>
+      <c r="D598" t="inlineStr"/>
+      <c r="E598" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F598" t="inlineStr">
+        <is>
+          <t>.citymap.ClickStart</t>
+        </is>
+      </c>
+      <c r="G598" t="inlineStr"/>
+      <c r="H598" t="inlineStr"/>
+    </row>
+    <row r="599">
+      <c r="A599" t="inlineStr"/>
+      <c r="B599" t="inlineStr">
+        <is>
+          <t>click target</t>
+        </is>
+      </c>
+      <c r="C599" t="inlineStr"/>
+      <c r="D599" t="inlineStr"/>
+      <c r="E599" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F599" t="inlineStr">
+        <is>
+          <t>.citymap.ClickTarget</t>
+        </is>
+      </c>
+      <c r="G599" t="inlineStr"/>
+      <c r="H599" t="inlineStr"/>
+    </row>
+    <row r="600">
+      <c r="A600" t="inlineStr"/>
+      <c r="B600" t="inlineStr">
+        <is>
+          <t>available</t>
+        </is>
+      </c>
+      <c r="C600" t="inlineStr"/>
+      <c r="D600" t="inlineStr"/>
+      <c r="E600" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F600" t="inlineStr">
+        <is>
+          <t>.citymap.Available</t>
+        </is>
+      </c>
+      <c r="G600" t="inlineStr"/>
+      <c r="H600" t="inlineStr"/>
+    </row>
+    <row r="601">
+      <c r="A601" t="inlineStr"/>
+      <c r="B601" t="inlineStr">
+        <is>
+          <t>Esc = end</t>
+        </is>
+      </c>
+      <c r="C601" t="inlineStr"/>
+      <c r="D601" t="inlineStr"/>
+      <c r="E601" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F601" t="inlineStr">
+        <is>
+          <t>.citymap.EscToEnd</t>
+        </is>
+      </c>
+      <c r="G601" t="inlineStr"/>
+      <c r="H601" t="inlineStr"/>
+    </row>
+    <row r="602">
+      <c r="A602" t="inlineStr"/>
+      <c r="B602" t="inlineStr">
+        <is>
+          <t>Stamp</t>
+        </is>
+      </c>
+      <c r="C602" t="inlineStr"/>
+      <c r="D602" t="inlineStr"/>
+      <c r="E602" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F602" t="inlineStr">
+        <is>
+          <t>.citymap.StampMode</t>
+        </is>
+      </c>
+      <c r="G602" t="inlineStr"/>
+      <c r="H602" t="inlineStr"/>
+    </row>
+    <row r="603">
+      <c r="A603" t="inlineStr"/>
+      <c r="B603" t="inlineStr">
+        <is>
+          <t>All placed.</t>
+        </is>
+      </c>
+      <c r="C603" t="inlineStr"/>
+      <c r="D603" t="inlineStr"/>
+      <c r="E603" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F603" t="inlineStr">
+        <is>
+          <t>.citymap.AllPlaced</t>
+        </is>
+      </c>
+      <c r="G603" t="inlineStr"/>
+      <c r="H603" t="inlineStr"/>
+    </row>
+    <row r="604">
+      <c r="A604" t="inlineStr"/>
+      <c r="B604" t="inlineStr">
+        <is>
+          <t>placed</t>
+        </is>
+      </c>
+      <c r="C604" t="inlineStr"/>
+      <c r="D604" t="inlineStr"/>
+      <c r="E604" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F604" t="inlineStr">
+        <is>
+          <t>.citymap.Placed</t>
+        </is>
+      </c>
+      <c r="G604" t="inlineStr"/>
+      <c r="H604" t="inlineStr"/>
+    </row>
+    <row r="605">
+      <c r="A605" t="inlineStr"/>
+      <c r="B605" t="inlineStr">
+        <is>
+          <t>No free tiles on the path.</t>
+        </is>
+      </c>
+      <c r="C605" t="inlineStr"/>
+      <c r="D605" t="inlineStr"/>
+      <c r="E605" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F605" t="inlineStr">
+        <is>
+          <t>.citymap.NoFreeTiles</t>
+        </is>
+      </c>
+      <c r="G605" t="inlineStr"/>
+      <c r="H605" t="inlineStr"/>
+    </row>
+    <row r="606">
+      <c r="A606" t="inlineStr"/>
+      <c r="B606" t="inlineStr">
+        <is>
+          <t>more tiles open (pool empty)</t>
+        </is>
+      </c>
+      <c r="C606" t="inlineStr"/>
+      <c r="D606" t="inlineStr"/>
+      <c r="E606" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F606" t="inlineStr">
+        <is>
+          <t>.citymap.PoolEmptyRest</t>
+        </is>
+      </c>
+      <c r="G606" t="inlineStr"/>
+      <c r="H606" t="inlineStr"/>
+    </row>
+    <row r="607">
+      <c r="A607" t="inlineStr"/>
+      <c r="B607" t="inlineStr">
+        <is>
+          <t>Nothing to place (stash empty).</t>
+        </is>
+      </c>
+      <c r="C607" t="inlineStr"/>
+      <c r="D607" t="inlineStr"/>
+      <c r="E607" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F607" t="inlineStr">
+        <is>
+          <t>.citymap.NothingToPlace</t>
+        </is>
+      </c>
+      <c r="G607" t="inlineStr"/>
+      <c r="H607" t="inlineStr"/>
+    </row>
+    <row r="608">
+      <c r="A608" t="inlineStr"/>
+      <c r="B608" t="inlineStr">
+        <is>
+          <t>No extension available.</t>
+        </is>
+      </c>
+      <c r="C608" t="inlineStr"/>
+      <c r="D608" t="inlineStr"/>
+      <c r="E608" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F608" t="inlineStr">
+        <is>
+          <t>.citymap.NoExtensionAvailable</t>
+        </is>
+      </c>
+      <c r="G608" t="inlineStr"/>
+      <c r="H608" t="inlineStr"/>
+    </row>
+    <row r="609">
+      <c r="A609" t="inlineStr"/>
+      <c r="B609" t="inlineStr">
+        <is>
+          <t>moved to stash.</t>
+        </is>
+      </c>
+      <c r="C609" t="inlineStr"/>
+      <c r="D609" t="inlineStr"/>
+      <c r="E609" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F609" t="inlineStr">
+        <is>
+          <t>.citymap.MovedToStash</t>
+        </is>
+      </c>
+      <c r="G609" t="inlineStr"/>
+      <c r="H609" t="inlineStr"/>
+    </row>
+    <row r="610">
+      <c r="A610" t="inlineStr"/>
+      <c r="B610" t="inlineStr">
+        <is>
+          <t>Save failed.</t>
+        </is>
+      </c>
+      <c r="C610" t="inlineStr"/>
+      <c r="D610" t="inlineStr"/>
+      <c r="E610" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F610" t="inlineStr">
+        <is>
+          <t>.citymap.SaveFailed</t>
+        </is>
+      </c>
+      <c r="G610" t="inlineStr"/>
+      <c r="H610" t="inlineStr"/>
+    </row>
+    <row r="611">
+      <c r="A611" t="inlineStr"/>
+      <c r="B611" t="inlineStr">
+        <is>
+          <t>Click a road in the stash first.</t>
+        </is>
+      </c>
+      <c r="C611" t="inlineStr"/>
+      <c r="D611" t="inlineStr"/>
+      <c r="E611" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F611" t="inlineStr">
+        <is>
+          <t>.citymap.SelectRoadFirst</t>
+        </is>
+      </c>
+      <c r="G611" t="inlineStr"/>
+      <c r="H611" t="inlineStr"/>
+    </row>
+    <row r="612">
+      <c r="A612" t="inlineStr"/>
+      <c r="B612" t="inlineStr">
+        <is>
+          <t>left</t>
+        </is>
+      </c>
+      <c r="C612" t="inlineStr"/>
+      <c r="D612" t="inlineStr"/>
+      <c r="E612" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F612" t="inlineStr">
+        <is>
+          <t>.citymap.Remaining</t>
+        </is>
+      </c>
+      <c r="G612" t="inlineStr"/>
+      <c r="H612" t="inlineStr"/>
+    </row>
+    <row r="613">
+      <c r="A613" t="inlineStr"/>
+      <c r="B613" t="inlineStr">
+        <is>
+          <t>no result</t>
+        </is>
+      </c>
+      <c r="C613" t="inlineStr"/>
+      <c r="D613" t="inlineStr"/>
+      <c r="E613" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F613" t="inlineStr">
+        <is>
+          <t>.citymap.NoResult</t>
+        </is>
+      </c>
+      <c r="G613" t="inlineStr"/>
+      <c r="H613" t="inlineStr"/>
+    </row>
+    <row r="614">
+      <c r="A614" t="inlineStr"/>
+      <c r="B614" t="inlineStr">
+        <is>
+          <t>no buildings on the map</t>
+        </is>
+      </c>
+      <c r="C614" t="inlineStr"/>
+      <c r="D614" t="inlineStr"/>
+      <c r="E614" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F614" t="inlineStr">
+        <is>
+          <t>.citymap.NoBuildingsOnMap</t>
+        </is>
+      </c>
+      <c r="G614" t="inlineStr"/>
+      <c r="H614" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>