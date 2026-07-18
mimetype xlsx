--- v0 (2025-10-07)
+++ v1 (2026-07-18)
@@ -342,51 +342,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H465"/>
+  <dimension ref="A1:H614"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>location</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>source</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>target</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -7064,5424 +7064,8698 @@
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
           <t>Ik heb je account twee keer gevonden, neem contact met me op via e-mail om het probleem op te lossen!</t>
         </is>
       </c>
       <c r="D257" t="inlineStr"/>
       <c r="E257" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
           <t>.login.DoubleUsers</t>
         </is>
       </c>
       <c r="G257" t="inlineStr"/>
       <c r="H257" t="inlineStr"/>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr"/>
       <c r="B258" t="inlineStr">
         <is>
-          <t>Germany &lt;small class="text-muted"&gt;- deXX&lt;/small&gt;</t>
+          <t>Email Address / Player name</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>Duitsland &lt;small class="text-muted"&gt;- deXX&lt;/small&gt;</t>
+          <t>E-mailadres / Spelersnaam</t>
         </is>
       </c>
       <c r="D258" t="inlineStr"/>
       <c r="E258" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>.login.DropdownWorld</t>
+          <t>.login.EmailAddress</t>
         </is>
       </c>
       <c r="G258" t="inlineStr"/>
       <c r="H258" t="inlineStr"/>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr"/>
       <c r="B259" t="inlineStr">
         <is>
-          <t>Email Address / Player name</t>
+          <t>Email address</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>E-mailadres / Spelersnaam</t>
+          <t>E-mailadres</t>
         </is>
       </c>
       <c r="D259" t="inlineStr"/>
       <c r="E259" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>.login.EmailAddress</t>
+          <t>.login.ForgetEmailAddress</t>
         </is>
       </c>
       <c r="G259" t="inlineStr"/>
       <c r="H259" t="inlineStr"/>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr"/>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Email address</t>
+          <t>Forgot password?</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>E-mailadres</t>
+          <t>Wachtwoord vergeten?</t>
         </is>
       </c>
       <c r="D260" t="inlineStr"/>
       <c r="E260" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>.login.ForgetEmailAddress</t>
+          <t>.login.ForgotPassword</t>
         </is>
       </c>
       <c r="G260" t="inlineStr"/>
       <c r="H260" t="inlineStr"/>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr"/>
       <c r="B261" t="inlineStr">
         <is>
-          <t>Forgot password?</t>
+          <t>Enter your email address, we will then send you an email with a new password.</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>Wachtwoord vergeten?</t>
+          <t>Vul je e-mailadres in, we sturen je dan een e-mail met een nieuw wachtwoord.</t>
         </is>
       </c>
       <c r="D261" t="inlineStr"/>
       <c r="E261" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>.login.ForgotPassword</t>
+          <t>.login.ForgotPasswordEnterEmail</t>
         </is>
       </c>
       <c r="G261" t="inlineStr"/>
       <c r="H261" t="inlineStr"/>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr"/>
       <c r="B262" t="inlineStr">
         <is>
-          <t>Enter your email address, we will then send you an email with a new password.</t>
+          <t>Login</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>Vul je e-mailadres in, we sturen je dan een e-mail met een nieuw wachtwoord.</t>
+          <t>Log in</t>
         </is>
       </c>
       <c r="D262" t="inlineStr"/>
       <c r="E262" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>.login.ForgotPasswordEnterEmail</t>
+          <t>.login.Header</t>
         </is>
       </c>
       <c r="G262" t="inlineStr"/>
       <c r="H262" t="inlineStr"/>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr"/>
       <c r="B263" t="inlineStr">
         <is>
           <t>Login</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
           <t>Log in</t>
         </is>
       </c>
       <c r="D263" t="inlineStr"/>
       <c r="E263" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>.login.Header</t>
+          <t>.login.LoginButton</t>
         </is>
       </c>
       <c r="G263" t="inlineStr"/>
       <c r="H263" t="inlineStr"/>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr"/>
       <c r="B264" t="inlineStr">
         <is>
-          <t>Login</t>
+          <t>No linked player was found!</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>Log in</t>
+          <t>Er is geen gekoppelde speler gevonden!</t>
         </is>
       </c>
       <c r="D264" t="inlineStr"/>
       <c r="E264" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>.login.LoginButton</t>
+          <t>.login.NoPlayerFound</t>
         </is>
       </c>
       <c r="G264" t="inlineStr"/>
       <c r="H264" t="inlineStr"/>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr"/>
       <c r="B265" t="inlineStr">
         <is>
-          <t>No linked player was found!</t>
+          <t>Oh you don't have an account yet? Then &lt;a href="/register/player"&gt;register&lt;/a&gt; yourself.</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>Er is geen gekoppelde speler gevonden!</t>
+          <t>Oh je hebt nog geen account? &lt;a href="/register/player"&gt;registreer dan&lt;/a&gt; jezelf.</t>
         </is>
       </c>
       <c r="D265" t="inlineStr"/>
       <c r="E265" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>.login.NoPlayerFound</t>
+          <t>.login.NotAccYet</t>
         </is>
       </c>
       <c r="G265" t="inlineStr"/>
       <c r="H265" t="inlineStr"/>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr"/>
       <c r="B266" t="inlineStr">
         <is>
-          <t>Oh you don't have an account yet? Then &lt;a href="/register/player"&gt;register&lt;/a&gt; yourself.</t>
+          <t>Please fill in all data completely!</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>Oh je hebt nog geen account? &lt;a href="/register/player"&gt;registreer dan&lt;/a&gt; jezelf.</t>
+          <t>Gelieve alle gegevens volledig in te vullen!</t>
         </is>
       </c>
       <c r="D266" t="inlineStr"/>
       <c r="E266" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>.login.NotAccYet</t>
+          <t>.login.NotCompleteData</t>
         </is>
       </c>
       <c r="G266" t="inlineStr"/>
       <c r="H266" t="inlineStr"/>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr"/>
       <c r="B267" t="inlineStr">
         <is>
-          <t>Please fill in all data completely!</t>
+          <t>Password</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>Gelieve alle gegevens volledig in te vullen!</t>
+          <t>Wachtwoord</t>
         </is>
       </c>
       <c r="D267" t="inlineStr"/>
       <c r="E267" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>.login.NotCompleteData</t>
+          <t>.login.Password</t>
         </is>
       </c>
       <c r="G267" t="inlineStr"/>
       <c r="H267" t="inlineStr"/>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr"/>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Password</t>
+          <t>We have sent you an email with a reset link. Check your email account and click on the link from our email.&lt;br&gt;You will then immediately be sent a new password with which you can log in for the time being.</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>Wachtwoord</t>
+          <t>We hebben je een e-mail gestuurd met een resetlink. Controleer uw e-mailaccount en klik op de link uit onze e-mail.&lt;br&gt;U krijgt dan direct een nieuw wachtwoord toegestuurd waarmee u voorlopig kunt inloggen.</t>
         </is>
       </c>
       <c r="D268" t="inlineStr"/>
       <c r="E268" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>.login.Password</t>
+          <t>.login.PasswordSend.Desc</t>
         </is>
       </c>
       <c r="G268" t="inlineStr"/>
       <c r="H268" t="inlineStr"/>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr"/>
       <c r="B269" t="inlineStr">
         <is>
-          <t>We have sent you an email with a reset link. Check your email account and click on the link from our email.&lt;br&gt;You will then immediately be sent a new password with which you can log in for the time being.</t>
+          <t>Password request sent</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>We hebben je een e-mail gestuurd met een resetlink. Controleer uw e-mailaccount en klik op de link uit onze e-mail.&lt;br&gt;U krijgt dan direct een nieuw wachtwoord toegestuurd waarmee u voorlopig kunt inloggen.</t>
+          <t>Wachtwoordverzoek verzonden</t>
         </is>
       </c>
       <c r="D269" t="inlineStr"/>
       <c r="E269" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>.login.PasswordSend.Desc</t>
+          <t>.login.PasswordSend.Header</t>
         </is>
       </c>
       <c r="G269" t="inlineStr"/>
       <c r="H269" t="inlineStr"/>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr"/>
       <c r="B270" t="inlineStr">
         <is>
-          <t>Password request sent</t>
+          <t>Request password</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>Wachtwoordverzoek verzonden</t>
+          <t>Wachtwoord aanvragen</t>
         </is>
       </c>
       <c r="D270" t="inlineStr"/>
       <c r="E270" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>.login.PasswordSend.Header</t>
+          <t>.login.RequestPassword</t>
         </is>
       </c>
       <c r="G270" t="inlineStr"/>
       <c r="H270" t="inlineStr"/>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr"/>
       <c r="B271" t="inlineStr">
         <is>
-          <t>Request password</t>
+          <t>Server</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>Wachtwoord aanvragen</t>
+          <t>Server</t>
         </is>
       </c>
       <c r="D271" t="inlineStr"/>
       <c r="E271" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>.login.RequestPassword</t>
+          <t>.login.Server</t>
         </is>
       </c>
       <c r="G271" t="inlineStr"/>
       <c r="H271" t="inlineStr"/>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr"/>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Server</t>
+          <t>Stay logged in</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>Server</t>
+          <t>Blijf ingelogd</t>
         </is>
       </c>
       <c r="D272" t="inlineStr"/>
       <c r="E272" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>.login.Server</t>
+          <t>.login.StayLogged</t>
         </is>
       </c>
       <c r="G272" t="inlineStr"/>
       <c r="H272" t="inlineStr"/>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr"/>
       <c r="B273" t="inlineStr">
         <is>
-          <t>Stay logged in</t>
+          <t>There is no user with this e-mail address</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Blijf ingelogd</t>
+          <t>Deze gegevens zijn onjuist!</t>
         </is>
       </c>
       <c r="D273" t="inlineStr"/>
       <c r="E273" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>.login.StayLogged</t>
+          <t>.login.WrongData</t>
         </is>
       </c>
       <c r="G273" t="inlineStr"/>
       <c r="H273" t="inlineStr"/>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr"/>
       <c r="B274" t="inlineStr">
         <is>
-          <t>This data is incorrect!</t>
+          <t>Wrong password!</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>Deze gegevens zijn onjuist!</t>
+          <t>Verkeerd wachtwoord!</t>
         </is>
       </c>
       <c r="D274" t="inlineStr"/>
       <c r="E274" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>.login.WrongData</t>
+          <t>.login.WrongPassword</t>
         </is>
       </c>
       <c r="G274" t="inlineStr"/>
       <c r="H274" t="inlineStr"/>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr"/>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Wrong password!</t>
+          <t>Your World</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Verkeerd wachtwoord!</t>
+          <t>Jouw wereld</t>
         </is>
       </c>
       <c r="D275" t="inlineStr"/>
       <c r="E275" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>.login.WrongPassword</t>
+          <t>.login.YourWorld</t>
         </is>
       </c>
       <c r="G275" t="inlineStr"/>
       <c r="H275" t="inlineStr"/>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr"/>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Your World</t>
+          <t>&lt;p&gt;You have requested a new password. If this is not the case, just ignore this email.&lt;/p&gt;&lt;p&gt;Otherwise, please click on the link or copy it into your browser and call it up:&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>Jouw wereld</t>
+          <t>&lt;p&gt;U heeft een nieuw wachtwoord aangevraagd. Als dit niet het geval is, kunt u deze e-mail negeren.&lt;/p&gt;&lt;p&gt;Klik anders op de link of kopieer deze naar uw browser en roep hem op:&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D276" t="inlineStr"/>
       <c r="E276" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>.login.YourWorld</t>
+          <t>.mails.ForgetPasswordContent</t>
         </is>
       </c>
       <c r="G276" t="inlineStr"/>
       <c r="H276" t="inlineStr"/>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr"/>
       <c r="B277" t="inlineStr">
         <is>
-          <t>&lt;p&gt;You have requested a new password. If this is not the case, just ignore this email.&lt;/p&gt;&lt;p&gt;Otherwise, please click on the link or copy it into your browser and call it up:&lt;/p&gt;</t>
+          <t>&lt;strong&gt;Error!&lt;/strong&gt; We do not know this email address</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>&lt;p&gt;U heeft een nieuw wachtwoord aangevraagd. Als dit niet het geval is, kunt u deze e-mail negeren.&lt;/p&gt;&lt;p&gt;Klik anders op de link of kopieer deze naar uw browser en roep hem op:&lt;/p&gt;</t>
+          <t>&lt;strong&gt;Fout!&lt;/strong&gt; We kennen dit e-mailadres niet</t>
         </is>
       </c>
       <c r="D277" t="inlineStr"/>
       <c r="E277" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>.mails.ForgetPasswordContent</t>
+          <t>.mails.ForgetPasswordErrorMail</t>
         </is>
       </c>
       <c r="G277" t="inlineStr"/>
       <c r="H277" t="inlineStr"/>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr"/>
       <c r="B278" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Error!&lt;/strong&gt; We do not know this email address</t>
+          <t>Resetlink for your new password on foe-helper.com</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Fout!&lt;/strong&gt; We kennen dit e-mailadres niet</t>
+          <t>Resetlink voor je nieuwe wachtwoord op foe-helper.com</t>
         </is>
       </c>
       <c r="D278" t="inlineStr"/>
       <c r="E278" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>.mails.ForgetPasswordErrorMail</t>
+          <t>.mails.ForgetPasswordSubject</t>
         </is>
       </c>
       <c r="G278" t="inlineStr"/>
       <c r="H278" t="inlineStr"/>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr"/>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Resetlink for your new password on foe-helper.com</t>
+          <t>&lt;p&gt;You have requested a new transition password.&lt;/p&gt;&lt;p&gt;Here it is already: &lt;strong style="font-size:14px"&gt;#NEW_PASSWORD#&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Use it to log into your profile, there you can then assign your own password.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>Resetlink voor je nieuwe wachtwoord op foe-helper.com</t>
+          <t>&lt;p&gt;U heeft een nieuw overgangswachtwoord aangevraagd.&lt;/p&gt;&lt;p&gt;Hier is het al: &lt;strong style="font-size:14px"&gt;#NEW_PASSWORD#&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Gebruik het om in te loggen op uw profiel, daar kunt u vervolgens uw eigen wachtwoord toewijzen.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D279" t="inlineStr"/>
       <c r="E279" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>.mails.ForgetPasswordSubject</t>
+          <t>.mails.ResetMailContent</t>
         </is>
       </c>
       <c r="G279" t="inlineStr"/>
       <c r="H279" t="inlineStr"/>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr"/>
       <c r="B280" t="inlineStr">
         <is>
-          <t>&lt;p&gt;You have requested a new transition password.&lt;/p&gt;&lt;p&gt;Here it is already: &lt;strong style="font-size:14px"&gt;#NEW_PASSWORD#&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Use it to log into your profile, there you can then assign your own password.&lt;/p&gt;</t>
+          <t>&lt;strong&gt;Done!&lt;/strong&gt; The email with your new password is on its way, have a look.</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>&lt;p&gt;U heeft een nieuw overgangswachtwoord aangevraagd.&lt;/p&gt;&lt;p&gt;Hier is het al: &lt;strong style="font-size:14px"&gt;#NEW_PASSWORD#&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Gebruik het om in te loggen op uw profiel, daar kunt u vervolgens uw eigen wachtwoord toewijzen.&lt;/p&gt;</t>
+          <t>&lt;strong&gt;Klaar!&lt;/strong&gt; De e-mail met je nieuwe wachtwoord is onderweg, kijk eens.</t>
         </is>
       </c>
       <c r="D280" t="inlineStr"/>
       <c r="E280" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>.mails.ResetMailContent</t>
+          <t>.mails.ResetMailSend</t>
         </is>
       </c>
       <c r="G280" t="inlineStr"/>
       <c r="H280" t="inlineStr"/>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr"/>
       <c r="B281" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Done!&lt;/strong&gt; The email with your new password is on its way, have a look.</t>
+          <t>Your new password for foe-helper.com</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Klaar!&lt;/strong&gt; De e-mail met je nieuwe wachtwoord is onderweg, kijk eens.</t>
+          <t>Je nieuwe wachtwoord voor foe-helper.com</t>
         </is>
       </c>
       <c r="D281" t="inlineStr"/>
       <c r="E281" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>.mails.ResetMailSend</t>
+          <t>.mails.ResetMailSubject</t>
         </is>
       </c>
       <c r="G281" t="inlineStr"/>
       <c r="H281" t="inlineStr"/>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr"/>
       <c r="B282" t="inlineStr">
         <is>
-          <t>Your new password for foe-helper.com</t>
+          <t>&lt;strong&gt;Error!&lt;/strong&gt; We are not aware of this reset link.</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>Je nieuwe wachtwoord voor foe-helper.com</t>
+          <t>&lt;strong&gt;Fout!&lt;/strong&gt; We zijn niet op de hoogte van deze reset-link.</t>
         </is>
       </c>
       <c r="D282" t="inlineStr"/>
       <c r="E282" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>.mails.ResetMailSubject</t>
+          <t>.mails.ResetlinkError</t>
         </is>
       </c>
       <c r="G282" t="inlineStr"/>
       <c r="H282" t="inlineStr"/>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr"/>
       <c r="B283" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Error!&lt;/strong&gt; We are not aware of this reset link.</t>
+          <t>Abort</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Fout!&lt;/strong&gt; We zijn niet op de hoogte van deze reset-link.</t>
+          <t>Afbreken</t>
         </is>
       </c>
       <c r="D283" t="inlineStr"/>
       <c r="E283" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>.mails.ResetlinkError</t>
+          <t>.marketplace.Abort</t>
         </is>
       </c>
       <c r="G283" t="inlineStr"/>
       <c r="H283" t="inlineStr"/>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr"/>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Abort</t>
+          <t>GB - Filter</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Afbreken</t>
+          <t>NL - Filteren</t>
         </is>
       </c>
       <c r="D284" t="inlineStr"/>
       <c r="E284" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>.marketplace.Abort</t>
+          <t>.marketplace.ButtonDropdownDefault</t>
         </is>
       </c>
       <c r="G284" t="inlineStr"/>
       <c r="H284" t="inlineStr"/>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr"/>
       <c r="B285" t="inlineStr">
         <is>
-          <t>GB - Filter</t>
+          <t>Are you sure you want to delete the entry?</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>NL - Filteren</t>
+          <t>Weet u zeker dat u de invoer wilt verwijderen?</t>
         </is>
       </c>
       <c r="D285" t="inlineStr"/>
       <c r="E285" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>.marketplace.ButtonDropdownDefault</t>
+          <t>.marketplace.ConfirmAsk</t>
         </is>
       </c>
       <c r="G285" t="inlineStr"/>
       <c r="H285" t="inlineStr"/>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr"/>
       <c r="B286" t="inlineStr">
         <is>
-          <t>Are you sure you want to delete the entry?</t>
+          <t>Create offer</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>Weet u zeker dat u de invoer wilt verwijderen?</t>
+          <t>Aanbieding maken</t>
         </is>
       </c>
       <c r="D286" t="inlineStr"/>
       <c r="E286" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>.marketplace.ConfirmAsk</t>
+          <t>.marketplace.CreateOffer</t>
         </is>
       </c>
       <c r="G286" t="inlineStr"/>
       <c r="H286" t="inlineStr"/>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr"/>
       <c r="B287" t="inlineStr">
         <is>
-          <t>Create offer</t>
+          <t>-- all GBs --</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>Aanbieding maken</t>
+          <t>-- alle GB's --</t>
         </is>
       </c>
       <c r="D287" t="inlineStr"/>
       <c r="E287" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>.marketplace.CreateOffer</t>
+          <t>.marketplace.DropdownAllLGs</t>
         </is>
       </c>
       <c r="G287" t="inlineStr"/>
       <c r="H287" t="inlineStr"/>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr"/>
       <c r="B288" t="inlineStr">
         <is>
-          <t>-- all GBs --</t>
+          <t>-- Course --</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>-- alle GB's --</t>
+          <t>-- Cursus --</t>
         </is>
       </c>
       <c r="D288" t="inlineStr"/>
       <c r="E288" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>.marketplace.DropdownAllLGs</t>
+          <t>.marketplace.DropdownCourse</t>
         </is>
       </c>
       <c r="G288" t="inlineStr"/>
       <c r="H288" t="inlineStr"/>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr"/>
       <c r="B289" t="inlineStr">
         <is>
-          <t>-- Course --</t>
+          <t>Marketplace for GB goods-sets</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>-- Cursus --</t>
+          <t>Marktplaats voor GB goederensets</t>
         </is>
       </c>
       <c r="D289" t="inlineStr"/>
       <c r="E289" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>.marketplace.DropdownCourse</t>
+          <t>.marketplace.H1Heading</t>
         </is>
       </c>
       <c r="G289" t="inlineStr"/>
       <c r="H289" t="inlineStr"/>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr"/>
       <c r="B290" t="inlineStr">
         <is>
-          <t>Marketplace for GB goods-sets</t>
+          <t>FP Costs</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>Marktplaats voor GB goederensets</t>
+          <t>FP-kosten</t>
         </is>
       </c>
       <c r="D290" t="inlineStr"/>
       <c r="E290" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>.marketplace.H1Heading</t>
+          <t>.marketplace.InputFPCosts</t>
         </is>
       </c>
       <c r="G290" t="inlineStr"/>
       <c r="H290" t="inlineStr"/>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr"/>
       <c r="B291" t="inlineStr">
         <is>
-          <t>FP Costs</t>
+          <t>&lt;strong&gt;Buyer:&lt;/strong&gt; You want to erect a great building (GB) and you don't have the right goods from the era of the GB? Here you will find goods sets from your world at a fair price. Find an offer and write to this player on your world to make the deal perfect. You can already set up your great building and enjoy its bonuses.</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>FP-kosten</t>
+          <t>&lt;strong&gt;Koper:&lt;/strong&gt; U wilt een geweldig gebouw (GB) oprichten en u beschikt niet over de juiste goederen uit het tijdperk van de GB? Hier vindt u goederensets uit uw wereld tegen een eerlijke prijs. Zoek een aanbieding en schrijf naar deze speler op jouw wereld om de deal perfect te maken. Je kunt je geweldige gebouw al opzetten en genieten van de bonussen.</t>
         </is>
       </c>
       <c r="D291" t="inlineStr"/>
       <c r="E291" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>.marketplace.InputFPCosts</t>
+          <t>.marketplace.IntroDescBuyer</t>
         </is>
       </c>
       <c r="G291" t="inlineStr"/>
       <c r="H291" t="inlineStr"/>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr"/>
       <c r="B292" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Buyer:&lt;/strong&gt; You want to erect a great building (GB) and you don't have the right goods from the era of the GB? Here you will find goods sets from your world at a fair price. Find an offer and write to this player on your world to make the deal perfect. You can already set up your great building and enjoy its bonuses.</t>
+          <t>&lt;strong&gt;Seller:&lt;/strong&gt; Do you have a lot of goods and want to sell them to help others with their GBs? Then just set it here.</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Koper:&lt;/strong&gt; U wilt een geweldig gebouw (GB) oprichten en u beschikt niet over de juiste goederen uit het tijdperk van de GB? Hier vindt u goederensets uit uw wereld tegen een eerlijke prijs. Zoek een aanbieding en schrijf naar deze speler op jouw wereld om de deal perfect te maken. Je kunt je geweldige gebouw al opzetten en genieten van de bonussen.</t>
+          <t>&lt;strong&gt;Verkoper:&lt;/strong&gt; heeft u veel goederen en wilt u deze verkopen om anderen te helpen met hun GB's? Stel het dan gewoon hier in.</t>
         </is>
       </c>
       <c r="D292" t="inlineStr"/>
       <c r="E292" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>.marketplace.IntroDescBuyer</t>
+          <t>.marketplace.IntroDescSeller</t>
         </is>
       </c>
       <c r="G292" t="inlineStr"/>
       <c r="H292" t="inlineStr"/>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr"/>
       <c r="B293" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Seller:&lt;/strong&gt; Do you have a lot of goods and want to sell them to help others with their GBs? Then just set it here.</t>
+          <t>Marketplace for Goods of the Great Buildings - FoE</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Verkoper:&lt;/strong&gt; heeft u veel goederen en wilt u deze verkopen om anderen te helpen met hun GB's? Stel het dan gewoon hier in.</t>
+          <t>Marktplaats voor goederen van de grote gebouwen - FoE</t>
         </is>
       </c>
       <c r="D293" t="inlineStr"/>
       <c r="E293" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>.marketplace.IntroDescSeller</t>
+          <t>.marketplace.MetaTitle</t>
         </is>
       </c>
       <c r="G293" t="inlineStr"/>
       <c r="H293" t="inlineStr"/>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr"/>
       <c r="B294" t="inlineStr">
         <is>
-          <t>Marketplace for Goods of the Great Buildings - FoE</t>
+          <t>Your offer has been removed from the database.</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>Marktplaats voor goederen van de grote gebouwen - FoE</t>
+          <t>Uw aanbieding is verwijderd uit de database.</t>
         </is>
       </c>
       <c r="D294" t="inlineStr"/>
       <c r="E294" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>.marketplace.MetaTitle</t>
+          <t>.marketplace.ModalDeletedText</t>
         </is>
       </c>
       <c r="G294" t="inlineStr"/>
       <c r="H294" t="inlineStr"/>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr"/>
       <c r="B295" t="inlineStr">
         <is>
-          <t>Your offer has been removed from the database.</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>Uw aanbieding is verwijderd uit de database.</t>
+          <t>verwijderd</t>
         </is>
       </c>
       <c r="D295" t="inlineStr"/>
       <c r="E295" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>.marketplace.ModalDeletedText</t>
+          <t>.marketplace.ModalDeletedTitle</t>
         </is>
       </c>
       <c r="G295" t="inlineStr"/>
       <c r="H295" t="inlineStr"/>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr"/>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Your offer has been saved and will be visible to all players in the world.</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>verwijderd</t>
+          <t>Je aanbieding is opgeslagen en zal zichtbaar zijn voor alle spelers ter wereld.</t>
         </is>
       </c>
       <c r="D296" t="inlineStr"/>
       <c r="E296" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>.marketplace.ModalDeletedTitle</t>
+          <t>.marketplace.ModalSavedText</t>
         </is>
       </c>
       <c r="G296" t="inlineStr"/>
       <c r="H296" t="inlineStr"/>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr"/>
       <c r="B297" t="inlineStr">
         <is>
-          <t>Your offer has been saved and will be visible to all players in the world.</t>
+          <t>Saved</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>Je aanbieding is opgeslagen en zal zichtbaar zijn voor alle spelers ter wereld.</t>
+          <t>opgeslagen</t>
         </is>
       </c>
       <c r="D297" t="inlineStr"/>
       <c r="E297" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>.marketplace.ModalSavedText</t>
+          <t>.marketplace.ModalSavedTitle</t>
         </is>
       </c>
       <c r="G297" t="inlineStr"/>
       <c r="H297" t="inlineStr"/>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr"/>
       <c r="B298" t="inlineStr">
         <is>
-          <t>Saved</t>
+          <t>There are currently no offers online. Be the first and create a new one.</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>opgeslagen</t>
+          <t>Er zijn momenteel geen aanbiedingen online. Wees de eerste en maak een nieuwe aan.</t>
         </is>
       </c>
       <c r="D298" t="inlineStr"/>
       <c r="E298" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>.marketplace.ModalSavedTitle</t>
+          <t>.marketplace.NoOffers</t>
         </is>
       </c>
       <c r="G298" t="inlineStr"/>
       <c r="H298" t="inlineStr"/>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr"/>
       <c r="B299" t="inlineStr">
         <is>
-          <t>There are currently no offers online. Be the first and create a new one.</t>
+          <t>Offers found</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>Er zijn momenteel geen aanbiedingen online. Wees de eerste en maak een nieuwe aan.</t>
+          <t>Aanbiedingen gevonden</t>
         </is>
       </c>
       <c r="D299" t="inlineStr"/>
       <c r="E299" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>.marketplace.NoOffers</t>
+          <t>.marketplace.Offers</t>
         </is>
       </c>
       <c r="G299" t="inlineStr"/>
       <c r="H299" t="inlineStr"/>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr"/>
       <c r="B300" t="inlineStr">
         <is>
-          <t>Offers found</t>
+          <t>Save offer</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>Aanbiedingen gevonden</t>
+          <t>Aanbieding opslaan</t>
         </is>
       </c>
       <c r="D300" t="inlineStr"/>
       <c r="E300" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>.marketplace.Offers</t>
+          <t>.marketplace.SaveOffer</t>
         </is>
       </c>
       <c r="G300" t="inlineStr"/>
       <c r="H300" t="inlineStr"/>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr"/>
       <c r="B301" t="inlineStr">
         <is>
-          <t>Save offer</t>
+          <t>Costs</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>Aanbieding opslaan</t>
+          <t>Kosten</t>
         </is>
       </c>
       <c r="D301" t="inlineStr"/>
       <c r="E301" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>.marketplace.SaveOffer</t>
+          <t>.marketplace.TableHeadCosts</t>
         </is>
       </c>
       <c r="G301" t="inlineStr"/>
       <c r="H301" t="inlineStr"/>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr"/>
       <c r="B302" t="inlineStr">
         <is>
-          <t>Costs</t>
+          <t>Course</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>Kosten</t>
+          <t>Cursus</t>
         </is>
       </c>
       <c r="D302" t="inlineStr"/>
       <c r="E302" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>.marketplace.TableHeadCosts</t>
+          <t>.marketplace.TableHeadCourse</t>
         </is>
       </c>
       <c r="G302" t="inlineStr"/>
       <c r="H302" t="inlineStr"/>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr"/>
       <c r="B303" t="inlineStr">
         <is>
-          <t>Course</t>
+          <t>1:1 = the same number of goods (era doesn't matter) is exchanged&lt;br&gt;2:1 = only half of the purchased goods (era doesn't matter) have to be paid</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>Cursus</t>
+          <t>1:1 = hetzelfde aantal goederen (tijdperk maakt niet uit) wordt geruild&lt;br&gt;2:1 = slechts de helft van de gekochte goederen (tijdperk maakt niet uit) moet worden betaald</t>
         </is>
       </c>
       <c r="D303" t="inlineStr"/>
       <c r="E303" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>.marketplace.TableHeadCourse</t>
+          <t>.marketplace.TableHeadCourseTooltip</t>
         </is>
       </c>
       <c r="G303" t="inlineStr"/>
       <c r="H303" t="inlineStr"/>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr"/>
       <c r="B304" t="inlineStr">
         <is>
-          <t>1:1 = the same number of goods (era doesn't matter) is exchanged&lt;br&gt;2:1 = only half of the purchased goods (era doesn't matter) have to be paid</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>1:1 = hetzelfde aantal goederen (tijdperk maakt niet uit) wordt geruild&lt;br&gt;2:1 = slechts de helft van de gekochte goederen (tijdperk maakt niet uit) moet worden betaald</t>
+          <t>NL</t>
         </is>
       </c>
       <c r="D304" t="inlineStr"/>
       <c r="E304" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>.marketplace.TableHeadCourseTooltip</t>
+          <t>.marketplace.TableHeadGB</t>
         </is>
       </c>
       <c r="G304" t="inlineStr"/>
       <c r="H304" t="inlineStr"/>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr"/>
       <c r="B305" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>Goods</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>NL</t>
+          <t>Goederen</t>
         </is>
       </c>
       <c r="D305" t="inlineStr"/>
       <c r="E305" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>.marketplace.TableHeadGB</t>
+          <t>.marketplace.TableHeadGoods</t>
         </is>
       </c>
       <c r="G305" t="inlineStr"/>
       <c r="H305" t="inlineStr"/>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr"/>
       <c r="B306" t="inlineStr">
         <is>
-          <t>Goods</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>Goederen</t>
+          <t>Speler</t>
         </is>
       </c>
       <c r="D306" t="inlineStr"/>
       <c r="E306" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>.marketplace.TableHeadGoods</t>
+          <t>.marketplace.TableHeadPlayer</t>
         </is>
       </c>
       <c r="G306" t="inlineStr"/>
       <c r="H306" t="inlineStr"/>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr"/>
       <c r="B307" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Please provide complete information, or no offer can be created!</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>Speler</t>
+          <t>Geef volledige informatie, anders kan er geen aanbieding worden gemaakt!</t>
         </is>
       </c>
       <c r="D307" t="inlineStr"/>
       <c r="E307" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>.marketplace.TableHeadPlayer</t>
+          <t>.marketplace.Toast.MakeCompleteOffer</t>
         </is>
       </c>
       <c r="G307" t="inlineStr"/>
       <c r="H307" t="inlineStr"/>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr"/>
       <c r="B308" t="inlineStr">
         <is>
-          <t>Please provide complete information, or no offer can be created!</t>
+          <t>Note</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>Geef volledige informatie, anders kan er geen aanbieding worden gemaakt!</t>
+          <t>Opmerking</t>
         </is>
       </c>
       <c r="D308" t="inlineStr"/>
       <c r="E308" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>.marketplace.Toast.MakeCompleteOffer</t>
+          <t>.marketplace.Toast.Note</t>
         </is>
       </c>
       <c r="G308" t="inlineStr"/>
       <c r="H308" t="inlineStr"/>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr"/>
       <c r="B309" t="inlineStr">
         <is>
-          <t>Note</t>
+          <t>English</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>Opmerking</t>
+          <t>Nederland</t>
         </is>
       </c>
       <c r="D309" t="inlineStr"/>
       <c r="E309" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>.marketplace.Toast.Note</t>
+          <t>.name</t>
         </is>
       </c>
       <c r="G309" t="inlineStr"/>
       <c r="H309" t="inlineStr"/>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr"/>
       <c r="B310" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>Already paid FPs in great buildings</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>Nederland</t>
+          <t>Reeds betaalde FP's in geweldige gebouwen</t>
         </is>
       </c>
       <c r="D310" t="inlineStr"/>
       <c r="E310" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>.name</t>
+          <t>.ownpart.AlreadyPaidFPsInTheLG</t>
         </is>
       </c>
       <c r="G310" t="inlineStr"/>
       <c r="H310" t="inlineStr"/>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr"/>
       <c r="B311" t="inlineStr">
         <is>
-          <t>Already paid FPs in great buildings</t>
+          <t>Arc patron  %</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>Reeds betaalde FP's in geweldige gebouwen</t>
+          <t>Boog beschermheer %</t>
         </is>
       </c>
       <c r="D311" t="inlineStr"/>
       <c r="E311" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>.ownpart.AlreadyPaidFPsInTheLG</t>
+          <t>.ownpart.ArcPatronPercent</t>
         </is>
       </c>
       <c r="G311" t="inlineStr"/>
       <c r="H311" t="inlineStr"/>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr"/>
       <c r="B312" t="inlineStr">
         <is>
-          <t>Arc patron  %</t>
+          <t>Blueprints</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>Boog beschermheer %</t>
+          <t>Blauwdrukken</t>
         </is>
       </c>
       <c r="D312" t="inlineStr"/>
       <c r="E312" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>.ownpart.ArcPatronPercent</t>
+          <t>.ownpart.Blueprints</t>
         </is>
       </c>
       <c r="G312" t="inlineStr"/>
       <c r="H312" t="inlineStr"/>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr"/>
       <c r="B313" t="inlineStr">
         <is>
-          <t>Blueprints</t>
+          <t>Bonus</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>Blauwdrukken</t>
+          <t>Bonus</t>
         </is>
       </c>
       <c r="D313" t="inlineStr"/>
       <c r="E313" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>.ownpart.Blueprints</t>
+          <t>.ownpart.Bonus</t>
         </is>
       </c>
       <c r="G313" t="inlineStr"/>
       <c r="H313" t="inlineStr"/>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr"/>
       <c r="B314" t="inlineStr">
         <is>
-          <t>Bonus</t>
+          <t>Calculate shares</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>Bonus</t>
+          <t>Bereken aandelen</t>
         </is>
       </c>
       <c r="D314" t="inlineStr"/>
       <c r="E314" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>.ownpart.Bonus</t>
+          <t>.ownpart.ButtonCalculateParts</t>
         </is>
       </c>
       <c r="G314" t="inlineStr"/>
       <c r="H314" t="inlineStr"/>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr"/>
       <c r="B315" t="inlineStr">
         <is>
-          <t>Calculate shares</t>
+          <t>Change view</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>Bereken aandelen</t>
+          <t>Verander perspectief</t>
         </is>
       </c>
       <c r="D315" t="inlineStr"/>
       <c r="E315" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>.ownpart.ButtonCalculateParts</t>
+          <t>.ownpart.ChangeView</t>
         </is>
       </c>
       <c r="G315" t="inlineStr"/>
       <c r="H315" t="inlineStr"/>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr"/>
       <c r="B316" t="inlineStr">
         <is>
-          <t>Change view</t>
+          <t>90% conveyor chain</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>Verander perspectief</t>
+          <t>90% transportketting</t>
         </is>
       </c>
       <c r="D316" t="inlineStr"/>
       <c r="E316" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>.ownpart.ChangeView</t>
+          <t>.ownpart.ConveyorChain</t>
         </is>
       </c>
       <c r="G316" t="inlineStr"/>
       <c r="H316" t="inlineStr"/>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr"/>
       <c r="B317" t="inlineStr">
         <is>
-          <t>90% conveyor chain</t>
+          <t>Copy</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>90% transportketting</t>
+          <t>Kopiëren</t>
         </is>
       </c>
       <c r="D317" t="inlineStr"/>
       <c r="E317" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>.ownpart.ConveyorChain</t>
+          <t>.ownpart.Copy</t>
         </is>
       </c>
       <c r="G317" t="inlineStr"/>
       <c r="H317" t="inlineStr"/>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr"/>
       <c r="B318" t="inlineStr">
         <is>
-          <t>Copy</t>
+          <t>Copy pay plan</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>Kopiëren</t>
+          <t>Kopieer loonplan</t>
         </is>
       </c>
       <c r="D318" t="inlineStr"/>
       <c r="E318" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>.ownpart.Copy</t>
+          <t>.ownpart.CopyPayPlan</t>
         </is>
       </c>
       <c r="G318" t="inlineStr"/>
       <c r="H318" t="inlineStr"/>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr"/>
       <c r="B319" t="inlineStr">
         <is>
-          <t>Copy pay plan</t>
+          <t>Deposit</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>Kopieer loonplan</t>
+          <t>Borg</t>
         </is>
       </c>
       <c r="D319" t="inlineStr"/>
       <c r="E319" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>.ownpart.CopyPayPlan</t>
+          <t>.ownpart.Deposit</t>
         </is>
       </c>
       <c r="G319" t="inlineStr"/>
       <c r="H319" t="inlineStr"/>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr"/>
       <c r="B320" t="inlineStr">
         <is>
-          <t>Deposit</t>
+          <t>Deposit FP</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>Borg</t>
+          <t>Stort FP</t>
         </is>
       </c>
       <c r="D320" t="inlineStr"/>
       <c r="E320" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
-          <t>.ownpart.Deposit</t>
+          <t>.ownpart.DepositFP</t>
         </is>
       </c>
       <c r="G320" t="inlineStr"/>
       <c r="H320" t="inlineStr"/>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr"/>
       <c r="B321" t="inlineStr">
         <is>
-          <t>Deposit FP</t>
+          <t>Done</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>Stort FP</t>
+          <t>Klaar</t>
         </is>
       </c>
       <c r="D321" t="inlineStr"/>
       <c r="E321" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>.ownpart.DepositFP</t>
+          <t>.ownpart.Done</t>
         </is>
       </c>
       <c r="G321" t="inlineStr"/>
       <c r="H321" t="inlineStr"/>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr"/>
       <c r="B322" t="inlineStr">
         <is>
-          <t>Done</t>
+          <t>Buildings</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>Klaar</t>
+          <t>Gebouwen</t>
         </is>
       </c>
       <c r="D322" t="inlineStr"/>
       <c r="E322" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
-          <t>.ownpart.Done</t>
+          <t>.ownpart.DropdownBuidlings</t>
         </is>
       </c>
       <c r="G322" t="inlineStr"/>
       <c r="H322" t="inlineStr"/>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr"/>
       <c r="B323" t="inlineStr">
         <is>
-          <t>Buildings</t>
+          <t>Next step</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>Gebouwen</t>
+          <t>Volgende stap</t>
         </is>
       </c>
       <c r="D323" t="inlineStr"/>
       <c r="E323" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
-          <t>.ownpart.DropdownBuidlings</t>
+          <t>.ownpart.DropdownNextStep</t>
         </is>
       </c>
       <c r="G323" t="inlineStr"/>
       <c r="H323" t="inlineStr"/>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr"/>
       <c r="B324" t="inlineStr">
         <is>
-          <t>Next step</t>
+          <t>-- please choose --</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>Volgende stap</t>
+          <t>-- Gelieve te kiezen --</t>
         </is>
       </c>
       <c r="D324" t="inlineStr"/>
       <c r="E324" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>.ownpart.DropdownNextStep</t>
+          <t>.ownpart.DropdownPleaseChoose</t>
         </is>
       </c>
       <c r="G324" t="inlineStr"/>
       <c r="H324" t="inlineStr"/>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr"/>
       <c r="B325" t="inlineStr">
         <is>
-          <t>-- please choose --</t>
+          <t>Search building...</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>-- Gelieve te kiezen --</t>
+          <t>Zoek gebouw...</t>
         </is>
       </c>
       <c r="D325" t="inlineStr"/>
       <c r="E325" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>.ownpart.DropdownPleaseChoose</t>
+          <t>.ownpart.DropdownSearch</t>
         </is>
       </c>
       <c r="G325" t="inlineStr"/>
       <c r="H325" t="inlineStr"/>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr"/>
       <c r="B326" t="inlineStr">
         <is>
-          <t>Search building...</t>
+          <t>FPs to outbid the next place</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>Zoek gebouw...</t>
+          <t>FP's om de volgende plaats te overbieden</t>
         </is>
       </c>
       <c r="D326" t="inlineStr"/>
       <c r="E326" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>.ownpart.DropdownSearch</t>
+          <t>.ownpart.FPsToBeatTheNextPlace</t>
         </is>
       </c>
       <c r="G326" t="inlineStr"/>
       <c r="H326" t="inlineStr"/>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr"/>
       <c r="B327" t="inlineStr">
         <is>
-          <t>FPs to outbid the next place</t>
+          <t>Select great buildings, enter next level and submit…</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>FP's om de volgende plaats te overbieden</t>
+          <t>Selecteer geweldige gebouwen, ga naar het volgende niveau en dien in...</t>
         </is>
       </c>
       <c r="D327" t="inlineStr"/>
       <c r="E327" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>.ownpart.FPsToBeatTheNextPlace</t>
+          <t>.ownpart.FirstInstruction</t>
         </is>
       </c>
       <c r="G327" t="inlineStr"/>
       <c r="H327" t="inlineStr"/>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr"/>
       <c r="B328" t="inlineStr">
         <is>
-          <t>Select great buildings, enter next level and submit…</t>
+          <t>&lt;p class="mt-4 text-justify"&gt;Looking for tools and apps that can help you play FoE? But Forge of Empires cheats are not your thing? Then you are exactly right here. The FoE calculator works with the data shown by Innogames unencrypted. These are prepared by our tools and made available to you in order to use one or the other advantage in the well-known online strategy game Forge of Empires.&lt;/p&gt;&lt;p&gt;For example, simply use the calculator to calculate how many forge points you need to deposit to make sure your guildmates or friends who are in the field are safe and can not be outbid. So you all win.&lt;/p&gt;&lt;p&gt; Here you can download the &lt;a href="https://docs.foe-helper.com/english/installing"&gt;Extension&lt;/a&gt;.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>Selecteer geweldige gebouwen, ga naar het volgende niveau en dien in...</t>
+          <t>&lt;p class="mt-4 text-justify"&gt;Op zoek naar tools en apps waarmee je FoE kunt spelen? Maar Forge of Empires cheats zijn niet jouw ding? Dan zit je hier precies goed. De FoE-calculator werkt onversleuteld met de gegevens die door Innogames worden getoond. Deze worden door onze tools voorbereid en aan u ter beschikking gesteld om het ene of het andere voordeel te gebruiken in het bekende online strategiespel Forge of Empires.&lt;/p&gt;&lt;p&gt;Gebruik bijvoorbeeld gewoon de rekenmachine om te berekenen hoeveel smeed punten die je moet storten om ervoor te zorgen dat je gildegenoten of vrienden in het veld veilig zijn en niet overboden kunnen worden. Dus jullie winnen allemaal.&lt;/p&gt;&lt;p&gt;Als je je aanmeldt en de &lt;a href="/docs/en/indroduction?lang=en"&gt;Extensie&lt;/a&gt; installeert, kun je zien wie uit je vriendenlijst regelmatig dweilt en wie niet. Je kunt dus gemakkelijk je vriendenlijst in FoE opschonen.&lt;br&gt;Maak ook na de aanval van de gelegenheid gebruik om te zien welke sabotage het meest succesvol is. Produceert de inferieure enige tool of is het nog steeds de ene of de andere FP erin? Dit en nog veel meer wordt aangeboden door de FoE-calculator en de Forge of Empires-extensie voor de Chrome-browser. Je kunt deze eenvoudig hier downloaden en blij zijn met succesvolle aanvallen, het nivelleren van grote gebouwen op Forge of Empires zonder Sniper en nog veel meer. Kijk maar eens op de informatiepagina van de app, waar u meer informatie vindt.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D328" t="inlineStr"/>
       <c r="E328" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>.ownpart.FirstInstruction</t>
+          <t>.ownpart.FooterDesc</t>
         </is>
       </c>
       <c r="G328" t="inlineStr"/>
       <c r="H328" t="inlineStr"/>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr"/>
       <c r="B329" t="inlineStr">
         <is>
-          <t>&lt;p class="mt-4 text-justify"&gt;Looking for tools and apps that can help you play FoE? But Forge of Empires cheats are not your thing? Then you are exactly right here. The FoE calculator works with the data shown by Innogames unencrypted. These are prepared by our tools and made available to you in order to use one or the other advantage in the well-known online strategy game Forge of Empires.&lt;/p&gt;&lt;p&gt;For example, simply use the calculator to calculate how many forge points you need to deposit to make sure your guildmates or friends who are in the field are safe and can not be outbid. So you all win.&lt;/p&gt;&lt;p&gt; Here you can download the &lt;a href="https://docs.foe-helper.com/english/installing"&gt;Extension&lt;/a&gt;.&lt;/p&gt;</t>
+          <t>for</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>&lt;p class="mt-4 text-justify"&gt;Op zoek naar tools en apps waarmee je FoE kunt spelen? Maar Forge of Empires cheats zijn niet jouw ding? Dan zit je hier precies goed. De FoE-calculator werkt onversleuteld met de gegevens die door Innogames worden getoond. Deze worden door onze tools voorbereid en aan u ter beschikking gesteld om het ene of het andere voordeel te gebruiken in het bekende online strategiespel Forge of Empires.&lt;/p&gt;&lt;p&gt;Gebruik bijvoorbeeld gewoon de rekenmachine om te berekenen hoeveel smeed punten die je moet storten om ervoor te zorgen dat je gildegenoten of vrienden in het veld veilig zijn en niet overboden kunnen worden. Dus jullie winnen allemaal.&lt;/p&gt;&lt;p&gt;Als je je aanmeldt en de &lt;a href="/docs/en/indroduction?lang=en"&gt;Extensie&lt;/a&gt; installeert, kun je zien wie uit je vriendenlijst regelmatig dweilt en wie niet. Je kunt dus gemakkelijk je vriendenlijst in FoE opschonen.&lt;br&gt;Maak ook na de aanval van de gelegenheid gebruik om te zien welke sabotage het meest succesvol is. Produceert de inferieure enige tool of is het nog steeds de ene of de andere FP erin? Dit en nog veel meer wordt aangeboden door de FoE-calculator en de Forge of Empires-extensie voor de Chrome-browser. Je kunt deze eenvoudig hier downloaden en blij zijn met succesvolle aanvallen, het nivelleren van grote gebouwen op Forge of Empires zonder Sniper en nog veel meer. Kijk maar eens op de informatiepagina van de app, waar u meer informatie vindt.&lt;/p&gt;</t>
+          <t>voor</t>
         </is>
       </c>
       <c r="D329" t="inlineStr"/>
       <c r="E329" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>.ownpart.FooterDesc</t>
+          <t>.ownpart.For</t>
         </is>
       </c>
       <c r="G329" t="inlineStr"/>
       <c r="H329" t="inlineStr"/>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr"/>
       <c r="B330" t="inlineStr">
         <is>
-          <t>for</t>
+          <t>Co-payment calculator</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>voor</t>
+          <t>Co-betalingscalculator</t>
         </is>
       </c>
       <c r="D330" t="inlineStr"/>
       <c r="E330" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>.ownpart.For</t>
+          <t>.ownpart.Heading</t>
         </is>
       </c>
       <c r="G330" t="inlineStr"/>
       <c r="H330" t="inlineStr"/>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr"/>
       <c r="B331" t="inlineStr">
         <is>
-          <t>Co-payment calculator</t>
+          <t>Investment Calculator</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>Co-betalingscalculator</t>
+          <t>Investeringscalculator</t>
         </is>
       </c>
       <c r="D331" t="inlineStr"/>
       <c r="E331" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>.ownpart.Heading</t>
+          <t>.ownpart.InvestmentCalculator</t>
         </is>
       </c>
       <c r="G331" t="inlineStr"/>
       <c r="H331" t="inlineStr"/>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr"/>
       <c r="B332" t="inlineStr">
         <is>
-          <t>Investment Calculator</t>
+          <t>Investment calculator</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
           <t>Investeringscalculator</t>
         </is>
       </c>
       <c r="D332" t="inlineStr"/>
       <c r="E332" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>.ownpart.InvestmentCalculator</t>
+          <t>.ownpart.InvestmentCalculatorHeader</t>
         </is>
       </c>
       <c r="G332" t="inlineStr"/>
       <c r="H332" t="inlineStr"/>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr"/>
       <c r="B333" t="inlineStr">
         <is>
-          <t>Investment calculator</t>
+          <t>GB Bonus</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>Investeringscalculator</t>
+          <t>GB-bonus</t>
         </is>
       </c>
       <c r="D333" t="inlineStr"/>
       <c r="E333" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
-          <t>.ownpart.InvestmentCalculatorHeader</t>
+          <t>.ownpart.LBBonus</t>
         </is>
       </c>
       <c r="G333" t="inlineStr"/>
       <c r="H333" t="inlineStr"/>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr"/>
       <c r="B334" t="inlineStr">
         <is>
-          <t>GB Bonus</t>
+          <t>GB Total-FP</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>GB-bonus</t>
+          <t>GB Total-FP</t>
         </is>
       </c>
       <c r="D334" t="inlineStr"/>
       <c r="E334" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
-          <t>.ownpart.LBBonus</t>
+          <t>.ownpart.LGTotalFp</t>
         </is>
       </c>
       <c r="G334" t="inlineStr"/>
       <c r="H334" t="inlineStr"/>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr"/>
       <c r="B335" t="inlineStr">
         <is>
-          <t>GB Total-FP</t>
+          <t>Level up</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>GB Total-FP</t>
+          <t>Niveau omhoog</t>
         </is>
       </c>
       <c r="D335" t="inlineStr"/>
       <c r="E335" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>.ownpart.LGTotalFp</t>
+          <t>.ownpart.LevelUp</t>
         </is>
       </c>
       <c r="G335" t="inlineStr"/>
       <c r="H335" t="inlineStr"/>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr"/>
       <c r="B336" t="inlineStr">
         <is>
-          <t>Level up</t>
+          <t>This cost calculator is part of the &lt;a href="https://docs.foe-helper.com/english/installing" target="_blank"&gt;Browser-Extension for Forge of Empires&lt;/a&gt;.</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>Niveau omhoog</t>
+          <t>Deze kostencalculator maakt deel uit van de &lt;a href="/docs/" target="_blank"&gt;Browser-extensie voor Forge of Empires&lt;/a&gt;.</t>
         </is>
       </c>
       <c r="D336" t="inlineStr"/>
       <c r="E336" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
-          <t>.ownpart.LevelUp</t>
+          <t>.ownpart.LinkToExtension</t>
         </is>
       </c>
       <c r="G336" t="inlineStr"/>
       <c r="H336" t="inlineStr"/>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr"/>
       <c r="B337" t="inlineStr">
         <is>
-          <t>This cost calculator is part of the &lt;a href="https://docs.foe-helper.com/english/installing" target="_blank"&gt;Browser-Extension for Forge of Empires&lt;/a&gt;.</t>
+          <t>If you have any questions or remarks, please visit our &lt;a href="https://discord.gg/z97KZq4" target="_blank"&gt;Discord Server&lt;/a&gt;.</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>Deze kostencalculator maakt deel uit van de &lt;a href="/docs/" target="_blank"&gt;Browser-extensie voor Forge of Empires&lt;/a&gt;.</t>
+          <t>Als je vragen of opmerkingen hebt, bezoek dan onze &lt;a href="https://discord.gg/z97KZq4" target="_blank"&gt;Discord-server&lt;/a&gt;.</t>
         </is>
       </c>
       <c r="D337" t="inlineStr"/>
       <c r="E337" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
-          <t>.ownpart.LinkToExtension</t>
+          <t>.ownpart.LinkToForum</t>
         </is>
       </c>
       <c r="G337" t="inlineStr"/>
       <c r="H337" t="inlineStr"/>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr"/>
       <c r="B338" t="inlineStr">
         <is>
-          <t>If you have any questions or remarks, please visit our &lt;a href="https://discord.gg/z97KZq4" target="_blank"&gt;Discord Server&lt;/a&gt;.</t>
+          <t>Medals</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>Als je vragen of opmerkingen hebt, bezoek dan onze &lt;a href="https://discord.gg/z97KZq4" target="_blank"&gt;Discord-server&lt;/a&gt;.</t>
+          <t>Medailles</t>
         </is>
       </c>
       <c r="D338" t="inlineStr"/>
       <c r="E338" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
-          <t>.ownpart.LinkToForum</t>
+          <t>.ownpart.Medals</t>
         </is>
       </c>
       <c r="G338" t="inlineStr"/>
       <c r="H338" t="inlineStr"/>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr"/>
       <c r="B339" t="inlineStr">
         <is>
-          <t>Medals</t>
+          <t>Forge of Empires great buildings - safe deposit on seats, no surpassing by strangers. Simply calculate own share &amp; third party including patron bonus.</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>Medailles</t>
+          <t>Forge of Empires grote gebouwen - kluis op stoelen, niet overtroffen door vreemden. Bereken eenvoudig eigen aandeel &amp; derden inclusief mecenasbonus.</t>
         </is>
       </c>
       <c r="D339" t="inlineStr"/>
       <c r="E339" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
-          <t>.ownpart.Medals</t>
+          <t>.ownpart.MetaDesc</t>
         </is>
       </c>
       <c r="G339" t="inlineStr"/>
       <c r="H339" t="inlineStr"/>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr"/>
       <c r="B340" t="inlineStr">
         <is>
-          <t>Forge of Empires great buildings - safe deposit on seats, no surpassing by strangers. Simply calculate own share &amp; third party including patron bonus.</t>
+          <t>Ownpart calculator | Bonus calculator | Arc conveyor - FoE</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>Forge of Empires grote gebouwen - kluis op stoelen, niet overtroffen door vreemden. Bereken eenvoudig eigen aandeel &amp; derden inclusief mecenasbonus.</t>
+          <t>Eigen onderdeelcalculator | Bonuscalculator | Boogtransportband - FoE</t>
         </is>
       </c>
       <c r="D340" t="inlineStr"/>
       <c r="E340" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
-          <t>.ownpart.MetaDesc</t>
+          <t>.ownpart.MetaTitle</t>
         </is>
       </c>
       <c r="G340" t="inlineStr"/>
       <c r="H340" t="inlineStr"/>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr"/>
       <c r="B341" t="inlineStr">
         <is>
-          <t>Ownpart calculator | Bonus calculator | Arc conveyor - FoE</t>
+          <t>Minimum patron bonus</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>Eigen onderdeelcalculator | Bonuscalculator | Boogtransportband - FoE</t>
+          <t>Minimale patron-bonus</t>
         </is>
       </c>
       <c r="D341" t="inlineStr"/>
       <c r="E341" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>.ownpart.MetaTitle</t>
+          <t>.ownpart.MinimumPatronBonus</t>
         </is>
       </c>
       <c r="G341" t="inlineStr"/>
       <c r="H341" t="inlineStr"/>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr"/>
       <c r="B342" t="inlineStr">
         <is>
-          <t>Minimum patron bonus</t>
+          <t>Necessary FP</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>Minimale patron-bonus</t>
+          <t>Noodzakelijke FP</t>
         </is>
       </c>
       <c r="D342" t="inlineStr"/>
       <c r="E342" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
-          <t>.ownpart.MinimumPatronBonus</t>
+          <t>.ownpart.NecessaryFP</t>
         </is>
       </c>
       <c r="G342" t="inlineStr"/>
       <c r="H342" t="inlineStr"/>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr"/>
       <c r="B343" t="inlineStr">
         <is>
-          <t>Necessary FP</t>
+          <t>Not necessary</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>Noodzakelijke FP</t>
+          <t>Niet nodig</t>
         </is>
       </c>
       <c r="D343" t="inlineStr"/>
       <c r="E343" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>.ownpart.NecessaryFP</t>
+          <t>.ownpart.NotNecessary</t>
         </is>
       </c>
       <c r="G343" t="inlineStr"/>
       <c r="H343" t="inlineStr"/>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr"/>
       <c r="B344" t="inlineStr">
         <is>
-          <t>Not necessary</t>
+          <t>-- Output scheme --</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>Niet nodig</t>
+          <t>-- Uitvoerschema --</t>
         </is>
       </c>
       <c r="D344" t="inlineStr"/>
       <c r="E344" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
-          <t>.ownpart.NotNecessary</t>
-[...2 lines deleted...]
-      <c r="G344" t="inlineStr"/>
+          <t>.ownpart.OutputScheme</t>
+        </is>
+      </c>
+      <c r="G344" t="inlineStr">
+        <is>
+          <t>Context please.</t>
+        </is>
+      </c>
       <c r="H344" t="inlineStr"/>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr"/>
       <c r="B345" t="inlineStr">
         <is>
-          <t>-- Output scheme --</t>
+          <t>Own contribution</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>-- Uitvoerschema --</t>
+          <t>Eigen bijdrage</t>
         </is>
       </c>
       <c r="D345" t="inlineStr"/>
       <c r="E345" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>.ownpart.OutputScheme</t>
-[...6 lines deleted...]
-      </c>
+          <t>.ownpart.OwnContribution</t>
+        </is>
+      </c>
+      <c r="G345" t="inlineStr"/>
       <c r="H345" t="inlineStr"/>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr"/>
       <c r="B346" t="inlineStr">
         <is>
-          <t>Own contribution</t>
+          <t>Own contribution payed</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>Eigen bijdrage</t>
+          <t>Eigen bijdrage betaald</t>
         </is>
       </c>
       <c r="D346" t="inlineStr"/>
       <c r="E346" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
-          <t>.ownpart.OwnContribution</t>
+          <t>.ownpart.OwnContributionPayed</t>
         </is>
       </c>
       <c r="G346" t="inlineStr"/>
       <c r="H346" t="inlineStr"/>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr"/>
       <c r="B347" t="inlineStr">
         <is>
-          <t>Own contribution payed</t>
+          <t>Ownpart</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>Eigen bijdrage betaald</t>
+          <t>Eigen deel</t>
         </is>
       </c>
       <c r="D347" t="inlineStr"/>
       <c r="E347" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>.ownpart.OwnContributionPayed</t>
+          <t>.ownpart.Ownpart</t>
         </is>
       </c>
       <c r="G347" t="inlineStr"/>
       <c r="H347" t="inlineStr"/>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr"/>
       <c r="B348" t="inlineStr">
         <is>
-          <t>Ownpart</t>
+          <t>Own contribution</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>Eigen deel</t>
+          <t>Eigen bijdrage</t>
         </is>
       </c>
       <c r="D348" t="inlineStr"/>
       <c r="E348" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
-          <t>.ownpart.Ownpart</t>
+          <t>.ownpart.OwnpartTotal</t>
         </is>
       </c>
       <c r="G348" t="inlineStr"/>
       <c r="H348" t="inlineStr"/>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr"/>
       <c r="B349" t="inlineStr">
         <is>
-          <t>Own contribution</t>
+          <t>Patron share</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>Eigen bijdrage</t>
+          <t>Patronaandeel</t>
         </is>
       </c>
       <c r="D349" t="inlineStr"/>
       <c r="E349" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
-          <t>.ownpart.OwnpartTotal</t>
+          <t>.ownpart.PatronTotal</t>
         </is>
       </c>
       <c r="G349" t="inlineStr"/>
       <c r="H349" t="inlineStr"/>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr"/>
       <c r="B350" t="inlineStr">
         <is>
-          <t>Patron share</t>
+          <t>Place</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>Patronaandeel</t>
+          <t>Plaats</t>
         </is>
       </c>
       <c r="D350" t="inlineStr"/>
       <c r="E350" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
-          <t>.ownpart.PatronTotal</t>
+          <t>.ownpart.Place</t>
         </is>
       </c>
       <c r="G350" t="inlineStr"/>
       <c r="H350" t="inlineStr"/>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr"/>
       <c r="B351" t="inlineStr">
         <is>
-          <t>Place</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>Plaats</t>
+          <t>Speler</t>
         </is>
       </c>
       <c r="D351" t="inlineStr"/>
       <c r="E351" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
-          <t>.ownpart.Place</t>
+          <t>.ownpart.Player</t>
         </is>
       </c>
       <c r="G351" t="inlineStr"/>
       <c r="H351" t="inlineStr"/>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr"/>
       <c r="B352" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Player name</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>Speler</t>
+          <t>Naam speler</t>
         </is>
       </c>
       <c r="D352" t="inlineStr"/>
       <c r="E352" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
-          <t>.ownpart.Player</t>
+          <t>.ownpart.PlayerName</t>
         </is>
       </c>
       <c r="G352" t="inlineStr"/>
       <c r="H352" t="inlineStr"/>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr"/>
       <c r="B353" t="inlineStr">
         <is>
-          <t>Player name</t>
+          <t>Please level</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>Naam speler</t>
+          <t>Gelieve te nivelleren</t>
         </is>
       </c>
       <c r="D353" t="inlineStr"/>
       <c r="E353" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>.ownpart.PlayerName</t>
+          <t>.ownpart.PlsLevelUp</t>
         </is>
       </c>
       <c r="G353" t="inlineStr"/>
       <c r="H353" t="inlineStr"/>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr"/>
       <c r="B354" t="inlineStr">
         <is>
-          <t>Please level</t>
+          <t>Sequence</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>Gelieve te nivelleren</t>
+          <t>Reeks</t>
         </is>
       </c>
       <c r="D354" t="inlineStr"/>
       <c r="E354" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
-          <t>.ownpart.PlsLevelUp</t>
+          <t>.ownpart.SortOrder</t>
         </is>
       </c>
       <c r="G354" t="inlineStr"/>
       <c r="H354" t="inlineStr"/>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr"/>
       <c r="B355" t="inlineStr">
         <is>
-          <t>Sequence</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>Reeks</t>
+          <t>Niveau</t>
         </is>
       </c>
       <c r="D355" t="inlineStr"/>
       <c r="E355" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
-          <t>.ownpart.SortOrder</t>
+          <t>.ownpart.Step</t>
         </is>
       </c>
       <c r="G355" t="inlineStr"/>
       <c r="H355" t="inlineStr"/>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr"/>
       <c r="B356" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>GB Total-FP</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>Niveau</t>
+          <t>GB Total-FP</t>
         </is>
       </c>
       <c r="D356" t="inlineStr"/>
       <c r="E356" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
-          <t>.ownpart.Step</t>
+          <t>.ownpart.TotalLGFPs</t>
         </is>
       </c>
       <c r="G356" t="inlineStr"/>
       <c r="H356" t="inlineStr"/>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr"/>
       <c r="B357" t="inlineStr">
         <is>
-          <t>GB Total-FP</t>
+          <t>unnecessary</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>GB Total-FP</t>
+          <t>onnodig</t>
         </is>
       </c>
       <c r="D357" t="inlineStr"/>
       <c r="E357" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
-          <t>.ownpart.TotalLGFPs</t>
+          <t>.ownpart.Unnecessary</t>
         </is>
       </c>
       <c r="G357" t="inlineStr"/>
       <c r="H357" t="inlineStr"/>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr"/>
       <c r="B358" t="inlineStr">
         <is>
-          <t>unnecessary</t>
+          <t>Your password has been updated.</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>onnodig</t>
+          <t>Uw wachtwoord is geüpdatet.</t>
         </is>
       </c>
       <c r="D358" t="inlineStr"/>
       <c r="E358" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t>.ownpart.Unnecessary</t>
+          <t>.profile.PasswordUpdated</t>
         </is>
       </c>
       <c r="G358" t="inlineStr"/>
       <c r="H358" t="inlineStr"/>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr"/>
       <c r="B359" t="inlineStr">
         <is>
-          <t>Your password has been updated.</t>
+          <t>This player name is already registered.&lt;br&gt;&lt;br&gt;That cant be true? Then write me (in english) &lt;a class="btn btn-secondary btn-sm" role="button" href="mailto:mainline@foe-helper.com?subject=My account is already taken? Please help me!&amp;body=Hey mainline,%%0A%%0AI cannot register my account because it is already taken.%%0A%%0APlayer-name: %s %%0APlayer-ID: %s"&gt;Compose email&lt;/a&gt;</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>Uw wachtwoord is geüpdatet.</t>
+          <t>Deze spelersnaam is al geregistreerd.&lt;br&gt;&lt;br&gt;Dat kan toch niet waar zijn? Schrijf me dan (in het Engels) &lt;a class="btn btn-secondary btn-sm" role="button" href="mailto:mainline@foe-helper.com?subject=Mijn account is al in gebruik? Help me alstublieft! &amp;body=Hey mainline,%%0A%%0AI kan mijn account niet registreren omdat het al in gebruik is.%%0A%%0APlayer-name: %s %%0APlayer-ID: %s"&gt;E-mail opstellen&lt;/a&gt;</t>
         </is>
       </c>
       <c r="D359" t="inlineStr"/>
       <c r="E359" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>.profile.PasswordUpdated</t>
+          <t>.register.AlreadyTaken</t>
         </is>
       </c>
       <c r="G359" t="inlineStr"/>
       <c r="H359" t="inlineStr"/>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr"/>
       <c r="B360" t="inlineStr">
         <is>
-          <t>This player name is already registered.&lt;br&gt;&lt;br&gt;That cant be true? Then write me (in english) &lt;a class="btn btn-secondary btn-sm" role="button" href="mailto:mainline@foe-helper.com?subject=My account is already taken? Please help me!&amp;body=Hey mainline,%%0A%%0AI cannot register my account because it is already taken.%%0A%%0APlayer-name: %s %%0APlayer-ID: %s"&gt;Compose email&lt;/a&gt;</t>
+          <t>Register</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>Deze spelersnaam is al geregistreerd.&lt;br&gt;&lt;br&gt;Dat kan toch niet waar zijn? Schrijf me dan (in het Engels) &lt;a class="btn btn-secondary btn-sm" role="button" href="mailto:mainline@foe-helper.com?subject=Mijn account is al in gebruik? Help me alstublieft! &amp;body=Hey mainline,%%0A%%0AI kan mijn account niet registreren omdat het al in gebruik is.%%0A%%0APlayer-name: %s %%0APlayer-ID: %s"&gt;E-mail opstellen&lt;/a&gt;</t>
+          <t>Register</t>
         </is>
       </c>
       <c r="D360" t="inlineStr"/>
       <c r="E360" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
-          <t>.register.AlreadyTaken</t>
+          <t>.register.ButtonRegister</t>
         </is>
       </c>
       <c r="G360" t="inlineStr"/>
       <c r="H360" t="inlineStr"/>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr"/>
       <c r="B361" t="inlineStr">
         <is>
-          <t>Register</t>
+          <t>-- Select server --</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>Register</t>
+          <t>-- Selecteer server --</t>
         </is>
       </c>
       <c r="D361" t="inlineStr"/>
       <c r="E361" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
-          <t>.register.ButtonRegister</t>
+          <t>.register.DropdownWorld</t>
         </is>
       </c>
       <c r="G361" t="inlineStr"/>
       <c r="H361" t="inlineStr"/>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr"/>
       <c r="B362" t="inlineStr">
         <is>
-          <t>Germany &lt;small class="text-muted"&gt;- deXX&lt;/small&gt;</t>
+          <t>Email address</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>Duitsland &lt;small class="text-muted"&gt;- deXX&lt;/small&gt;</t>
+          <t>E-mailadres</t>
         </is>
       </c>
       <c r="D362" t="inlineStr"/>
       <c r="E362" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
-          <t>.register.DropdownWorld</t>
+          <t>.register.EmailAdress</t>
         </is>
       </c>
       <c r="G362" t="inlineStr"/>
       <c r="H362" t="inlineStr"/>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr"/>
       <c r="B363" t="inlineStr">
         <is>
-          <t>Email address</t>
+          <t>&lt;p&gt;I found multiple accounts for &lt;strong&gt;%s&lt;/strong&gt;. Which one do you want to register with?&lt;/p&gt;&lt;p&gt;Don't worry. You can switch between your worlds later.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>E-mailadres</t>
+          <t>&lt;p&gt;Ik heb meerdere accounts gevonden voor &lt;strong&gt;%s&lt;/strong&gt;. Bij welke wil je je registreren?&lt;/p&gt;&lt;p&gt;Maak je geen zorgen. Je kunt later wisselen tussen je werelden.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D363" t="inlineStr"/>
       <c r="E363" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
-          <t>.register.EmailAdress</t>
+          <t>.register.FoundMore</t>
         </is>
       </c>
       <c r="G363" t="inlineStr"/>
       <c r="H363" t="inlineStr"/>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr"/>
       <c r="B364" t="inlineStr">
         <is>
-          <t>&lt;p&gt;I found multiple accounts for &lt;strong&gt;%s&lt;/strong&gt;. Which one do you want to register with?&lt;/p&gt;&lt;p&gt;Don't worry. You can switch between your worlds later.&lt;/p&gt;</t>
+          <t>Is that you?</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Ik heb meerdere accounts gevonden voor &lt;strong&gt;%s&lt;/strong&gt;. Bij welke wil je je registreren?&lt;/p&gt;&lt;p&gt;Maak je geen zorgen. Je kunt later wisselen tussen je werelden.&lt;/p&gt;</t>
+          <t>Ben jij dat?</t>
         </is>
       </c>
       <c r="D364" t="inlineStr"/>
       <c r="E364" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
-          <t>.register.FoundMore</t>
+          <t>.register.FoundOne</t>
         </is>
       </c>
       <c r="G364" t="inlineStr"/>
       <c r="H364" t="inlineStr"/>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr"/>
       <c r="B365" t="inlineStr">
         <is>
-          <t>Is that you?</t>
+          <t>Register</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>Ben jij dat?</t>
+          <t>Register</t>
         </is>
       </c>
       <c r="D365" t="inlineStr"/>
       <c r="E365" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
-          <t>.register.FoundOne</t>
+          <t>.register.Headline</t>
         </is>
       </c>
       <c r="G365" t="inlineStr"/>
       <c r="H365" t="inlineStr"/>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr"/>
       <c r="B366" t="inlineStr">
         <is>
-          <t>Register</t>
+          <t>&lt;a href="/docs/en/sign-up/#player-id" target="_blank"&gt;&lt;i class="fad fa-medkit" aria-hidden="true"&gt;&lt;/i&gt; Found correct ID&lt;/a&gt;</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>Register</t>
+          <t>&lt;a href="/docs/en/sign-up/#player-id" target="_blank"&gt;&lt;i class="fad fa-medkit" aria-hidden="true"&gt;&lt;/i&gt; Juiste ID gevonden &lt;/a&gt;</t>
         </is>
       </c>
       <c r="D366" t="inlineStr"/>
       <c r="E366" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
-          <t>.register.Headline</t>
+          <t>.register.HelpLink</t>
         </is>
       </c>
       <c r="G366" t="inlineStr"/>
       <c r="H366" t="inlineStr"/>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr"/>
       <c r="B367" t="inlineStr">
         <is>
-          <t>&lt;a href="/docs/en/sign-up/#player-id" target="_blank"&gt;&lt;i class="fad fa-medkit" aria-hidden="true"&gt;&lt;/i&gt; Found correct ID&lt;/a&gt;</t>
+          <t>InGame ID (Number)</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>&lt;a href="/docs/en/sign-up/#player-id" target="_blank"&gt;&lt;i class="fad fa-medkit" aria-hidden="true"&gt;&lt;/i&gt; Juiste ID gevonden &lt;/a&gt;</t>
+          <t>InGame-ID (nummer)</t>
         </is>
       </c>
       <c r="D367" t="inlineStr"/>
       <c r="E367" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
-          <t>.register.HelpLink</t>
+          <t>.register.InGameID</t>
         </is>
       </c>
       <c r="G367" t="inlineStr"/>
       <c r="H367" t="inlineStr"/>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr"/>
       <c r="B368" t="inlineStr">
         <is>
-          <t>InGame ID (Number)</t>
+          <t>You can find your ID in the settings of the extension</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>InGame-ID (nummer)</t>
+          <t>U vindt uw ID in de instellingen van de extensie</t>
         </is>
       </c>
       <c r="D368" t="inlineStr"/>
       <c r="E368" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
-          <t>.register.InGameID</t>
+          <t>.register.InGameIDHelp</t>
         </is>
       </c>
       <c r="G368" t="inlineStr"/>
       <c r="H368" t="inlineStr"/>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr"/>
       <c r="B369" t="inlineStr">
         <is>
-          <t>You can find your ID in the settings of the extension</t>
+          <t>InGame Name</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>U vindt uw ID in de instellingen van de extensie</t>
+          <t>InGame-naam</t>
         </is>
       </c>
       <c r="D369" t="inlineStr"/>
       <c r="E369" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
-          <t>.register.InGameIDHelp</t>
+          <t>.register.InGameName</t>
         </is>
       </c>
       <c r="G369" t="inlineStr"/>
       <c r="H369" t="inlineStr"/>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr"/>
       <c r="B370" t="inlineStr">
         <is>
-          <t>InGame Name</t>
+          <t>&lt;p&gt;I couldn't find anything about this Player-Id.&lt;/p&gt;&lt;p&gt;Is this Id correct?.&lt;br&gt;&lt;br&gt;Have you already been in the game with the extension?&lt;br &gt;&lt;br&gt;If not, install it now:&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>InGame-naam</t>
+          <t>&lt;p&gt;Ik kon niets vinden over deze speler-id.&lt;/p&gt;&lt;p&gt;Is deze id correct?.&lt;br&gt;&lt;br&gt;Heb je al in het spel gezeten met de extensie?&lt;br &gt;&lt;br &gt;Zo niet, installeer het dan nu:&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D370" t="inlineStr"/>
       <c r="E370" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
-          <t>.register.InGameName</t>
+          <t>.register.NothingFound</t>
         </is>
       </c>
       <c r="G370" t="inlineStr"/>
       <c r="H370" t="inlineStr"/>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr"/>
       <c r="B371" t="inlineStr">
         <is>
-          <t>&lt;p&gt;I couldn't find anything about this Player-Id.&lt;/p&gt;&lt;p&gt;Is this Id correct?.&lt;br&gt;&lt;br&gt;Have you already been in the game with the extension?&lt;br &gt;&lt;br&gt;If not, install it now:&lt;/p&gt;</t>
+          <t>Please provide full details</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Ik kon niets vinden over deze speler-id.&lt;/p&gt;&lt;p&gt;Is deze id correct?.&lt;br&gt;&lt;br&gt;Heb je al in het spel gezeten met de extensie?&lt;br &gt;&lt;br &gt;Zo niet, installeer het dan nu:&lt;/p&gt;</t>
+          <t>Geef de volledige details op</t>
         </is>
       </c>
       <c r="D371" t="inlineStr"/>
       <c r="E371" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
-          <t>.register.NothingFound</t>
+          <t>.register.PleaseFillCompletly</t>
         </is>
       </c>
       <c r="G371" t="inlineStr"/>
       <c r="H371" t="inlineStr"/>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr"/>
       <c r="B372" t="inlineStr">
         <is>
-          <t>Please provide full details</t>
+          <t>Required fields</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>Geef de volledige details op</t>
+          <t>Verplichte velden</t>
         </is>
       </c>
       <c r="D372" t="inlineStr"/>
       <c r="E372" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
-          <t>.register.PleaseFillCompletly</t>
+          <t>.register.RequiredFields</t>
         </is>
       </c>
       <c r="G372" t="inlineStr"/>
       <c r="H372" t="inlineStr"/>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr"/>
       <c r="B373" t="inlineStr">
         <is>
-          <t>Required fields</t>
+          <t>Set a new password</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>Verplichte velden</t>
+          <t>Stel een wachtwoord in</t>
         </is>
       </c>
       <c r="D373" t="inlineStr"/>
       <c r="E373" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
-          <t>.register.RequiredFields</t>
+          <t>.register.SetPassword</t>
         </is>
       </c>
       <c r="G373" t="inlineStr"/>
       <c r="H373" t="inlineStr"/>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr"/>
       <c r="B374" t="inlineStr">
         <is>
-          <t>Set password</t>
+          <t>Your world</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>Stel een wachtwoord in</t>
+          <t>Jouw wereld</t>
         </is>
       </c>
       <c r="D374" t="inlineStr"/>
       <c r="E374" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
-          <t>.register.SetPassword</t>
+          <t>.register.YourWorld</t>
         </is>
       </c>
       <c r="G374" t="inlineStr"/>
       <c r="H374" t="inlineStr"/>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr"/>
       <c r="B375" t="inlineStr">
         <is>
-          <t>Your world</t>
+          <t>by</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>Jouw wereld</t>
+          <t>door</t>
         </is>
       </c>
       <c r="D375" t="inlineStr"/>
       <c r="E375" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
-          <t>.register.YourWorld</t>
+          <t>.startpage.From</t>
         </is>
       </c>
       <c r="G375" t="inlineStr"/>
       <c r="H375" t="inlineStr"/>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr"/>
       <c r="B376" t="inlineStr">
         <is>
-          <t>by</t>
+          <t>The AddOn for Forge of Empires</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>door</t>
+          <t>De add-on voor Forge of Empires</t>
         </is>
       </c>
       <c r="D376" t="inlineStr"/>
       <c r="E376" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
-          <t>.startpage.From</t>
+          <t>.startpage.HeroHeading</t>
         </is>
       </c>
       <c r="G376" t="inlineStr"/>
       <c r="H376" t="inlineStr"/>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr"/>
       <c r="B377" t="inlineStr">
         <is>
-          <t>The AddOn for Forge of Empires</t>
+          <t>Own share / funding calculator on foe-helper.com</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
-          <t>De add-on voor Forge of Empires</t>
+          <t>Eigen aandeel / financieringscalculator op foe-helper.com</t>
         </is>
       </c>
       <c r="D377" t="inlineStr"/>
       <c r="E377" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
-          <t>.startpage.HeroHeading</t>
+          <t>.startpage.HeroImageAlt</t>
         </is>
       </c>
       <c r="G377" t="inlineStr"/>
       <c r="H377" t="inlineStr"/>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr"/>
       <c r="B378" t="inlineStr">
         <is>
-          <t>Own share / funding calculator on foe-helper.com</t>
+          <t>Are you looking for something that makes playing easier for you, but don't want to cheat? Then you are exactly right here.</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>Eigen aandeel / financieringscalculator op foe-helper.com</t>
+          <t>Ben je op zoek naar iets dat het spelen makkelijker voor je maakt, maar wil je niet vals spelen? Dan zit je hier precies goed.</t>
         </is>
       </c>
       <c r="D378" t="inlineStr"/>
       <c r="E378" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
-          <t>.startpage.HeroImageAlt</t>
+          <t>.startpage.HeroIntro</t>
         </is>
       </c>
       <c r="G378" t="inlineStr"/>
       <c r="H378" t="inlineStr"/>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr"/>
       <c r="B379" t="inlineStr">
         <is>
-          <t>Are you looking for something that makes playing easier for you, but don't want to cheat? Then you are exactly right here.</t>
+          <t>Help with Forge of Empires: personal contribution calculator, Arc calculator, statistics tool for you and your guild - ideal for beginners and professionals. Free of charge!</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>Ben je op zoek naar iets dat het spelen makkelijker voor je maakt, maar wil je niet vals spelen? Dan zit je hier precies goed.</t>
+          <t>Hulp bij Forge of Empires: persoonlijke bijdragecalculator, Arc-calculator, statistische tool voor jou en je gilde - ideaal voor beginners en professionals. Gratis!</t>
         </is>
       </c>
       <c r="D379" t="inlineStr"/>
       <c r="E379" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
-          <t>.startpage.HeroIntro</t>
+          <t>.startpage.MetaDesc</t>
         </is>
       </c>
       <c r="G379" t="inlineStr"/>
       <c r="H379" t="inlineStr"/>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr"/>
       <c r="B380" t="inlineStr">
         <is>
-          <t>Help with Forge of Empires: personal contribution calculator, Arc calculator, statistics tool for you and your guild - ideal for beginners and professionals. Free of charge!</t>
+          <t>Forge points calculator - tool for online strategy game Forge of Empires</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>Hulp bij Forge of Empires: persoonlijke bijdragecalculator, Arc-calculator, statistische tool voor jou en je gilde - ideaal voor beginners en professionals. Gratis!</t>
+          <t>Forge-puntencalculator - tool voor het online strategiespel Forge of Empires</t>
         </is>
       </c>
       <c r="D380" t="inlineStr"/>
       <c r="E380" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
-          <t>.startpage.MetaDesc</t>
+          <t>.startpage.MetaTitle</t>
         </is>
       </c>
       <c r="G380" t="inlineStr"/>
       <c r="H380" t="inlineStr"/>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr"/>
       <c r="B381" t="inlineStr">
         <is>
-          <t>Forge points calculator - tool for online strategy game Forge of Empires</t>
+          <t>Read more…</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>Forge-puntencalculator - tool voor het online strategiespel Forge of Empires</t>
+          <t>Lees verder…</t>
         </is>
       </c>
       <c r="D381" t="inlineStr"/>
       <c r="E381" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
-          <t>.startpage.MetaTitle</t>
+          <t>.startpage.MoreLink</t>
         </is>
       </c>
       <c r="G381" t="inlineStr"/>
       <c r="H381" t="inlineStr"/>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr"/>
       <c r="B382" t="inlineStr">
         <is>
-          <t>Read more…</t>
+          <t>Read more</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
-          <t>Lees verder…</t>
+          <t>Lees verder</t>
         </is>
       </c>
       <c r="D382" t="inlineStr"/>
       <c r="E382" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
-          <t>.startpage.MoreLink</t>
+          <t>.startpage.ReadMore</t>
         </is>
       </c>
       <c r="G382" t="inlineStr"/>
       <c r="H382" t="inlineStr"/>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr"/>
       <c r="B383" t="inlineStr">
         <is>
-          <t>Read more</t>
+          <t>&lt;h1&gt;Ownership share calculator / funding calculator&lt;/h1&gt;&lt;p&gt;Welcome to our newly designed page!&lt;/p&gt;&lt;p&gt;From now on, updates to the extension or the website will be published here.&lt;br&gt;Just check back regularly.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
-          <t>Lees verder</t>
+          <t>&lt;h1&gt;Eigendomsaandeelcalculator / financieringscalculator&lt;/h1&gt;&lt;p&gt;Welkom op onze nieuw ontworpen pagina!&lt;/p&gt;&lt;p&gt;Vanaf nu worden updates van de extensie of de website hier gepubliceerd.&lt;br&gt;Net kom regelmatig terug.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D383" t="inlineStr"/>
       <c r="E383" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
-          <t>.startpage.ReadMore</t>
+          <t>.startpage.Wellcome</t>
         </is>
       </c>
       <c r="G383" t="inlineStr"/>
       <c r="H383" t="inlineStr"/>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr"/>
       <c r="B384" t="inlineStr">
         <is>
-          <t>&lt;h1&gt;Ownership share calculator / funding calculator&lt;/h1&gt;&lt;p&gt;Welcome to our newly designed page!&lt;/p&gt;&lt;p&gt;From now on, updates to the extension or the website will be published here.&lt;br&gt;Just check back regularly.&lt;/p&gt;</t>
+          <t>The link to this player has been removed</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>&lt;h1&gt;Eigendomsaandeelcalculator / financieringscalculator&lt;/h1&gt;&lt;p&gt;Welkom op onze nieuw ontworpen pagina!&lt;/p&gt;&lt;p&gt;Vanaf nu worden updates van de extensie of de website hier gepubliceerd.&lt;br&gt;Net kom regelmatig terug.&lt;/p&gt;</t>
+          <t>De link naar deze speler is verwijderd</t>
         </is>
       </c>
       <c r="D384" t="inlineStr"/>
       <c r="E384" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
-          <t>.startpage.Wellcome</t>
+          <t>.statistics.OffLinking</t>
         </is>
       </c>
       <c r="G384" t="inlineStr"/>
       <c r="H384" t="inlineStr"/>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr"/>
       <c r="B385" t="inlineStr">
         <is>
-          <t>The link to this player has been removed</t>
+          <t>This player ID does not belong to your guild!</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
-          <t>De link naar deze speler is verwijderd</t>
+          <t>Deze speler-ID behoort niet tot je gilde!</t>
         </is>
       </c>
       <c r="D385" t="inlineStr"/>
       <c r="E385" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
-          <t>.statistics.OffLinking</t>
+          <t>.statistics.WrongGuild</t>
         </is>
       </c>
       <c r="G385" t="inlineStr"/>
       <c r="H385" t="inlineStr"/>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr"/>
       <c r="B386" t="inlineStr">
         <is>
-          <t>This player ID does not belong to your guild!</t>
+          <t>Great buildings</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>Deze speler-ID behoort niet tot je gilde!</t>
+          <t>Geweldige gebouwen</t>
         </is>
       </c>
       <c r="D386" t="inlineStr"/>
       <c r="E386" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
-          <t>.statistics.WrongGuild</t>
+          <t>.stats.Buildings.Header</t>
         </is>
       </c>
       <c r="G386" t="inlineStr"/>
       <c r="H386" t="inlineStr"/>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr"/>
       <c r="B387" t="inlineStr">
         <is>
-          <t>Great buildings</t>
+          <t>Highest level</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
-          <t>Geweldige gebouwen</t>
+          <t>Hoogste niveau</t>
         </is>
       </c>
       <c r="D387" t="inlineStr"/>
       <c r="E387" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
-          <t>.stats.Buildings.Header</t>
+          <t>.stats.Buildings.HighestLevel</t>
         </is>
       </c>
       <c r="G387" t="inlineStr"/>
       <c r="H387" t="inlineStr"/>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr"/>
       <c r="B388" t="inlineStr">
         <is>
-          <t>Highest level</t>
+          <t>Members have this GB</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>Hoogste niveau</t>
+          <t>Leden hebben deze GB</t>
         </is>
       </c>
       <c r="D388" t="inlineStr"/>
       <c r="E388" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
-          <t>.stats.Buildings.HighestLevel</t>
+          <t>.stats.Buildings.MembersHaveThis</t>
         </is>
       </c>
       <c r="G388" t="inlineStr"/>
       <c r="H388" t="inlineStr"/>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr"/>
       <c r="B389" t="inlineStr">
         <is>
-          <t>Members have this GB</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>Leden hebben deze GB</t>
+          <t>Naam</t>
         </is>
       </c>
       <c r="D389" t="inlineStr"/>
       <c r="E389" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
-          <t>.stats.Buildings.MembersHaveThis</t>
+          <t>.stats.Buildings.Name</t>
         </is>
       </c>
       <c r="G389" t="inlineStr"/>
       <c r="H389" t="inlineStr"/>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr"/>
       <c r="B390" t="inlineStr">
         <is>
-          <t>Name</t>
+          <t>Smallest level</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
-          <t>Naam</t>
+          <t>Kleinste niveau</t>
         </is>
       </c>
       <c r="D390" t="inlineStr"/>
       <c r="E390" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
-          <t>.stats.Buildings.Name</t>
+          <t>.stats.Buildings.SmallestLevel</t>
         </is>
       </c>
       <c r="G390" t="inlineStr"/>
       <c r="H390" t="inlineStr"/>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr"/>
       <c r="B391" t="inlineStr">
         <is>
-          <t>Smallest level</t>
+          <t>completed level</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
-          <t>Kleinste niveau</t>
+          <t>afgerond niveau</t>
         </is>
       </c>
       <c r="D391" t="inlineStr"/>
       <c r="E391" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
-          <t>.stats.Buildings.SmallestLevel</t>
+          <t>.stats.BuildingsDetail.CompletedLevels</t>
         </is>
       </c>
       <c r="G391" t="inlineStr"/>
       <c r="H391" t="inlineStr"/>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr"/>
       <c r="B392" t="inlineStr">
         <is>
-          <t>completed level</t>
+          <t>Great building</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
-          <t>afgerond niveau</t>
+          <t>Geweldig gebouw</t>
         </is>
       </c>
       <c r="D392" t="inlineStr"/>
       <c r="E392" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
-          <t>.stats.BuildingsDetail.CompletedLevels</t>
+          <t>.stats.BuildingsDetail.Header</t>
         </is>
       </c>
       <c r="G392" t="inlineStr"/>
       <c r="H392" t="inlineStr"/>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr"/>
       <c r="B393" t="inlineStr">
         <is>
-          <t>Great building</t>
+          <t>open level</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
-          <t>Geweldig gebouw</t>
+          <t>open niveau</t>
         </is>
       </c>
       <c r="D393" t="inlineStr"/>
       <c r="E393" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
-          <t>.stats.BuildingsDetail.Header</t>
+          <t>.stats.BuildingsDetail.OpenLevels</t>
         </is>
       </c>
       <c r="G393" t="inlineStr"/>
       <c r="H393" t="inlineStr"/>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr"/>
       <c r="B394" t="inlineStr">
         <is>
-          <t>open level</t>
+          <t>Member overview</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
-          <t>open niveau</t>
+          <t>Overzicht leden</t>
         </is>
       </c>
       <c r="D394" t="inlineStr"/>
       <c r="E394" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
-          <t>.stats.BuildingsDetail.OpenLevels</t>
+          <t>.stats.index.Headline</t>
         </is>
       </c>
       <c r="G394" t="inlineStr"/>
       <c r="H394" t="inlineStr"/>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr"/>
       <c r="B395" t="inlineStr">
         <is>
-          <t>Member overview</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>Overzicht leden</t>
+          <t>Naam</t>
         </is>
       </c>
       <c r="D395" t="inlineStr"/>
       <c r="E395" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
-          <t>.stats.index.Headline</t>
+          <t>.stats.index.Name</t>
         </is>
       </c>
       <c r="G395" t="inlineStr"/>
       <c r="H395" t="inlineStr"/>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr"/>
       <c r="B396" t="inlineStr">
         <is>
-          <t>Name</t>
+          <t>Points</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>Naam</t>
+          <t>Punten</t>
         </is>
       </c>
       <c r="D396" t="inlineStr"/>
       <c r="E396" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
-          <t>.stats.index.Name</t>
+          <t>.stats.index.Points</t>
         </is>
       </c>
       <c r="G396" t="inlineStr"/>
       <c r="H396" t="inlineStr"/>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr"/>
       <c r="B397" t="inlineStr">
         <is>
-          <t>Points</t>
+          <t>Rank</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
-          <t>Punten</t>
+          <t>Rang</t>
         </is>
       </c>
       <c r="D397" t="inlineStr"/>
       <c r="E397" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
-          <t>.stats.index.Points</t>
+          <t>.stats.index.Rank</t>
         </is>
       </c>
       <c r="G397" t="inlineStr"/>
       <c r="H397" t="inlineStr"/>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr"/>
       <c r="B398" t="inlineStr">
         <is>
-          <t>Rank</t>
+          <t>Remove %s from the guild list</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>Rang</t>
+          <t>Verwijder %s van de gildelijst</t>
         </is>
       </c>
       <c r="D398" t="inlineStr"/>
       <c r="E398" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
-          <t>.stats.index.Rank</t>
+          <t>.stats.index.RemoveFromList</t>
         </is>
       </c>
       <c r="G398" t="inlineStr"/>
       <c r="H398" t="inlineStr"/>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr"/>
       <c r="B399" t="inlineStr">
         <is>
-          <t>Remove %s from the guild list</t>
+          <t>Title</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>Verwijder %s van de gildelijst</t>
+          <t>Titel</t>
         </is>
       </c>
       <c r="D399" t="inlineStr"/>
       <c r="E399" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
-          <t>.stats.index.RemoveFromList</t>
+          <t>.stats.index.Title</t>
         </is>
       </c>
       <c r="G399" t="inlineStr"/>
       <c r="H399" t="inlineStr"/>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr"/>
       <c r="B400" t="inlineStr">
         <is>
-          <t>Title</t>
+          <t>finished steps</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
-          <t>Titel</t>
+          <t>voltooide stappen</t>
         </is>
       </c>
       <c r="D400" t="inlineStr"/>
       <c r="E400" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
-          <t>.stats.index.Title</t>
+          <t>.stats/detail.LabelSteps</t>
         </is>
       </c>
       <c r="G400" t="inlineStr"/>
       <c r="H400" t="inlineStr"/>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr"/>
       <c r="B401" t="inlineStr">
         <is>
-          <t>finished steps</t>
+          <t>open steps</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>voltooide stappen</t>
+          <t>open trappen</t>
         </is>
       </c>
       <c r="D401" t="inlineStr"/>
       <c r="E401" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
-          <t>.stats/detail.LabelSteps</t>
+          <t>.stats/detail.LabelStepsMax</t>
         </is>
       </c>
       <c r="G401" t="inlineStr"/>
       <c r="H401" t="inlineStr"/>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr"/>
       <c r="B402" t="inlineStr">
         <is>
-          <t>open steps</t>
+          <t>Current week</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
-          <t>open trappen</t>
+          <t>Deze week</t>
         </is>
       </c>
       <c r="D402" t="inlineStr"/>
       <c r="E402" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
-          <t>.stats/detail.LabelStepsMax</t>
+          <t>.top_menu.ActualWeek</t>
         </is>
       </c>
       <c r="G402" t="inlineStr"/>
       <c r="H402" t="inlineStr"/>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr"/>
       <c r="B403" t="inlineStr">
         <is>
-          <t>Current week</t>
+          <t>Arc calculator</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
-          <t>Deze week</t>
+          <t>Boogcalculator</t>
         </is>
       </c>
       <c r="D403" t="inlineStr"/>
       <c r="E403" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F403" t="inlineStr">
         <is>
-          <t>.top_menu.ActualWeek</t>
+          <t>.top_menu.ArcCalculator</t>
         </is>
       </c>
       <c r="G403" t="inlineStr"/>
       <c r="H403" t="inlineStr"/>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr"/>
       <c r="B404" t="inlineStr">
         <is>
-          <t>Arc calculator</t>
+          <t>FoE Helper</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
-          <t>Boogcalculator</t>
+          <t>FoE-helper</t>
         </is>
       </c>
       <c r="D404" t="inlineStr"/>
       <c r="E404" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
-          <t>.top_menu.ArcCalculator</t>
+          <t>.top_menu.BrandName</t>
         </is>
       </c>
       <c r="G404" t="inlineStr"/>
       <c r="H404" t="inlineStr"/>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr"/>
       <c r="B405" t="inlineStr">
         <is>
           <t>FoE Helper</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
           <t>FoE-helper</t>
         </is>
       </c>
       <c r="D405" t="inlineStr"/>
       <c r="E405" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
-          <t>.top_menu.BrandName</t>
+          <t>.top_menu.Branding</t>
         </is>
       </c>
       <c r="G405" t="inlineStr"/>
       <c r="H405" t="inlineStr"/>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr"/>
       <c r="B406" t="inlineStr">
         <is>
-          <t>FoE Helper</t>
+          <t>Calculator</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
-          <t>FoE-helper</t>
+          <t>Rekenmachine</t>
         </is>
       </c>
       <c r="D406" t="inlineStr"/>
       <c r="E406" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F406" t="inlineStr">
         <is>
-          <t>.top_menu.Branding</t>
+          <t>.top_menu.Calculator</t>
         </is>
       </c>
       <c r="G406" t="inlineStr"/>
       <c r="H406" t="inlineStr"/>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr"/>
       <c r="B407" t="inlineStr">
         <is>
-          <t>Calculator</t>
+          <t>City planner</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
-          <t>Rekenmachine</t>
+          <t>Stadsplanner</t>
         </is>
       </c>
       <c r="D407" t="inlineStr"/>
       <c r="E407" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F407" t="inlineStr">
         <is>
-          <t>.top_menu.Calculator</t>
+          <t>.top_menu.Citymap</t>
         </is>
       </c>
       <c r="G407" t="inlineStr"/>
       <c r="H407" t="inlineStr"/>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr"/>
       <c r="B408" t="inlineStr">
         <is>
-          <t>City planner</t>
+          <t>Help?!</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
-          <t>Stadsplanner</t>
+          <t>Hulp?!</t>
         </is>
       </c>
       <c r="D408" t="inlineStr"/>
       <c r="E408" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
-          <t>.top_menu.Citymap</t>
+          <t>.top_menu.Doku</t>
         </is>
       </c>
       <c r="G408" t="inlineStr"/>
       <c r="H408" t="inlineStr"/>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr"/>
       <c r="B409" t="inlineStr">
         <is>
-          <t>Help?!</t>
+          <t>Events</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
-          <t>Hulp?!</t>
+          <t>Evenementen</t>
         </is>
       </c>
       <c r="D409" t="inlineStr"/>
       <c r="E409" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F409" t="inlineStr">
         <is>
-          <t>.top_menu.Doku</t>
+          <t>.top_menu.Events</t>
         </is>
       </c>
       <c r="G409" t="inlineStr"/>
       <c r="H409" t="inlineStr"/>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr"/>
       <c r="B410" t="inlineStr">
         <is>
-          <t>Events</t>
+          <t>Guild expedition</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
-          <t>Evenementen</t>
+          <t>Gilde expeditie</t>
         </is>
       </c>
       <c r="D410" t="inlineStr"/>
       <c r="E410" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F410" t="inlineStr">
         <is>
-          <t>.top_menu.Events</t>
+          <t>.top_menu.GuildExpedition</t>
         </is>
       </c>
       <c r="G410" t="inlineStr"/>
       <c r="H410" t="inlineStr"/>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr"/>
       <c r="B411" t="inlineStr">
         <is>
-          <t>Guild expedition</t>
+          <t>Social interactions (last 7 days)</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
-          <t>Gilde expeditie</t>
+          <t>Sociale interacties (laatste 7 dagen)</t>
         </is>
       </c>
       <c r="D411" t="inlineStr"/>
       <c r="E411" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F411" t="inlineStr">
         <is>
-          <t>.top_menu.GuildExpedition</t>
+          <t>.top_menu.Interaction-7days</t>
         </is>
       </c>
       <c r="G411" t="inlineStr"/>
       <c r="H411" t="inlineStr"/>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr"/>
       <c r="B412" t="inlineStr">
         <is>
-          <t>Social interactions (last 7 days)</t>
+          <t>Attacks</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
-          <t>Sociale interacties (laatste 7 dagen)</t>
+          <t>Aanvallen</t>
         </is>
       </c>
       <c r="D412" t="inlineStr"/>
       <c r="E412" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F412" t="inlineStr">
         <is>
-          <t>.top_menu.Interaction-7days</t>
+          <t>.top_menu.Interaction-Attack</t>
         </is>
       </c>
       <c r="G412" t="inlineStr"/>
       <c r="H412" t="inlineStr"/>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr"/>
       <c r="B413" t="inlineStr">
         <is>
-          <t>Attacks</t>
+          <t>Guild</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
-          <t>Aanvallen</t>
+          <t>Gilde</t>
         </is>
       </c>
       <c r="D413" t="inlineStr"/>
       <c r="E413" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F413" t="inlineStr">
         <is>
-          <t>.top_menu.Interaction-Attack</t>
+          <t>.top_menu.Interaction-Guild</t>
         </is>
       </c>
       <c r="G413" t="inlineStr"/>
       <c r="H413" t="inlineStr"/>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr"/>
       <c r="B414" t="inlineStr">
         <is>
-          <t>Guild</t>
+          <t>Players interaction</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
-          <t>Gilde</t>
+          <t>Interactie van spelers</t>
         </is>
       </c>
       <c r="D414" t="inlineStr"/>
       <c r="E414" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F414" t="inlineStr">
         <is>
-          <t>.top_menu.Interaction-Guild</t>
+          <t>.top_menu.Interaction-Players</t>
         </is>
       </c>
       <c r="G414" t="inlineStr"/>
       <c r="H414" t="inlineStr"/>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr"/>
       <c r="B415" t="inlineStr">
         <is>
-          <t>Players interaction</t>
+          <t>Visits to the taverns</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
-          <t>Interactie van spelers</t>
+          <t>Bezoek aan de tavernes</t>
         </is>
       </c>
       <c r="D415" t="inlineStr"/>
       <c r="E415" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F415" t="inlineStr">
         <is>
-          <t>.top_menu.Interaction-Players</t>
+          <t>.top_menu.Interaction-Tavern</t>
         </is>
       </c>
       <c r="G415" t="inlineStr"/>
       <c r="H415" t="inlineStr"/>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr"/>
       <c r="B416" t="inlineStr">
         <is>
-          <t>Visits to the taverns</t>
+          <t>Investments</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
-          <t>Bezoek aan de tavernes</t>
+          <t>Investeringen</t>
         </is>
       </c>
       <c r="D416" t="inlineStr"/>
       <c r="E416" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F416" t="inlineStr">
         <is>
-          <t>.top_menu.Interaction-Tavern</t>
+          <t>.top_menu.Investments</t>
         </is>
       </c>
       <c r="G416" t="inlineStr"/>
       <c r="H416" t="inlineStr"/>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr"/>
       <c r="B417" t="inlineStr">
         <is>
-          <t>Investments</t>
+          <t>Great buildings</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
-          <t>Investeringen</t>
+          <t>Geweldige gebouwen</t>
         </is>
       </c>
       <c r="D417" t="inlineStr"/>
       <c r="E417" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F417" t="inlineStr">
         <is>
-          <t>.top_menu.Investments</t>
+          <t>.top_menu.LegendaryBuildings</t>
         </is>
       </c>
       <c r="G417" t="inlineStr"/>
       <c r="H417" t="inlineStr"/>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr"/>
       <c r="B418" t="inlineStr">
         <is>
-          <t>Great buildings</t>
+          <t>Logout</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
-          <t>Geweldige gebouwen</t>
+          <t>Uitloggen</t>
         </is>
       </c>
       <c r="D418" t="inlineStr"/>
       <c r="E418" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F418" t="inlineStr">
         <is>
-          <t>.top_menu.LegendaryBuildings</t>
+          <t>.top_menu.Loggout</t>
         </is>
       </c>
       <c r="G418" t="inlineStr"/>
       <c r="H418" t="inlineStr"/>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr"/>
       <c r="B419" t="inlineStr">
         <is>
-          <t>Logout</t>
+          <t>Login</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
-          <t>Uitloggen</t>
+          <t>Log in</t>
         </is>
       </c>
       <c r="D419" t="inlineStr"/>
       <c r="E419" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F419" t="inlineStr">
         <is>
-          <t>.top_menu.Loggout</t>
+          <t>.top_menu.Login</t>
         </is>
       </c>
       <c r="G419" t="inlineStr"/>
       <c r="H419" t="inlineStr"/>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr"/>
       <c r="B420" t="inlineStr">
         <is>
-          <t>Login</t>
+          <t>Marketplace - GB sets</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
-          <t>Log in</t>
+          <t>Marktplaats - GB-sets</t>
         </is>
       </c>
       <c r="D420" t="inlineStr"/>
       <c r="E420" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F420" t="inlineStr">
         <is>
-          <t>.top_menu.Login</t>
+          <t>.top_menu.Marketplace</t>
         </is>
       </c>
       <c r="G420" t="inlineStr"/>
       <c r="H420" t="inlineStr"/>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr"/>
       <c r="B421" t="inlineStr">
         <is>
-          <t>Marketplace - GB sets</t>
+          <t>Members</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
-          <t>Marktplaats - GB-sets</t>
+          <t>Leden</t>
         </is>
       </c>
       <c r="D421" t="inlineStr"/>
       <c r="E421" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F421" t="inlineStr">
         <is>
-          <t>.top_menu.Marketplace</t>
+          <t>.top_menu.Members</t>
         </is>
       </c>
       <c r="G421" t="inlineStr"/>
       <c r="H421" t="inlineStr"/>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr"/>
       <c r="B422" t="inlineStr">
         <is>
-          <t>Members</t>
+          <t>Motivate / Polish</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
-          <t>Leden</t>
+          <t>Motiveren / Pools</t>
         </is>
       </c>
       <c r="D422" t="inlineStr"/>
       <c r="E422" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F422" t="inlineStr">
         <is>
-          <t>.top_menu.Members</t>
+          <t>.top_menu.MotivierenPolieren</t>
         </is>
       </c>
       <c r="G422" t="inlineStr"/>
       <c r="H422" t="inlineStr"/>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr"/>
       <c r="B423" t="inlineStr">
         <is>
-          <t>Motivate / Polish</t>
+          <t>Overview</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
-          <t>Motiveren / Pools</t>
+          <t>Overzicht</t>
         </is>
       </c>
       <c r="D423" t="inlineStr"/>
       <c r="E423" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F423" t="inlineStr">
         <is>
-          <t>.top_menu.MotivierenPolieren</t>
+          <t>.top_menu.Overview</t>
         </is>
       </c>
       <c r="G423" t="inlineStr"/>
       <c r="H423" t="inlineStr"/>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr"/>
       <c r="B424" t="inlineStr">
         <is>
-          <t>Overview</t>
+          <t>Own share calculator</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
-          <t>Overzicht</t>
+          <t>Eigen aandelencalculator</t>
         </is>
       </c>
       <c r="D424" t="inlineStr"/>
       <c r="E424" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F424" t="inlineStr">
         <is>
-          <t>.top_menu.Overview</t>
+          <t>.top_menu.OwnPartCalculator</t>
         </is>
       </c>
       <c r="G424" t="inlineStr"/>
       <c r="H424" t="inlineStr"/>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr"/>
       <c r="B425" t="inlineStr">
         <is>
-          <t>Own share calculator</t>
+          <t>Power leveling</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
-          <t>Eigen aandelencalculator</t>
+          <t>Vermogensnivellering</t>
         </is>
       </c>
       <c r="D425" t="inlineStr"/>
       <c r="E425" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F425" t="inlineStr">
         <is>
-          <t>.top_menu.OwnPartCalculator</t>
+          <t>.top_menu.PowerLeveling</t>
         </is>
       </c>
       <c r="G425" t="inlineStr"/>
       <c r="H425" t="inlineStr"/>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr"/>
       <c r="B426" t="inlineStr">
         <is>
-          <t>Power leveling</t>
+          <t>Profile</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
-          <t>Vermogensnivellering</t>
+          <t>Profiel</t>
         </is>
       </c>
       <c r="D426" t="inlineStr"/>
       <c r="E426" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F426" t="inlineStr">
         <is>
-          <t>.top_menu.PowerLeveling</t>
+          <t>.top_menu.Profile</t>
         </is>
       </c>
       <c r="G426" t="inlineStr"/>
       <c r="H426" t="inlineStr"/>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr"/>
       <c r="B427" t="inlineStr">
         <is>
-          <t>Profile</t>
+          <t>Results</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
-          <t>Profiel</t>
+          <t>Resultaten</t>
         </is>
       </c>
       <c r="D427" t="inlineStr"/>
       <c r="E427" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F427" t="inlineStr">
         <is>
-          <t>.top_menu.Profile</t>
+          <t>.top_menu.Results</t>
         </is>
       </c>
       <c r="G427" t="inlineStr"/>
       <c r="H427" t="inlineStr"/>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr"/>
       <c r="B428" t="inlineStr">
         <is>
-          <t>Results</t>
+          <t>Language missing or incomplete?</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
-          <t>Resultaten</t>
+          <t>Taal ontbreekt of is onvolledig?</t>
         </is>
       </c>
       <c r="D428" t="inlineStr"/>
       <c r="E428" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F428" t="inlineStr">
         <is>
-          <t>.top_menu.Results</t>
+          <t>.top_menu.SpeakNotAvailable</t>
         </is>
       </c>
       <c r="G428" t="inlineStr"/>
       <c r="H428" t="inlineStr"/>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr"/>
       <c r="B429" t="inlineStr">
         <is>
-          <t>Language missing or incomplete?</t>
+          <t>Statistics</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
-          <t>Taal ontbreekt of is onvolledig?</t>
+          <t>Statistieken</t>
         </is>
       </c>
       <c r="D429" t="inlineStr"/>
       <c r="E429" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F429" t="inlineStr">
         <is>
-          <t>.top_menu.SpeakNotAvailable</t>
+          <t>.top_menu.Statistics</t>
         </is>
       </c>
       <c r="G429" t="inlineStr"/>
       <c r="H429" t="inlineStr"/>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr"/>
       <c r="B430" t="inlineStr">
         <is>
-          <t>Statistics</t>
+          <t>Tools</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
-          <t>Statistieken</t>
+          <t>Hulpmiddelen</t>
         </is>
       </c>
       <c r="D430" t="inlineStr"/>
       <c r="E430" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F430" t="inlineStr">
         <is>
-          <t>.top_menu.Statistics</t>
+          <t>.top_menu.Tools</t>
         </is>
       </c>
       <c r="G430" t="inlineStr"/>
       <c r="H430" t="inlineStr"/>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr"/>
       <c r="B431" t="inlineStr">
         <is>
-          <t>Tools</t>
+          <t>World</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
-          <t>Hulpmiddelen</t>
+          <t>Wereld</t>
         </is>
       </c>
       <c r="D431" t="inlineStr"/>
       <c r="E431" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F431" t="inlineStr">
         <is>
-          <t>.top_menu.Tools</t>
+          <t>.top_menu.World</t>
         </is>
       </c>
       <c r="G431" t="inlineStr"/>
       <c r="H431" t="inlineStr"/>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr"/>
       <c r="B432" t="inlineStr">
         <is>
-          <t>World</t>
+          <t>Guild-ID</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
-          <t>Wereld</t>
+          <t>Gilde-ID</t>
         </is>
       </c>
       <c r="D432" t="inlineStr"/>
       <c r="E432" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F432" t="inlineStr">
         <is>
-          <t>.top_menu.World</t>
+          <t>.user.profil.GildId</t>
         </is>
       </c>
       <c r="G432" t="inlineStr"/>
       <c r="H432" t="inlineStr"/>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr"/>
       <c r="B433" t="inlineStr">
         <is>
-          <t>Guild-ID</t>
+          <t>Your profile</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
-          <t>Gilde-ID</t>
+          <t>Jouw profiel</t>
         </is>
       </c>
       <c r="D433" t="inlineStr"/>
       <c r="E433" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F433" t="inlineStr">
         <is>
-          <t>.user.profil.GildId</t>
+          <t>.user.profil.Headline</t>
         </is>
       </c>
       <c r="G433" t="inlineStr"/>
       <c r="H433" t="inlineStr"/>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr"/>
       <c r="B434" t="inlineStr">
         <is>
-          <t>Your profile</t>
+          <t>Email address</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
-          <t>Jouw profiel</t>
+          <t>E-mailadres</t>
         </is>
       </c>
       <c r="D434" t="inlineStr"/>
       <c r="E434" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F434" t="inlineStr">
         <is>
-          <t>.user.profil.Headline</t>
+          <t>.user.profil.InputEmailAddress</t>
         </is>
       </c>
       <c r="G434" t="inlineStr"/>
       <c r="H434" t="inlineStr"/>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr"/>
       <c r="B435" t="inlineStr">
         <is>
-          <t>Email address</t>
+          <t>New password</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
-          <t>E-mailadres</t>
+          <t>Nieuw paswoord</t>
         </is>
       </c>
       <c r="D435" t="inlineStr"/>
       <c r="E435" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F435" t="inlineStr">
         <is>
-          <t>.user.profil.InputEmailAddress</t>
+          <t>.user.profil.InputNewPassword</t>
         </is>
       </c>
       <c r="G435" t="inlineStr"/>
       <c r="H435" t="inlineStr"/>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr"/>
       <c r="B436" t="inlineStr">
         <is>
-          <t>New password</t>
+          <t>Player-ID</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
-          <t>Nieuw paswoord</t>
+          <t>Speler-ID</t>
         </is>
       </c>
       <c r="D436" t="inlineStr"/>
       <c r="E436" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F436" t="inlineStr">
         <is>
-          <t>.user.profil.InputNewPassword</t>
+          <t>.user.profil.PlayerId</t>
         </is>
       </c>
       <c r="G436" t="inlineStr"/>
       <c r="H436" t="inlineStr"/>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr"/>
       <c r="B437" t="inlineStr">
         <is>
-          <t>Player-ID</t>
+          <t>Add element</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
-          <t>Speler-ID</t>
+          <t>Element toevoegen</t>
         </is>
       </c>
       <c r="D437" t="inlineStr"/>
       <c r="E437" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F437" t="inlineStr">
         <is>
-          <t>.user.profil.PlayerId</t>
+          <t>.citymap.AddElement</t>
         </is>
       </c>
       <c r="G437" t="inlineStr"/>
       <c r="H437" t="inlineStr"/>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr"/>
       <c r="B438" t="inlineStr">
         <is>
-          <t>Add element</t>
+          <t>Cultural productions</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
-          <t>Element toevoegen</t>
+          <t>Culturele producties</t>
         </is>
       </c>
       <c r="D438" t="inlineStr"/>
       <c r="E438" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F438" t="inlineStr">
         <is>
-          <t>.citymap.AddElement</t>
+          <t>.citymap.CulturalGoodsProduction</t>
         </is>
       </c>
       <c r="G438" t="inlineStr"/>
       <c r="H438" t="inlineStr"/>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr"/>
       <c r="B439" t="inlineStr">
         <is>
-          <t>Cultural productions</t>
+          <t>Diplomacy</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
-          <t>Culturele producties</t>
+          <t>Diplomatie</t>
         </is>
       </c>
       <c r="D439" t="inlineStr"/>
       <c r="E439" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F439" t="inlineStr">
         <is>
-          <t>.citymap.CulturalGoodsProduction</t>
+          <t>.citymap.Diplomacy</t>
         </is>
       </c>
       <c r="G439" t="inlineStr"/>
       <c r="H439" t="inlineStr"/>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr"/>
       <c r="B440" t="inlineStr">
         <is>
-          <t>Diplomacy</t>
+          <t>Impediment</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
-          <t>Diplomatie</t>
+          <t>Hinder</t>
         </is>
       </c>
       <c r="D440" t="inlineStr"/>
       <c r="E440" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F440" t="inlineStr">
         <is>
-          <t>.citymap.Diplomacy</t>
+          <t>.citymap.Impediment</t>
         </is>
       </c>
       <c r="G440" t="inlineStr"/>
       <c r="H440" t="inlineStr"/>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr"/>
       <c r="B441" t="inlineStr">
         <is>
-          <t>Impediment</t>
+          <t>Aztecs</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
-          <t>Hinder</t>
+          <t>Azteken</t>
         </is>
       </c>
       <c r="D441" t="inlineStr"/>
       <c r="E441" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F441" t="inlineStr">
         <is>
-          <t>.citymap.Impediment</t>
+          <t>.citymap.NewCity_aztecs</t>
         </is>
       </c>
       <c r="G441" t="inlineStr"/>
       <c r="H441" t="inlineStr"/>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr"/>
       <c r="B442" t="inlineStr">
         <is>
-          <t>Aztecs</t>
+          <t>Egyptians</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
-          <t>Azteken</t>
+          <t>Egyptenaren</t>
         </is>
       </c>
       <c r="D442" t="inlineStr"/>
       <c r="E442" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F442" t="inlineStr">
         <is>
-          <t>.citymap.NewCity_aztecs</t>
+          <t>.citymap.NewCity_egyptians</t>
         </is>
       </c>
       <c r="G442" t="inlineStr"/>
       <c r="H442" t="inlineStr"/>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr"/>
       <c r="B443" t="inlineStr">
         <is>
-          <t>Egyptians</t>
+          <t>Japanese</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
-          <t>Egyptenaren</t>
+          <t>Japans</t>
         </is>
       </c>
       <c r="D443" t="inlineStr"/>
       <c r="E443" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F443" t="inlineStr">
         <is>
-          <t>.citymap.NewCity_egyptians</t>
+          <t>.citymap.NewCity_japanese</t>
         </is>
       </c>
       <c r="G443" t="inlineStr"/>
       <c r="H443" t="inlineStr"/>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr"/>
       <c r="B444" t="inlineStr">
         <is>
-          <t>Japanese</t>
+          <t>Main city</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
-          <t>Japans</t>
+          <t>Hoofdstad</t>
         </is>
       </c>
       <c r="D444" t="inlineStr"/>
       <c r="E444" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F444" t="inlineStr">
         <is>
-          <t>.citymap.NewCity_japanese</t>
+          <t>.citymap.NewCity_main</t>
         </is>
       </c>
       <c r="G444" t="inlineStr"/>
       <c r="H444" t="inlineStr"/>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr"/>
       <c r="B445" t="inlineStr">
         <is>
-          <t>Main city</t>
+          <t>Mughals</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
-          <t>Hoofdstad</t>
+          <t>Mughals</t>
         </is>
       </c>
       <c r="D445" t="inlineStr"/>
       <c r="E445" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F445" t="inlineStr">
         <is>
-          <t>.citymap.NewCity_main</t>
+          <t>.citymap.NewCity_mughals</t>
         </is>
       </c>
       <c r="G445" t="inlineStr"/>
       <c r="H445" t="inlineStr"/>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr"/>
       <c r="B446" t="inlineStr">
         <is>
-          <t>Mughals</t>
+          <t>Vikings</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
-          <t>Mughals</t>
+          <t>Vikingen</t>
         </is>
       </c>
       <c r="D446" t="inlineStr"/>
       <c r="E446" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F446" t="inlineStr">
         <is>
-          <t>.citymap.NewCity_mughals</t>
+          <t>.citymap.NewCity_vikings</t>
         </is>
       </c>
       <c r="G446" t="inlineStr"/>
       <c r="H446" t="inlineStr"/>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr"/>
       <c r="B447" t="inlineStr">
         <is>
-          <t>Vikings</t>
+          <t>A.I. Core</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
-          <t>Vikingen</t>
+          <t>AI-kern</t>
         </is>
       </c>
       <c r="D447" t="inlineStr"/>
       <c r="E447" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F447" t="inlineStr">
         <is>
-          <t>.citymap.NewCity_vikings</t>
+          <t>.global.Legendary.X_SpaceAgeJupiterMoon_Landmark1</t>
         </is>
       </c>
       <c r="G447" t="inlineStr"/>
       <c r="H447" t="inlineStr"/>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr"/>
       <c r="B448" t="inlineStr">
         <is>
-          <t>A.I. Core</t>
+          <t>Donation</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
-          <t>AI-kern</t>
+          <t>Bijdrage</t>
         </is>
       </c>
       <c r="D448" t="inlineStr"/>
       <c r="E448" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F448" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_SpaceAgeJupiterMoon_Landmark1</t>
+          <t>.global.PayPalDonation</t>
         </is>
       </c>
       <c r="G448" t="inlineStr"/>
       <c r="H448" t="inlineStr"/>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr"/>
       <c r="B449" t="inlineStr">
         <is>
-          <t>Donation</t>
+          <t>If you like this tool feel free to donate something so we can pay for the big servers.</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
-          <t>Bijdrage</t>
+          <t>Als je deze tool leuk vindt, doneer dan gerust iets zodat we de grote servers kunnen betalen.</t>
         </is>
       </c>
       <c r="D449" t="inlineStr"/>
       <c r="E449" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F449" t="inlineStr">
         <is>
-          <t>.global.PayPalDonation</t>
+          <t>.global.PayPalDonationDesc</t>
         </is>
       </c>
       <c r="G449" t="inlineStr"/>
       <c r="H449" t="inlineStr"/>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr"/>
       <c r="B450" t="inlineStr">
         <is>
-          <t>If you like this tool feel free to donate something so we can pay for the big servers.</t>
+          <t>We use cookies to save settings and display advertisements. Details can be found here: &lt;a href='/info/privacy-policy'&gt;Privacy policy&lt;/a&gt;&lt;br&gt; Is that ok for you?</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
-          <t>Als je deze tool leuk vindt, doneer dan gerust iets zodat we de grote servers kunnen betalen.</t>
+          <t>We gebruiken cookies om instellingen op te slaan en advertenties te tonen. Details zijn hier te vinden: &lt;a href='/info/privacy-policy'&gt;Privacybeleid&lt;/a&gt;&lt;br&gt; Is dat oké voor jou?</t>
         </is>
       </c>
       <c r="D450" t="inlineStr"/>
       <c r="E450" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F450" t="inlineStr">
         <is>
-          <t>.global.PayPalDonationDesc</t>
+          <t>.index.CookieContent</t>
         </is>
       </c>
       <c r="G450" t="inlineStr"/>
       <c r="H450" t="inlineStr"/>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr"/>
       <c r="B451" t="inlineStr">
         <is>
-          <t>We use cookies to save settings and display advertisements. Details can be found here: &lt;a href='/info/privacy-policy'&gt;Privacy policy&lt;/a&gt;&lt;br&gt; Is that ok for you?</t>
+          <t>Accept</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
-          <t>We gebruiken cookies om instellingen op te slaan en advertenties te tonen. Details zijn hier te vinden: &lt;a href='/info/privacy-policy'&gt;Privacybeleid&lt;/a&gt;&lt;br&gt; Is dat oké voor jou?</t>
+          <t>Aanvaarden</t>
         </is>
       </c>
       <c r="D451" t="inlineStr"/>
       <c r="E451" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F451" t="inlineStr">
         <is>
-          <t>.index.CookieContent</t>
+          <t>.index.CookieCookieAccept</t>
         </is>
       </c>
       <c r="G451" t="inlineStr"/>
       <c r="H451" t="inlineStr"/>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr"/>
       <c r="B452" t="inlineStr">
         <is>
-          <t>Accept</t>
+          <t>Decline</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
-          <t>Aanvaarden</t>
+          <t>Afwijzen</t>
         </is>
       </c>
       <c r="D452" t="inlineStr"/>
       <c r="E452" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F452" t="inlineStr">
         <is>
-          <t>.index.CookieCookieAccept</t>
+          <t>.index.CookieDecline</t>
         </is>
       </c>
       <c r="G452" t="inlineStr"/>
       <c r="H452" t="inlineStr"/>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr"/>
       <c r="B453" t="inlineStr">
         <is>
-          <t>Decline</t>
+          <t>Open link to discussion page</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
-          <t>Afwijzen</t>
+          <t>Link naar discussiepagina openen</t>
         </is>
       </c>
       <c r="D453" t="inlineStr"/>
       <c r="E453" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F453" t="inlineStr">
         <is>
-          <t>.index.CookieDecline</t>
+          <t>.index.DiscussLink</t>
         </is>
       </c>
       <c r="G453" t="inlineStr"/>
       <c r="H453" t="inlineStr"/>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr"/>
       <c r="B454" t="inlineStr">
         <is>
-          <t>Open link to discussion page</t>
+          <t>FoE-Helper Community</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
-          <t>Link naar discussiepagina openen</t>
+          <t>FoE-Helper-gemeenschap</t>
         </is>
       </c>
       <c r="D454" t="inlineStr"/>
       <c r="E454" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F454" t="inlineStr">
         <is>
-          <t>.index.DiscussLink</t>
+          <t>.index.DiscussLinkDesc</t>
         </is>
       </c>
       <c r="G454" t="inlineStr"/>
       <c r="H454" t="inlineStr"/>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr"/>
       <c r="B455" t="inlineStr">
         <is>
-          <t>FoE-Helper Community</t>
+          <t>The mail could not be sent!</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
-          <t>FoE-Helper-gemeenschap</t>
+          <t>De mail kon niet verzonden worden!</t>
         </is>
       </c>
       <c r="D455" t="inlineStr"/>
       <c r="E455" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F455" t="inlineStr">
         <is>
-          <t>.index.DiscussLinkDesc</t>
+          <t>.mails.ErrorSend</t>
         </is>
       </c>
       <c r="G455" t="inlineStr"/>
       <c r="H455" t="inlineStr"/>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr"/>
       <c r="B456" t="inlineStr">
         <is>
-          <t>The mail could not be sent!</t>
+          <t>Extension Update installed - Changelog</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
-          <t>De mail kon niet verzonden worden!</t>
+          <t>Extensie-update geïnstalleerd - Changelog</t>
         </is>
       </c>
       <c r="D456" t="inlineStr"/>
       <c r="E456" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F456" t="inlineStr">
         <is>
-          <t>.mails.ErrorSend</t>
+          <t>.update.MetaTitle</t>
         </is>
       </c>
       <c r="G456" t="inlineStr"/>
       <c r="H456" t="inlineStr"/>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr"/>
       <c r="B457" t="inlineStr">
         <is>
-          <t>Extension Update installed - Changelog</t>
+          <t>The extension update has been installed, here you can find the latest information about the changes</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
-          <t>Extensie-update geïnstalleerd - Changelog</t>
+          <t>De extensie-update is geïnstalleerd, hier vindt u de laatste informatie over de wijzigingen</t>
         </is>
       </c>
       <c r="D457" t="inlineStr"/>
       <c r="E457" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F457" t="inlineStr">
         <is>
-          <t>.update.MetaTitle</t>
+          <t>.update.MetaDesc</t>
         </is>
       </c>
       <c r="G457" t="inlineStr"/>
       <c r="H457" t="inlineStr"/>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr"/>
       <c r="B458" t="inlineStr">
         <is>
-          <t>The extension update has been installed, here you can find the latest information about the changes</t>
-[...6 lines deleted...]
-      </c>
+          <t>Polynesia</t>
+        </is>
+      </c>
+      <c r="C458" t="inlineStr"/>
       <c r="D458" t="inlineStr"/>
       <c r="E458" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F458" t="inlineStr">
         <is>
-          <t>.update.MetaDesc</t>
+          <t>.citymap.NewCity_polynesia</t>
         </is>
       </c>
       <c r="G458" t="inlineStr"/>
       <c r="H458" t="inlineStr"/>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr"/>
       <c r="B459" t="inlineStr">
         <is>
-          <t>Polynesia</t>
+          <t>Saturn VI Gate CENTAURUS</t>
         </is>
       </c>
       <c r="C459" t="inlineStr"/>
       <c r="D459" t="inlineStr"/>
       <c r="E459" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F459" t="inlineStr">
         <is>
-          <t>.citymap.NewCity_polynesia</t>
+          <t>.global.Legendary.X_SpaceAgeTitan_Landmark1</t>
         </is>
       </c>
       <c r="G459" t="inlineStr"/>
       <c r="H459" t="inlineStr"/>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr"/>
       <c r="B460" t="inlineStr">
         <is>
-          <t>Saturn VI Gate CENTAURUS</t>
+          <t>Saturn VI Gate PEGASUS</t>
         </is>
       </c>
       <c r="C460" t="inlineStr"/>
       <c r="D460" t="inlineStr"/>
       <c r="E460" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F460" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_SpaceAgeTitan_Landmark1</t>
+          <t>.global.Legendary.X_SpaceAgeTitan_Landmark2</t>
         </is>
       </c>
       <c r="G460" t="inlineStr"/>
       <c r="H460" t="inlineStr"/>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr"/>
       <c r="B461" t="inlineStr">
         <is>
-          <t>Saturn VI Gate PEGASUS</t>
+          <t>Saturn VI Gate HYDRA</t>
         </is>
       </c>
       <c r="C461" t="inlineStr"/>
       <c r="D461" t="inlineStr"/>
       <c r="E461" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F461" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_SpaceAgeTitan_Landmark2</t>
+          <t>.global.Legendary.X_SpaceAgeTitan_Landmark3</t>
         </is>
       </c>
       <c r="G461" t="inlineStr"/>
       <c r="H461" t="inlineStr"/>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr"/>
       <c r="B462" t="inlineStr">
         <is>
-          <t>Saturn VI Gate HYDRA</t>
+          <t>Stellar Warship</t>
         </is>
       </c>
       <c r="C462" t="inlineStr"/>
       <c r="D462" t="inlineStr"/>
       <c r="E462" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F462" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_SpaceAgeTitan_Landmark3</t>
+          <t>.global.Legendary.X_SpaceAgeSpaceHub_Landmark1</t>
         </is>
       </c>
       <c r="G462" t="inlineStr"/>
       <c r="H462" t="inlineStr"/>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr"/>
       <c r="B463" t="inlineStr">
         <is>
-          <t>Stellar Warship</t>
+          <t>Cosmic Catalyst</t>
         </is>
       </c>
       <c r="C463" t="inlineStr"/>
       <c r="D463" t="inlineStr"/>
       <c r="E463" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F463" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_SpaceAgeSpaceHub_Landmark1</t>
+          <t>.global.Legendary.X_SpaceAgeSpaceHub_Landmark2</t>
         </is>
       </c>
       <c r="G463" t="inlineStr"/>
       <c r="H463" t="inlineStr"/>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr"/>
       <c r="B464" t="inlineStr">
         <is>
-          <t>Cosmic Catalyst</t>
+          <t>https://docs.foe-helper.com/english/installing</t>
         </is>
       </c>
       <c r="C464" t="inlineStr"/>
       <c r="D464" t="inlineStr"/>
       <c r="E464" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F464" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_SpaceAgeSpaceHub_Landmark2</t>
+          <t>.startpage.ReadMoreLink</t>
         </is>
       </c>
       <c r="G464" t="inlineStr"/>
       <c r="H464" t="inlineStr"/>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr"/>
       <c r="B465" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/installing</t>
+          <t>Other buildings</t>
         </is>
       </c>
       <c r="C465" t="inlineStr"/>
       <c r="D465" t="inlineStr"/>
       <c r="E465" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F465" t="inlineStr">
         <is>
-          <t>.startpage.ReadMoreLink</t>
+          <t>.citymap.GenericBuilding</t>
         </is>
       </c>
       <c r="G465" t="inlineStr"/>
       <c r="H465" t="inlineStr"/>
+    </row>
+    <row r="466">
+      <c r="A466" t="inlineStr"/>
+      <c r="B466" t="inlineStr">
+        <is>
+          <t>/info/impress/en</t>
+        </is>
+      </c>
+      <c r="C466" t="inlineStr"/>
+      <c r="D466" t="inlineStr"/>
+      <c r="E466" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F466" t="inlineStr">
+        <is>
+          <t>.index.impress_link</t>
+        </is>
+      </c>
+      <c r="G466" t="inlineStr"/>
+      <c r="H466" t="inlineStr"/>
+    </row>
+    <row r="467">
+      <c r="A467" t="inlineStr"/>
+      <c r="B467" t="inlineStr">
+        <is>
+          <t>Impress</t>
+        </is>
+      </c>
+      <c r="C467" t="inlineStr"/>
+      <c r="D467" t="inlineStr"/>
+      <c r="E467" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F467" t="inlineStr">
+        <is>
+          <t>.index.impress_linkDesc</t>
+        </is>
+      </c>
+      <c r="G467" t="inlineStr"/>
+      <c r="H467" t="inlineStr"/>
+    </row>
+    <row r="468">
+      <c r="A468" t="inlineStr"/>
+      <c r="B468" t="inlineStr">
+        <is>
+          <t>/info/privacy/en</t>
+        </is>
+      </c>
+      <c r="C468" t="inlineStr"/>
+      <c r="D468" t="inlineStr"/>
+      <c r="E468" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F468" t="inlineStr">
+        <is>
+          <t>.index.privacy_link</t>
+        </is>
+      </c>
+      <c r="G468" t="inlineStr"/>
+      <c r="H468" t="inlineStr"/>
+    </row>
+    <row r="469">
+      <c r="A469" t="inlineStr"/>
+      <c r="B469" t="inlineStr">
+        <is>
+          <t>Privacy Policy</t>
+        </is>
+      </c>
+      <c r="C469" t="inlineStr"/>
+      <c r="D469" t="inlineStr"/>
+      <c r="E469" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F469" t="inlineStr">
+        <is>
+          <t>.index.privacy_linkDesc</t>
+        </is>
+      </c>
+      <c r="G469" t="inlineStr"/>
+      <c r="H469" t="inlineStr"/>
+    </row>
+    <row r="470">
+      <c r="A470" t="inlineStr"/>
+      <c r="B470" t="inlineStr">
+        <is>
+          <t>Notes for this world have been found (%sx) and re-linked. They are now displayed in the game again.</t>
+        </is>
+      </c>
+      <c r="C470" t="inlineStr"/>
+      <c r="D470" t="inlineStr"/>
+      <c r="E470" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F470" t="inlineStr">
+        <is>
+          <t>.login.NoticesFound</t>
+        </is>
+      </c>
+      <c r="G470" t="inlineStr"/>
+      <c r="H470" t="inlineStr"/>
+    </row>
+    <row r="471">
+      <c r="A471" t="inlineStr"/>
+      <c r="B471" t="inlineStr">
+        <is>
+          <t>The world and city data have been removed</t>
+        </is>
+      </c>
+      <c r="C471" t="inlineStr"/>
+      <c r="D471" t="inlineStr"/>
+      <c r="E471" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F471" t="inlineStr">
+        <is>
+          <t>.profile.WorldCityDataRemoved</t>
+        </is>
+      </c>
+      <c r="G471" t="inlineStr"/>
+      <c r="H471" t="inlineStr"/>
+    </row>
+    <row r="472">
+      <c r="A472" t="inlineStr"/>
+      <c r="B472" t="inlineStr">
+        <is>
+          <t>You have already registered this world number</t>
+        </is>
+      </c>
+      <c r="C472" t="inlineStr"/>
+      <c r="D472" t="inlineStr"/>
+      <c r="E472" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F472" t="inlineStr">
+        <is>
+          <t>.profile.WorldNumberAlreadyRegistered</t>
+        </is>
+      </c>
+      <c r="G472" t="inlineStr"/>
+      <c r="H472" t="inlineStr"/>
+    </row>
+    <row r="473">
+      <c r="A473" t="inlineStr"/>
+      <c r="B473" t="inlineStr">
+        <is>
+          <t>The new world has been added!</t>
+        </is>
+      </c>
+      <c r="C473" t="inlineStr"/>
+      <c r="D473" t="inlineStr"/>
+      <c r="E473" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F473" t="inlineStr">
+        <is>
+          <t>.profile.NewWorldAdded</t>
+        </is>
+      </c>
+      <c r="G473" t="inlineStr"/>
+      <c r="H473" t="inlineStr"/>
+    </row>
+    <row r="474">
+      <c r="A474" t="inlineStr"/>
+      <c r="B474" t="inlineStr">
+        <is>
+          <t>Your data has been updated</t>
+        </is>
+      </c>
+      <c r="C474" t="inlineStr"/>
+      <c r="D474" t="inlineStr"/>
+      <c r="E474" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F474" t="inlineStr">
+        <is>
+          <t>.profile.DataUpdated</t>
+        </is>
+      </c>
+      <c r="G474" t="inlineStr"/>
+      <c r="H474" t="inlineStr"/>
+    </row>
+    <row r="475">
+      <c r="A475" t="inlineStr"/>
+      <c r="B475" t="inlineStr">
+        <is>
+          <t>-- Choose world --</t>
+        </is>
+      </c>
+      <c r="C475" t="inlineStr"/>
+      <c r="D475" t="inlineStr"/>
+      <c r="E475" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F475" t="inlineStr">
+        <is>
+          <t>.register.SelectWorld</t>
+        </is>
+      </c>
+      <c r="G475" t="inlineStr"/>
+      <c r="H475" t="inlineStr"/>
+    </row>
+    <row r="476">
+      <c r="A476" t="inlineStr"/>
+      <c r="B476" t="inlineStr">
+        <is>
+          <t>Your InGame name</t>
+        </is>
+      </c>
+      <c r="C476" t="inlineStr"/>
+      <c r="D476" t="inlineStr"/>
+      <c r="E476" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F476" t="inlineStr">
+        <is>
+          <t>.register.PlayerName</t>
+        </is>
+      </c>
+      <c r="G476" t="inlineStr"/>
+      <c r="H476" t="inlineStr"/>
+    </row>
+    <row r="477">
+      <c r="A477" t="inlineStr"/>
+      <c r="B477" t="inlineStr">
+        <is>
+          <t>You can add more worlds to your profile later</t>
+        </is>
+      </c>
+      <c r="C477" t="inlineStr"/>
+      <c r="D477" t="inlineStr"/>
+      <c r="E477" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F477" t="inlineStr">
+        <is>
+          <t>.register.LaterMoreWorlds</t>
+        </is>
+      </c>
+      <c r="G477" t="inlineStr"/>
+      <c r="H477" t="inlineStr"/>
+    </row>
+    <row r="478">
+      <c r="A478" t="inlineStr"/>
+      <c r="B478" t="inlineStr">
+        <is>
+          <t>Your server</t>
+        </is>
+      </c>
+      <c r="C478" t="inlineStr"/>
+      <c r="D478" t="inlineStr"/>
+      <c r="E478" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F478" t="inlineStr">
+        <is>
+          <t>.register.YourServer</t>
+        </is>
+      </c>
+      <c r="G478" t="inlineStr"/>
+      <c r="H478" t="inlineStr"/>
+    </row>
+    <row r="479">
+      <c r="A479" t="inlineStr"/>
+      <c r="B479" t="inlineStr">
+        <is>
+          <t>You only need one account per country.&lt;br&gt;You can add a beta account in your profile after creating a player world.</t>
+        </is>
+      </c>
+      <c r="C479" t="inlineStr"/>
+      <c r="D479" t="inlineStr"/>
+      <c r="E479" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F479" t="inlineStr">
+        <is>
+          <t>.register.Information</t>
+        </is>
+      </c>
+      <c r="G479" t="inlineStr"/>
+      <c r="H479" t="inlineStr"/>
+    </row>
+    <row r="480">
+      <c r="A480" t="inlineStr"/>
+      <c r="B480" t="inlineStr">
+        <is>
+          <t>All accounts on this server were removed on 14th June 2025. Too many incorrect registrations were the reason, please register again.&lt;br&gt;Existing notes for the extensions are automatically searched out and linked again.</t>
+        </is>
+      </c>
+      <c r="C480" t="inlineStr"/>
+      <c r="D480" t="inlineStr"/>
+      <c r="E480" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F480" t="inlineStr">
+        <is>
+          <t>.register.DeletedAccounts</t>
+        </is>
+      </c>
+      <c r="G480" t="inlineStr"/>
+      <c r="H480" t="inlineStr"/>
+    </row>
+    <row r="481">
+      <c r="A481" t="inlineStr"/>
+      <c r="B481" t="inlineStr">
+        <is>
+          <t>This email address is already registered. Please use a different email.</t>
+        </is>
+      </c>
+      <c r="C481" t="inlineStr"/>
+      <c r="D481" t="inlineStr"/>
+      <c r="E481" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F481" t="inlineStr">
+        <is>
+          <t>.register.EmailExists</t>
+        </is>
+      </c>
+      <c r="G481" t="inlineStr"/>
+      <c r="H481" t="inlineStr"/>
+    </row>
+    <row r="482">
+      <c r="A482" t="inlineStr"/>
+      <c r="B482" t="inlineStr">
+        <is>
+          <t>This is not a valid player ID</t>
+        </is>
+      </c>
+      <c r="C482" t="inlineStr"/>
+      <c r="D482" t="inlineStr"/>
+      <c r="E482" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F482" t="inlineStr">
+        <is>
+          <t>.register.InvalidPlayerId</t>
+        </is>
+      </c>
+      <c r="G482" t="inlineStr"/>
+      <c r="H482" t="inlineStr"/>
+    </row>
+    <row r="483">
+      <c r="A483" t="inlineStr"/>
+      <c r="B483" t="inlineStr">
+        <is>
+          <t>Delete account</t>
+        </is>
+      </c>
+      <c r="C483" t="inlineStr"/>
+      <c r="D483" t="inlineStr"/>
+      <c r="E483" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F483" t="inlineStr">
+        <is>
+          <t>.user.profil.DeleteAccount</t>
+        </is>
+      </c>
+      <c r="G483" t="inlineStr"/>
+      <c r="H483" t="inlineStr"/>
+    </row>
+    <row r="484">
+      <c r="A484" t="inlineStr"/>
+      <c r="B484" t="inlineStr">
+        <is>
+          <t>Api-Token -</t>
+        </is>
+      </c>
+      <c r="C484" t="inlineStr"/>
+      <c r="D484" t="inlineStr"/>
+      <c r="E484" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F484" t="inlineStr">
+        <is>
+          <t>.user.profil.ApiToken</t>
+        </is>
+      </c>
+      <c r="G484" t="inlineStr"/>
+      <c r="H484" t="inlineStr"/>
+    </row>
+    <row r="485">
+      <c r="A485" t="inlineStr"/>
+      <c r="B485" t="inlineStr">
+        <is>
+          <t>Add a new world to your player-Id</t>
+        </is>
+      </c>
+      <c r="C485" t="inlineStr"/>
+      <c r="D485" t="inlineStr"/>
+      <c r="E485" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F485" t="inlineStr">
+        <is>
+          <t>.user.profil.AddNewWorld</t>
+        </is>
+      </c>
+      <c r="G485" t="inlineStr"/>
+      <c r="H485" t="inlineStr"/>
+    </row>
+    <row r="486">
+      <c r="A486" t="inlineStr"/>
+      <c r="B486" t="inlineStr">
+        <is>
+          <t>Your player In-Game-Name</t>
+        </is>
+      </c>
+      <c r="C486" t="inlineStr"/>
+      <c r="D486" t="inlineStr"/>
+      <c r="E486" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F486" t="inlineStr">
+        <is>
+          <t>.user.profil.PlayerInGameName</t>
+        </is>
+      </c>
+      <c r="G486" t="inlineStr"/>
+      <c r="H486" t="inlineStr"/>
+    </row>
+    <row r="487">
+      <c r="A487" t="inlineStr"/>
+      <c r="B487" t="inlineStr">
+        <is>
+          <t>-- Select World --</t>
+        </is>
+      </c>
+      <c r="C487" t="inlineStr"/>
+      <c r="D487" t="inlineStr"/>
+      <c r="E487" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F487" t="inlineStr">
+        <is>
+          <t>.user.profil.SelectWorld</t>
+        </is>
+      </c>
+      <c r="G487" t="inlineStr"/>
+      <c r="H487" t="inlineStr"/>
+    </row>
+    <row r="488">
+      <c r="A488" t="inlineStr"/>
+      <c r="B488" t="inlineStr">
+        <is>
+          <t>Do you have a beta account?</t>
+        </is>
+      </c>
+      <c r="C488" t="inlineStr"/>
+      <c r="D488" t="inlineStr"/>
+      <c r="E488" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F488" t="inlineStr">
+        <is>
+          <t>.user.profil.AddBetaAccount</t>
+        </is>
+      </c>
+      <c r="G488" t="inlineStr"/>
+      <c r="H488" t="inlineStr"/>
+    </row>
+    <row r="489">
+      <c r="A489" t="inlineStr"/>
+      <c r="B489" t="inlineStr">
+        <is>
+          <t>Stash</t>
+        </is>
+      </c>
+      <c r="C489" t="inlineStr"/>
+      <c r="D489" t="inlineStr"/>
+      <c r="E489" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F489" t="inlineStr">
+        <is>
+          <t>.citymap.Stash</t>
+        </is>
+      </c>
+      <c r="G489" t="inlineStr"/>
+      <c r="H489" t="inlineStr"/>
+    </row>
+    <row r="490">
+      <c r="A490" t="inlineStr"/>
+      <c r="B490" t="inlineStr">
+        <is>
+          <t>Type</t>
+        </is>
+      </c>
+      <c r="C490" t="inlineStr"/>
+      <c r="D490" t="inlineStr"/>
+      <c r="E490" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F490" t="inlineStr">
+        <is>
+          <t>.citymap.Type</t>
+        </is>
+      </c>
+      <c r="G490" t="inlineStr"/>
+      <c r="H490" t="inlineStr"/>
+    </row>
+    <row r="491">
+      <c r="A491" t="inlineStr"/>
+      <c r="B491" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="C491" t="inlineStr"/>
+      <c r="D491" t="inlineStr"/>
+      <c r="E491" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F491" t="inlineStr">
+        <is>
+          <t>.citymap.Size</t>
+        </is>
+      </c>
+      <c r="G491" t="inlineStr"/>
+      <c r="H491" t="inlineStr"/>
+    </row>
+    <row r="492">
+      <c r="A492" t="inlineStr"/>
+      <c r="B492" t="inlineStr">
+        <is>
+          <t>All</t>
+        </is>
+      </c>
+      <c r="C492" t="inlineStr"/>
+      <c r="D492" t="inlineStr"/>
+      <c r="E492" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F492" t="inlineStr">
+        <is>
+          <t>.citymap.All</t>
+        </is>
+      </c>
+      <c r="G492" t="inlineStr"/>
+      <c r="H492" t="inlineStr"/>
+    </row>
+    <row r="493">
+      <c r="A493" t="inlineStr"/>
+      <c r="B493" t="inlineStr">
+        <is>
+          <t>All types</t>
+        </is>
+      </c>
+      <c r="C493" t="inlineStr"/>
+      <c r="D493" t="inlineStr"/>
+      <c r="E493" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F493" t="inlineStr">
+        <is>
+          <t>.citymap.AllTypes</t>
+        </is>
+      </c>
+      <c r="G493" t="inlineStr"/>
+      <c r="H493" t="inlineStr"/>
+    </row>
+    <row r="494">
+      <c r="A494" t="inlineStr"/>
+      <c r="B494" t="inlineStr">
+        <is>
+          <t>Fit view</t>
+        </is>
+      </c>
+      <c r="C494" t="inlineStr"/>
+      <c r="D494" t="inlineStr"/>
+      <c r="E494" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F494" t="inlineStr">
+        <is>
+          <t>.citymap.FitView</t>
+        </is>
+      </c>
+      <c r="G494" t="inlineStr"/>
+      <c r="H494" t="inlineStr"/>
+    </row>
+    <row r="495">
+      <c r="A495" t="inlineStr"/>
+      <c r="B495" t="inlineStr">
+        <is>
+          <t>Zoom in</t>
+        </is>
+      </c>
+      <c r="C495" t="inlineStr"/>
+      <c r="D495" t="inlineStr"/>
+      <c r="E495" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F495" t="inlineStr">
+        <is>
+          <t>.citymap.ZoomIn</t>
+        </is>
+      </c>
+      <c r="G495" t="inlineStr"/>
+      <c r="H495" t="inlineStr"/>
+    </row>
+    <row r="496">
+      <c r="A496" t="inlineStr"/>
+      <c r="B496" t="inlineStr">
+        <is>
+          <t>Zoom out</t>
+        </is>
+      </c>
+      <c r="C496" t="inlineStr"/>
+      <c r="D496" t="inlineStr"/>
+      <c r="E496" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F496" t="inlineStr">
+        <is>
+          <t>.citymap.ZoomOut</t>
+        </is>
+      </c>
+      <c r="G496" t="inlineStr"/>
+      <c r="H496" t="inlineStr"/>
+    </row>
+    <row r="497">
+      <c r="A497" t="inlineStr"/>
+      <c r="B497" t="inlineStr">
+        <is>
+          <t>Zoom level</t>
+        </is>
+      </c>
+      <c r="C497" t="inlineStr"/>
+      <c r="D497" t="inlineStr"/>
+      <c r="E497" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F497" t="inlineStr">
+        <is>
+          <t>.citymap.ZoomLevel</t>
+        </is>
+      </c>
+      <c r="G497" t="inlineStr"/>
+      <c r="H497" t="inlineStr"/>
+    </row>
+    <row r="498">
+      <c r="A498" t="inlineStr"/>
+      <c r="B498" t="inlineStr">
+        <is>
+          <t>Age</t>
+        </is>
+      </c>
+      <c r="C498" t="inlineStr"/>
+      <c r="D498" t="inlineStr"/>
+      <c r="E498" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F498" t="inlineStr">
+        <is>
+          <t>.citymap.Era</t>
+        </is>
+      </c>
+      <c r="G498" t="inlineStr"/>
+      <c r="H498" t="inlineStr"/>
+    </row>
+    <row r="499">
+      <c r="A499" t="inlineStr"/>
+      <c r="B499" t="inlineStr">
+        <is>
+          <t>Automatic (real age)</t>
+        </is>
+      </c>
+      <c r="C499" t="inlineStr"/>
+      <c r="D499" t="inlineStr"/>
+      <c r="E499" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F499" t="inlineStr">
+        <is>
+          <t>.citymap.EraAuto</t>
+        </is>
+      </c>
+      <c r="G499" t="inlineStr"/>
+      <c r="H499" t="inlineStr"/>
+    </row>
+    <row r="500">
+      <c r="A500" t="inlineStr"/>
+      <c r="B500" t="inlineStr">
+        <is>
+          <t>Toggle building info</t>
+        </is>
+      </c>
+      <c r="C500" t="inlineStr"/>
+      <c r="D500" t="inlineStr"/>
+      <c r="E500" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F500" t="inlineStr">
+        <is>
+          <t>.citymap.ToggleInfo</t>
+        </is>
+      </c>
+      <c r="G500" t="inlineStr"/>
+      <c r="H500" t="inlineStr"/>
+    </row>
+    <row r="501">
+      <c r="A501" t="inlineStr"/>
+      <c r="B501" t="inlineStr">
+        <is>
+          <t>Toggle map images</t>
+        </is>
+      </c>
+      <c r="C501" t="inlineStr"/>
+      <c r="D501" t="inlineStr"/>
+      <c r="E501" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F501" t="inlineStr">
+        <is>
+          <t>.citymap.ToggleImages</t>
+        </is>
+      </c>
+      <c r="G501" t="inlineStr"/>
+      <c r="H501" t="inlineStr"/>
+    </row>
+    <row r="502">
+      <c r="A502" t="inlineStr"/>
+      <c r="B502" t="inlineStr">
+        <is>
+          <t>Controls</t>
+        </is>
+      </c>
+      <c r="C502" t="inlineStr"/>
+      <c r="D502" t="inlineStr"/>
+      <c r="E502" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F502" t="inlineStr">
+        <is>
+          <t>.citymap.Controls</t>
+        </is>
+      </c>
+      <c r="G502" t="inlineStr"/>
+      <c r="H502" t="inlineStr"/>
+    </row>
+    <row r="503">
+      <c r="A503" t="inlineStr"/>
+      <c r="B503" t="inlineStr">
+        <is>
+          <t>ALT + drag - pan the map</t>
+        </is>
+      </c>
+      <c r="C503" t="inlineStr"/>
+      <c r="D503" t="inlineStr"/>
+      <c r="E503" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F503" t="inlineStr">
+        <is>
+          <t>.citymap.HelpPan</t>
+        </is>
+      </c>
+      <c r="G503" t="inlineStr"/>
+      <c r="H503" t="inlineStr"/>
+    </row>
+    <row r="504">
+      <c r="A504" t="inlineStr"/>
+      <c r="B504" t="inlineStr">
+        <is>
+          <t>Shift + mouse wheel - zoom to cursor</t>
+        </is>
+      </c>
+      <c r="C504" t="inlineStr"/>
+      <c r="D504" t="inlineStr"/>
+      <c r="E504" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F504" t="inlineStr">
+        <is>
+          <t>.citymap.HelpZoom</t>
+        </is>
+      </c>
+      <c r="G504" t="inlineStr"/>
+      <c r="H504" t="inlineStr"/>
+    </row>
+    <row r="505">
+      <c r="A505" t="inlineStr"/>
+      <c r="B505" t="inlineStr">
+        <is>
+          <t>Zoom slider (bottom right) - fine zoom</t>
+        </is>
+      </c>
+      <c r="C505" t="inlineStr"/>
+      <c r="D505" t="inlineStr"/>
+      <c r="E505" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F505" t="inlineStr">
+        <is>
+          <t>.citymap.HelpZoomBar</t>
+        </is>
+      </c>
+      <c r="G505" t="inlineStr"/>
+      <c r="H505" t="inlineStr"/>
+    </row>
+    <row r="506">
+      <c r="A506" t="inlineStr"/>
+      <c r="B506" t="inlineStr">
+        <is>
+          <t>Click a building - select (Shift/Ctrl = multiple)</t>
+        </is>
+      </c>
+      <c r="C506" t="inlineStr"/>
+      <c r="D506" t="inlineStr"/>
+      <c r="E506" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F506" t="inlineStr">
+        <is>
+          <t>.citymap.HelpSelect</t>
+        </is>
+      </c>
+      <c r="G506" t="inlineStr"/>
+      <c r="H506" t="inlineStr"/>
+    </row>
+    <row r="507">
+      <c r="A507" t="inlineStr"/>
+      <c r="B507" t="inlineStr">
+        <is>
+          <t>Drag a building - move it (snaps to tiles)</t>
+        </is>
+      </c>
+      <c r="C507" t="inlineStr"/>
+      <c r="D507" t="inlineStr"/>
+      <c r="E507" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F507" t="inlineStr">
+        <is>
+          <t>.citymap.HelpMove</t>
+        </is>
+      </c>
+      <c r="G507" t="inlineStr"/>
+      <c r="H507" t="inlineStr"/>
+    </row>
+    <row r="508">
+      <c r="A508" t="inlineStr"/>
+      <c r="B508" t="inlineStr">
+        <is>
+          <t>Shift + drag on empty space - box selection</t>
+        </is>
+      </c>
+      <c r="C508" t="inlineStr"/>
+      <c r="D508" t="inlineStr"/>
+      <c r="E508" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F508" t="inlineStr">
+        <is>
+          <t>.citymap.HelpMarquee</t>
+        </is>
+      </c>
+      <c r="G508" t="inlineStr"/>
+      <c r="H508" t="inlineStr"/>
+    </row>
+    <row r="509">
+      <c r="A509" t="inlineStr"/>
+      <c r="B509" t="inlineStr">
+        <is>
+          <t>Esc / click empty space - clear selection</t>
+        </is>
+      </c>
+      <c r="C509" t="inlineStr"/>
+      <c r="D509" t="inlineStr"/>
+      <c r="E509" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F509" t="inlineStr">
+        <is>
+          <t>.citymap.HelpDeselect</t>
+        </is>
+      </c>
+      <c r="G509" t="inlineStr"/>
+      <c r="H509" t="inlineStr"/>
+    </row>
+    <row r="510">
+      <c r="A510" t="inlineStr"/>
+      <c r="B510" t="inlineStr">
+        <is>
+          <t>Double-click / Del / drag to stash - move building back to the stash</t>
+        </is>
+      </c>
+      <c r="C510" t="inlineStr"/>
+      <c r="D510" t="inlineStr"/>
+      <c r="E510" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F510" t="inlineStr">
+        <is>
+          <t>.citymap.HelpShelve</t>
+        </is>
+      </c>
+      <c r="G510" t="inlineStr"/>
+      <c r="H510" t="inlineStr"/>
+    </row>
+    <row r="511">
+      <c r="A511" t="inlineStr"/>
+      <c r="B511" t="inlineStr">
+        <is>
+          <t>Click a stash group - road: line tool, otherwise stamp</t>
+        </is>
+      </c>
+      <c r="C511" t="inlineStr"/>
+      <c r="D511" t="inlineStr"/>
+      <c r="E511" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F511" t="inlineStr">
+        <is>
+          <t>.citymap.HelpStash</t>
+        </is>
+      </c>
+      <c r="G511" t="inlineStr"/>
+      <c r="H511" t="inlineStr"/>
+    </row>
+    <row r="512">
+      <c r="A512" t="inlineStr"/>
+      <c r="B512" t="inlineStr">
+        <is>
+          <t>Right-click / Esc - end the active tool</t>
+        </is>
+      </c>
+      <c r="C512" t="inlineStr"/>
+      <c r="D512" t="inlineStr"/>
+      <c r="E512" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F512" t="inlineStr">
+        <is>
+          <t>.citymap.HelpTool</t>
+        </is>
+      </c>
+      <c r="G512" t="inlineStr"/>
+      <c r="H512" t="inlineStr"/>
+    </row>
+    <row r="513">
+      <c r="A513" t="inlineStr"/>
+      <c r="B513" t="inlineStr">
+        <is>
+          <t>Mouse wheel over the stash - scroll</t>
+        </is>
+      </c>
+      <c r="C513" t="inlineStr"/>
+      <c r="D513" t="inlineStr"/>
+      <c r="E513" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F513" t="inlineStr">
+        <is>
+          <t>.citymap.HelpScroll</t>
+        </is>
+      </c>
+      <c r="G513" t="inlineStr"/>
+      <c r="H513" t="inlineStr"/>
+    </row>
+    <row r="514">
+      <c r="A514" t="inlineStr"/>
+      <c r="B514" t="inlineStr">
+        <is>
+          <t>Drag an extension - move it</t>
+        </is>
+      </c>
+      <c r="C514" t="inlineStr"/>
+      <c r="D514" t="inlineStr"/>
+      <c r="E514" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F514" t="inlineStr">
+        <is>
+          <t>.citymap.HelpExtDrag</t>
+        </is>
+      </c>
+      <c r="G514" t="inlineStr"/>
+      <c r="H514" t="inlineStr"/>
+    </row>
+    <row r="515">
+      <c r="A515" t="inlineStr"/>
+      <c r="B515" t="inlineStr">
+        <is>
+          <t>Double-click an extension - remove it (returns to the pool)</t>
+        </is>
+      </c>
+      <c r="C515" t="inlineStr"/>
+      <c r="D515" t="inlineStr"/>
+      <c r="E515" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F515" t="inlineStr">
+        <is>
+          <t>.citymap.HelpExtDelete</t>
+        </is>
+      </c>
+      <c r="G515" t="inlineStr"/>
+      <c r="H515" t="inlineStr"/>
+    </row>
+    <row r="516">
+      <c r="A516" t="inlineStr"/>
+      <c r="B516" t="inlineStr">
+        <is>
+          <t>Shift + Del (or ✕ in the info panel) - delete the selected building completely</t>
+        </is>
+      </c>
+      <c r="C516" t="inlineStr"/>
+      <c r="D516" t="inlineStr"/>
+      <c r="E516" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F516" t="inlineStr">
+        <is>
+          <t>.citymap.HelpDelete</t>
+        </is>
+      </c>
+      <c r="G516" t="inlineStr"/>
+      <c r="H516" t="inlineStr"/>
+    </row>
+    <row r="517">
+      <c r="A517" t="inlineStr"/>
+      <c r="B517" t="inlineStr">
+        <is>
+          <t>Delete</t>
+        </is>
+      </c>
+      <c r="C517" t="inlineStr"/>
+      <c r="D517" t="inlineStr"/>
+      <c r="E517" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F517" t="inlineStr">
+        <is>
+          <t>.citymap.Delete</t>
+        </is>
+      </c>
+      <c r="G517" t="inlineStr"/>
+      <c r="H517" t="inlineStr"/>
+    </row>
+    <row r="518">
+      <c r="A518" t="inlineStr"/>
+      <c r="B518" t="inlineStr">
+        <is>
+          <t>Set</t>
+        </is>
+      </c>
+      <c r="C518" t="inlineStr"/>
+      <c r="D518" t="inlineStr"/>
+      <c r="E518" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F518" t="inlineStr">
+        <is>
+          <t>.citymap.Set</t>
+        </is>
+      </c>
+      <c r="G518" t="inlineStr"/>
+      <c r="H518" t="inlineStr"/>
+    </row>
+    <row r="519">
+      <c r="A519" t="inlineStr"/>
+      <c r="B519" t="inlineStr">
+        <is>
+          <t>required</t>
+        </is>
+      </c>
+      <c r="C519" t="inlineStr"/>
+      <c r="D519" t="inlineStr"/>
+      <c r="E519" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F519" t="inlineStr">
+        <is>
+          <t>.citymap.Required</t>
+        </is>
+      </c>
+      <c r="G519" t="inlineStr"/>
+      <c r="H519" t="inlineStr"/>
+    </row>
+    <row r="520">
+      <c r="A520" t="inlineStr"/>
+      <c r="B520" t="inlineStr">
+        <is>
+          <t>not required</t>
+        </is>
+      </c>
+      <c r="C520" t="inlineStr"/>
+      <c r="D520" t="inlineStr"/>
+      <c r="E520" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F520" t="inlineStr">
+        <is>
+          <t>.citymap.NotRequired</t>
+        </is>
+      </c>
+      <c r="G520" t="inlineStr"/>
+      <c r="H520" t="inlineStr"/>
+    </row>
+    <row r="521">
+      <c r="A521" t="inlineStr"/>
+      <c r="B521" t="inlineStr">
+        <is>
+          <t>Construction time</t>
+        </is>
+      </c>
+      <c r="C521" t="inlineStr"/>
+      <c r="D521" t="inlineStr"/>
+      <c r="E521" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F521" t="inlineStr">
+        <is>
+          <t>.citymap.ConstructionTime</t>
+        </is>
+      </c>
+      <c r="G521" t="inlineStr"/>
+      <c r="H521" t="inlineStr"/>
+    </row>
+    <row r="522">
+      <c r="A522" t="inlineStr"/>
+      <c r="B522" t="inlineStr">
+        <is>
+          <t>Boosts (Basic-Values)</t>
+        </is>
+      </c>
+      <c r="C522" t="inlineStr"/>
+      <c r="D522" t="inlineStr"/>
+      <c r="E522" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F522" t="inlineStr">
+        <is>
+          <t>.citymap.Boosts</t>
+        </is>
+      </c>
+      <c r="G522" t="inlineStr"/>
+      <c r="H522" t="inlineStr"/>
+    </row>
+    <row r="523">
+      <c r="A523" t="inlineStr"/>
+      <c r="B523" t="inlineStr">
+        <is>
+          <t>Production</t>
+        </is>
+      </c>
+      <c r="C523" t="inlineStr"/>
+      <c r="D523" t="inlineStr"/>
+      <c r="E523" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F523" t="inlineStr">
+        <is>
+          <t>.citymap.Production</t>
+        </is>
+      </c>
+      <c r="G523" t="inlineStr"/>
+      <c r="H523" t="inlineStr"/>
+    </row>
+    <row r="524">
+      <c r="A524" t="inlineStr"/>
+      <c r="B524" t="inlineStr">
+        <is>
+          <t>motivated</t>
+        </is>
+      </c>
+      <c r="C524" t="inlineStr"/>
+      <c r="D524" t="inlineStr"/>
+      <c r="E524" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F524" t="inlineStr">
+        <is>
+          <t>.citymap.Motivated</t>
+        </is>
+      </c>
+      <c r="G524" t="inlineStr"/>
+      <c r="H524" t="inlineStr"/>
+    </row>
+    <row r="525">
+      <c r="A525" t="inlineStr"/>
+      <c r="B525" t="inlineStr">
+        <is>
+          <t>Bonus per level</t>
+        </is>
+      </c>
+      <c r="C525" t="inlineStr"/>
+      <c r="D525" t="inlineStr"/>
+      <c r="E525" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F525" t="inlineStr">
+        <is>
+          <t>.citymap.BonusPerLevel</t>
+        </is>
+      </c>
+      <c r="G525" t="inlineStr"/>
+      <c r="H525" t="inlineStr"/>
+    </row>
+    <row r="526">
+      <c r="A526" t="inlineStr"/>
+      <c r="B526" t="inlineStr">
+        <is>
+          <t>Level</t>
+        </is>
+      </c>
+      <c r="C526" t="inlineStr"/>
+      <c r="D526" t="inlineStr"/>
+      <c r="E526" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F526" t="inlineStr">
+        <is>
+          <t>.citymap.Level</t>
+        </is>
+      </c>
+      <c r="G526" t="inlineStr"/>
+      <c r="H526" t="inlineStr"/>
+    </row>
+    <row r="527">
+      <c r="A527" t="inlineStr"/>
+      <c r="B527" t="inlineStr">
+        <is>
+          <t>Max level</t>
+        </is>
+      </c>
+      <c r="C527" t="inlineStr"/>
+      <c r="D527" t="inlineStr"/>
+      <c r="E527" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F527" t="inlineStr">
+        <is>
+          <t>.citymap.MaxLevel</t>
+        </is>
+      </c>
+      <c r="G527" t="inlineStr"/>
+      <c r="H527" t="inlineStr"/>
+    </row>
+    <row r="528">
+      <c r="A528" t="inlineStr"/>
+      <c r="B528" t="inlineStr">
+        <is>
+          <t>Provides</t>
+        </is>
+      </c>
+      <c r="C528" t="inlineStr"/>
+      <c r="D528" t="inlineStr"/>
+      <c r="E528" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F528" t="inlineStr">
+        <is>
+          <t>.citymap.Provides</t>
+        </is>
+      </c>
+      <c r="G528" t="inlineStr"/>
+      <c r="H528" t="inlineStr"/>
+    </row>
+    <row r="529">
+      <c r="A529" t="inlineStr"/>
+      <c r="B529" t="inlineStr">
+        <is>
+          <t>Rewards</t>
+        </is>
+      </c>
+      <c r="C529" t="inlineStr"/>
+      <c r="D529" t="inlineStr"/>
+      <c r="E529" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F529" t="inlineStr">
+        <is>
+          <t>.citymap.Rewards</t>
+        </is>
+      </c>
+      <c r="G529" t="inlineStr"/>
+      <c r="H529" t="inlineStr"/>
+    </row>
+    <row r="530">
+      <c r="A530" t="inlineStr"/>
+      <c r="B530" t="inlineStr">
+        <is>
+          <t>Select a building to see its details.</t>
+        </is>
+      </c>
+      <c r="C530" t="inlineStr"/>
+      <c r="D530" t="inlineStr"/>
+      <c r="E530" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F530" t="inlineStr">
+        <is>
+          <t>.citymap.SelectBuildingHint</t>
+        </is>
+      </c>
+      <c r="G530" t="inlineStr"/>
+      <c r="H530" t="inlineStr"/>
+    </row>
+    <row r="531">
+      <c r="A531" t="inlineStr"/>
+      <c r="B531" t="inlineStr">
+        <is>
+          <t>Not found in catalog (outdated?).</t>
+        </is>
+      </c>
+      <c r="C531" t="inlineStr"/>
+      <c r="D531" t="inlineStr"/>
+      <c r="E531" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F531" t="inlineStr">
+        <is>
+          <t>.citymap.NotInCatalog</t>
+        </is>
+      </c>
+      <c r="G531" t="inlineStr"/>
+      <c r="H531" t="inlineStr"/>
+    </row>
+    <row r="532">
+      <c r="A532" t="inlineStr"/>
+      <c r="B532" t="inlineStr">
+        <is>
+          <t>Attack (attacking army)</t>
+        </is>
+      </c>
+      <c r="C532" t="inlineStr"/>
+      <c r="D532" t="inlineStr"/>
+      <c r="E532" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F532" t="inlineStr">
+        <is>
+          <t>.citymap.boost.att_boost_attacker</t>
+        </is>
+      </c>
+      <c r="G532" t="inlineStr"/>
+      <c r="H532" t="inlineStr"/>
+    </row>
+    <row r="533">
+      <c r="A533" t="inlineStr"/>
+      <c r="B533" t="inlineStr">
+        <is>
+          <t>Defense (attacking army)</t>
+        </is>
+      </c>
+      <c r="C533" t="inlineStr"/>
+      <c r="D533" t="inlineStr"/>
+      <c r="E533" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F533" t="inlineStr">
+        <is>
+          <t>.citymap.boost.def_boost_attacker</t>
+        </is>
+      </c>
+      <c r="G533" t="inlineStr"/>
+      <c r="H533" t="inlineStr"/>
+    </row>
+    <row r="534">
+      <c r="A534" t="inlineStr"/>
+      <c r="B534" t="inlineStr">
+        <is>
+          <t>Attack (defending army)</t>
+        </is>
+      </c>
+      <c r="C534" t="inlineStr"/>
+      <c r="D534" t="inlineStr"/>
+      <c r="E534" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F534" t="inlineStr">
+        <is>
+          <t>.citymap.boost.att_boost_defender</t>
+        </is>
+      </c>
+      <c r="G534" t="inlineStr"/>
+      <c r="H534" t="inlineStr"/>
+    </row>
+    <row r="535">
+      <c r="A535" t="inlineStr"/>
+      <c r="B535" t="inlineStr">
+        <is>
+          <t>Defense (defending army)</t>
+        </is>
+      </c>
+      <c r="C535" t="inlineStr"/>
+      <c r="D535" t="inlineStr"/>
+      <c r="E535" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F535" t="inlineStr">
+        <is>
+          <t>.citymap.boost.def_boost_defender</t>
+        </is>
+      </c>
+      <c r="G535" t="inlineStr"/>
+      <c r="H535" t="inlineStr"/>
+    </row>
+    <row r="536">
+      <c r="A536" t="inlineStr"/>
+      <c r="B536" t="inlineStr">
+        <is>
+          <t>Attack &amp; defense (attacking army)</t>
+        </is>
+      </c>
+      <c r="C536" t="inlineStr"/>
+      <c r="D536" t="inlineStr"/>
+      <c r="E536" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F536" t="inlineStr">
+        <is>
+          <t>.citymap.boost.att_def_boost_attacker</t>
+        </is>
+      </c>
+      <c r="G536" t="inlineStr"/>
+      <c r="H536" t="inlineStr"/>
+    </row>
+    <row r="537">
+      <c r="A537" t="inlineStr"/>
+      <c r="B537" t="inlineStr">
+        <is>
+          <t>Attack &amp; defense (defending army)</t>
+        </is>
+      </c>
+      <c r="C537" t="inlineStr"/>
+      <c r="D537" t="inlineStr"/>
+      <c r="E537" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F537" t="inlineStr">
+        <is>
+          <t>.citymap.boost.att_def_boost_defender</t>
+        </is>
+      </c>
+      <c r="G537" t="inlineStr"/>
+      <c r="H537" t="inlineStr"/>
+    </row>
+    <row r="538">
+      <c r="A538" t="inlineStr"/>
+      <c r="B538" t="inlineStr">
+        <is>
+          <t>Attack &amp; defense (both armies)</t>
+        </is>
+      </c>
+      <c r="C538" t="inlineStr"/>
+      <c r="D538" t="inlineStr"/>
+      <c r="E538" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F538" t="inlineStr">
+        <is>
+          <t>.citymap.boost.att_def_boost_attacker_defender</t>
+        </is>
+      </c>
+      <c r="G538" t="inlineStr"/>
+      <c r="H538" t="inlineStr"/>
+    </row>
+    <row r="539">
+      <c r="A539" t="inlineStr"/>
+      <c r="B539" t="inlineStr">
+        <is>
+          <t>Forge Point production</t>
+        </is>
+      </c>
+      <c r="C539" t="inlineStr"/>
+      <c r="D539" t="inlineStr"/>
+      <c r="E539" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F539" t="inlineStr">
+        <is>
+          <t>.citymap.boost.forge_points_production</t>
+        </is>
+      </c>
+      <c r="G539" t="inlineStr"/>
+      <c r="H539" t="inlineStr"/>
+    </row>
+    <row r="540">
+      <c r="A540" t="inlineStr"/>
+      <c r="B540" t="inlineStr">
+        <is>
+          <t>Goods production</t>
+        </is>
+      </c>
+      <c r="C540" t="inlineStr"/>
+      <c r="D540" t="inlineStr"/>
+      <c r="E540" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F540" t="inlineStr">
+        <is>
+          <t>.citymap.boost.goods_production</t>
+        </is>
+      </c>
+      <c r="G540" t="inlineStr"/>
+      <c r="H540" t="inlineStr"/>
+    </row>
+    <row r="541">
+      <c r="A541" t="inlineStr"/>
+      <c r="B541" t="inlineStr">
+        <is>
+          <t>Guild goods production</t>
+        </is>
+      </c>
+      <c r="C541" t="inlineStr"/>
+      <c r="D541" t="inlineStr"/>
+      <c r="E541" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F541" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_goods_production</t>
+        </is>
+      </c>
+      <c r="G541" t="inlineStr"/>
+      <c r="H541" t="inlineStr"/>
+    </row>
+    <row r="542">
+      <c r="A542" t="inlineStr"/>
+      <c r="B542" t="inlineStr">
+        <is>
+          <t>Medal production</t>
+        </is>
+      </c>
+      <c r="C542" t="inlineStr"/>
+      <c r="D542" t="inlineStr"/>
+      <c r="E542" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F542" t="inlineStr">
+        <is>
+          <t>.citymap.boost.medal_production</t>
+        </is>
+      </c>
+      <c r="G542" t="inlineStr"/>
+      <c r="H542" t="inlineStr"/>
+    </row>
+    <row r="543">
+      <c r="A543" t="inlineStr"/>
+      <c r="B543" t="inlineStr">
+        <is>
+          <t>Special goods production</t>
+        </is>
+      </c>
+      <c r="C543" t="inlineStr"/>
+      <c r="D543" t="inlineStr"/>
+      <c r="E543" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F543" t="inlineStr">
+        <is>
+          <t>.citymap.boost.special_goods_production</t>
+        </is>
+      </c>
+      <c r="G543" t="inlineStr"/>
+      <c r="H543" t="inlineStr"/>
+    </row>
+    <row r="544">
+      <c r="A544" t="inlineStr"/>
+      <c r="B544" t="inlineStr">
+        <is>
+          <t>QI: action point capacity</t>
+        </is>
+      </c>
+      <c r="C544" t="inlineStr"/>
+      <c r="D544" t="inlineStr"/>
+      <c r="E544" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F544" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_action_points_capacity</t>
+        </is>
+      </c>
+      <c r="G544" t="inlineStr"/>
+      <c r="H544" t="inlineStr"/>
+    </row>
+    <row r="545">
+      <c r="A545" t="inlineStr"/>
+      <c r="B545" t="inlineStr">
+        <is>
+          <t>QI: action point collection</t>
+        </is>
+      </c>
+      <c r="C545" t="inlineStr"/>
+      <c r="D545" t="inlineStr"/>
+      <c r="E545" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F545" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_action_points_collection</t>
+        </is>
+      </c>
+      <c r="G545" t="inlineStr"/>
+      <c r="H545" t="inlineStr"/>
+    </row>
+    <row r="546">
+      <c r="A546" t="inlineStr"/>
+      <c r="B546" t="inlineStr">
+        <is>
+          <t>QI: coin production</t>
+        </is>
+      </c>
+      <c r="C546" t="inlineStr"/>
+      <c r="D546" t="inlineStr"/>
+      <c r="E546" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F546" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_coins_production</t>
+        </is>
+      </c>
+      <c r="G546" t="inlineStr"/>
+      <c r="H546" t="inlineStr"/>
+    </row>
+    <row r="547">
+      <c r="A547" t="inlineStr"/>
+      <c r="B547" t="inlineStr">
+        <is>
+          <t>QI: starting coins</t>
+        </is>
+      </c>
+      <c r="C547" t="inlineStr"/>
+      <c r="D547" t="inlineStr"/>
+      <c r="E547" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F547" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_coins_start</t>
+        </is>
+      </c>
+      <c r="G547" t="inlineStr"/>
+      <c r="H547" t="inlineStr"/>
+    </row>
+    <row r="548">
+      <c r="A548" t="inlineStr"/>
+      <c r="B548" t="inlineStr">
+        <is>
+          <t>QI: supplies production</t>
+        </is>
+      </c>
+      <c r="C548" t="inlineStr"/>
+      <c r="D548" t="inlineStr"/>
+      <c r="E548" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F548" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_supplies_production</t>
+        </is>
+      </c>
+      <c r="G548" t="inlineStr"/>
+      <c r="H548" t="inlineStr"/>
+    </row>
+    <row r="549">
+      <c r="A549" t="inlineStr"/>
+      <c r="B549" t="inlineStr">
+        <is>
+          <t>QI: starting supplies</t>
+        </is>
+      </c>
+      <c r="C549" t="inlineStr"/>
+      <c r="D549" t="inlineStr"/>
+      <c r="E549" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F549" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_supplies_start</t>
+        </is>
+      </c>
+      <c r="G549" t="inlineStr"/>
+      <c r="H549" t="inlineStr"/>
+    </row>
+    <row r="550">
+      <c r="A550" t="inlineStr"/>
+      <c r="B550" t="inlineStr">
+        <is>
+          <t>QI: starting goods</t>
+        </is>
+      </c>
+      <c r="C550" t="inlineStr"/>
+      <c r="D550" t="inlineStr"/>
+      <c r="E550" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F550" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_goods_start</t>
+        </is>
+      </c>
+      <c r="G550" t="inlineStr"/>
+      <c r="H550" t="inlineStr"/>
+    </row>
+    <row r="551">
+      <c r="A551" t="inlineStr"/>
+      <c r="B551" t="inlineStr">
+        <is>
+          <t>QI: starting units</t>
+        </is>
+      </c>
+      <c r="C551" t="inlineStr"/>
+      <c r="D551" t="inlineStr"/>
+      <c r="E551" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F551" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_units_start</t>
+        </is>
+      </c>
+      <c r="G551" t="inlineStr"/>
+      <c r="H551" t="inlineStr"/>
+    </row>
+    <row r="552">
+      <c r="A552" t="inlineStr"/>
+      <c r="B552" t="inlineStr">
+        <is>
+          <t>Coins</t>
+        </is>
+      </c>
+      <c r="C552" t="inlineStr"/>
+      <c r="D552" t="inlineStr"/>
+      <c r="E552" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F552" t="inlineStr">
+        <is>
+          <t>.citymap.boost.coin_production</t>
+        </is>
+      </c>
+      <c r="G552" t="inlineStr"/>
+      <c r="H552" t="inlineStr"/>
+    </row>
+    <row r="553">
+      <c r="A553" t="inlineStr"/>
+      <c r="B553" t="inlineStr">
+        <is>
+          <t>Supplies</t>
+        </is>
+      </c>
+      <c r="C553" t="inlineStr"/>
+      <c r="D553" t="inlineStr"/>
+      <c r="E553" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F553" t="inlineStr">
+        <is>
+          <t>.citymap.boost.supply_production</t>
+        </is>
+      </c>
+      <c r="G553" t="inlineStr"/>
+      <c r="H553" t="inlineStr"/>
+    </row>
+    <row r="554">
+      <c r="A554" t="inlineStr"/>
+      <c r="B554" t="inlineStr">
+        <is>
+          <t>Fierce resistance</t>
+        </is>
+      </c>
+      <c r="C554" t="inlineStr"/>
+      <c r="D554" t="inlineStr"/>
+      <c r="E554" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F554" t="inlineStr">
+        <is>
+          <t>.citymap.boost.fierce_resistance</t>
+        </is>
+      </c>
+      <c r="G554" t="inlineStr"/>
+      <c r="H554" t="inlineStr"/>
+    </row>
+    <row r="555">
+      <c r="A555" t="inlineStr"/>
+      <c r="B555" t="inlineStr">
+        <is>
+          <t>Guild goods</t>
+        </is>
+      </c>
+      <c r="C555" t="inlineStr"/>
+      <c r="D555" t="inlineStr"/>
+      <c r="E555" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F555" t="inlineStr">
+        <is>
+          <t>.citymap.boost.clan_goods</t>
+        </is>
+      </c>
+      <c r="G555" t="inlineStr"/>
+      <c r="H555" t="inlineStr"/>
+    </row>
+    <row r="556">
+      <c r="A556" t="inlineStr"/>
+      <c r="B556" t="inlineStr">
+        <is>
+          <t>Coins</t>
+        </is>
+      </c>
+      <c r="C556" t="inlineStr"/>
+      <c r="D556" t="inlineStr"/>
+      <c r="E556" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F556" t="inlineStr">
+        <is>
+          <t>.citymap.res.money</t>
+        </is>
+      </c>
+      <c r="G556" t="inlineStr"/>
+      <c r="H556" t="inlineStr"/>
+    </row>
+    <row r="557">
+      <c r="A557" t="inlineStr"/>
+      <c r="B557" t="inlineStr">
+        <is>
+          <t>Supplies</t>
+        </is>
+      </c>
+      <c r="C557" t="inlineStr"/>
+      <c r="D557" t="inlineStr"/>
+      <c r="E557" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F557" t="inlineStr">
+        <is>
+          <t>.citymap.res.supplies</t>
+        </is>
+      </c>
+      <c r="G557" t="inlineStr"/>
+      <c r="H557" t="inlineStr"/>
+    </row>
+    <row r="558">
+      <c r="A558" t="inlineStr"/>
+      <c r="B558" t="inlineStr">
+        <is>
+          <t>Medals</t>
+        </is>
+      </c>
+      <c r="C558" t="inlineStr"/>
+      <c r="D558" t="inlineStr"/>
+      <c r="E558" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F558" t="inlineStr">
+        <is>
+          <t>.citymap.res.medals</t>
+        </is>
+      </c>
+      <c r="G558" t="inlineStr"/>
+      <c r="H558" t="inlineStr"/>
+    </row>
+    <row r="559">
+      <c r="A559" t="inlineStr"/>
+      <c r="B559" t="inlineStr">
+        <is>
+          <t>Forge Points</t>
+        </is>
+      </c>
+      <c r="C559" t="inlineStr"/>
+      <c r="D559" t="inlineStr"/>
+      <c r="E559" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F559" t="inlineStr">
+        <is>
+          <t>.citymap.res.strategy_points</t>
+        </is>
+      </c>
+      <c r="G559" t="inlineStr"/>
+      <c r="H559" t="inlineStr"/>
+    </row>
+    <row r="560">
+      <c r="A560" t="inlineStr"/>
+      <c r="B560" t="inlineStr">
+        <is>
+          <t>Goods of your age</t>
+        </is>
+      </c>
+      <c r="C560" t="inlineStr"/>
+      <c r="D560" t="inlineStr"/>
+      <c r="E560" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F560" t="inlineStr">
+        <is>
+          <t>.citymap.res.random_good_of_age</t>
+        </is>
+      </c>
+      <c r="G560" t="inlineStr"/>
+      <c r="H560" t="inlineStr"/>
+    </row>
+    <row r="561">
+      <c r="A561" t="inlineStr"/>
+      <c r="B561" t="inlineStr">
+        <is>
+          <t>Diamonds</t>
+        </is>
+      </c>
+      <c r="C561" t="inlineStr"/>
+      <c r="D561" t="inlineStr"/>
+      <c r="E561" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F561" t="inlineStr">
+        <is>
+          <t>.citymap.res.premium</t>
+        </is>
+      </c>
+      <c r="G561" t="inlineStr"/>
+      <c r="H561" t="inlineStr"/>
+    </row>
+    <row r="562">
+      <c r="A562" t="inlineStr"/>
+      <c r="B562" t="inlineStr">
+        <is>
+          <t>Guild power</t>
+        </is>
+      </c>
+      <c r="C562" t="inlineStr"/>
+      <c r="D562" t="inlineStr"/>
+      <c r="E562" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F562" t="inlineStr">
+        <is>
+          <t>.citymap.res.clan_power</t>
+        </is>
+      </c>
+      <c r="G562" t="inlineStr"/>
+      <c r="H562" t="inlineStr"/>
+    </row>
+    <row r="563">
+      <c r="A563" t="inlineStr"/>
+      <c r="B563" t="inlineStr">
+        <is>
+          <t>Guild goods</t>
+        </is>
+      </c>
+      <c r="C563" t="inlineStr"/>
+      <c r="D563" t="inlineStr"/>
+      <c r="E563" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F563" t="inlineStr">
+        <is>
+          <t>.citymap.res.clan_goods</t>
+        </is>
+      </c>
+      <c r="G563" t="inlineStr"/>
+      <c r="H563" t="inlineStr"/>
+    </row>
+    <row r="564">
+      <c r="A564" t="inlineStr"/>
+      <c r="B564" t="inlineStr">
+        <is>
+          <t>Population</t>
+        </is>
+      </c>
+      <c r="C564" t="inlineStr"/>
+      <c r="D564" t="inlineStr"/>
+      <c r="E564" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F564" t="inlineStr">
+        <is>
+          <t>.citymap.res.population</t>
+        </is>
+      </c>
+      <c r="G564" t="inlineStr"/>
+      <c r="H564" t="inlineStr"/>
+    </row>
+    <row r="565">
+      <c r="A565" t="inlineStr"/>
+      <c r="B565" t="inlineStr">
+        <is>
+          <t>Guild Expedition</t>
+        </is>
+      </c>
+      <c r="C565" t="inlineStr"/>
+      <c r="D565" t="inlineStr"/>
+      <c r="E565" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F565" t="inlineStr">
+        <is>
+          <t>.citymap.feature.guild_expedition</t>
+        </is>
+      </c>
+      <c r="G565" t="inlineStr"/>
+      <c r="H565" t="inlineStr"/>
+    </row>
+    <row r="566">
+      <c r="A566" t="inlineStr"/>
+      <c r="B566" t="inlineStr">
+        <is>
+          <t>Battlegrounds</t>
+        </is>
+      </c>
+      <c r="C566" t="inlineStr"/>
+      <c r="D566" t="inlineStr"/>
+      <c r="E566" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F566" t="inlineStr">
+        <is>
+          <t>.citymap.feature.battleground</t>
+        </is>
+      </c>
+      <c r="G566" t="inlineStr"/>
+      <c r="H566" t="inlineStr"/>
+    </row>
+    <row r="567">
+      <c r="A567" t="inlineStr"/>
+      <c r="B567" t="inlineStr">
+        <is>
+          <t>Quantum Incursions</t>
+        </is>
+      </c>
+      <c r="C567" t="inlineStr"/>
+      <c r="D567" t="inlineStr"/>
+      <c r="E567" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F567" t="inlineStr">
+        <is>
+          <t>.citymap.feature.guild_raids</t>
+        </is>
+      </c>
+      <c r="G567" t="inlineStr"/>
+      <c r="H567" t="inlineStr"/>
+    </row>
+    <row r="568">
+      <c r="A568" t="inlineStr"/>
+      <c r="B568" t="inlineStr">
+        <is>
+          <t>Common</t>
+        </is>
+      </c>
+      <c r="C568" t="inlineStr"/>
+      <c r="D568" t="inlineStr"/>
+      <c r="E568" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F568" t="inlineStr">
+        <is>
+          <t>.citymap.rarity.common</t>
+        </is>
+      </c>
+      <c r="G568" t="inlineStr"/>
+      <c r="H568" t="inlineStr"/>
+    </row>
+    <row r="569">
+      <c r="A569" t="inlineStr"/>
+      <c r="B569" t="inlineStr">
+        <is>
+          <t>Uncommon</t>
+        </is>
+      </c>
+      <c r="C569" t="inlineStr"/>
+      <c r="D569" t="inlineStr"/>
+      <c r="E569" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F569" t="inlineStr">
+        <is>
+          <t>.citymap.rarity.uncommon</t>
+        </is>
+      </c>
+      <c r="G569" t="inlineStr"/>
+      <c r="H569" t="inlineStr"/>
+    </row>
+    <row r="570">
+      <c r="A570" t="inlineStr"/>
+      <c r="B570" t="inlineStr">
+        <is>
+          <t>Rare</t>
+        </is>
+      </c>
+      <c r="C570" t="inlineStr"/>
+      <c r="D570" t="inlineStr"/>
+      <c r="E570" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F570" t="inlineStr">
+        <is>
+          <t>.citymap.rarity.rare</t>
+        </is>
+      </c>
+      <c r="G570" t="inlineStr"/>
+      <c r="H570" t="inlineStr"/>
+    </row>
+    <row r="571">
+      <c r="A571" t="inlineStr"/>
+      <c r="B571" t="inlineStr">
+        <is>
+          <t>Epic</t>
+        </is>
+      </c>
+      <c r="C571" t="inlineStr"/>
+      <c r="D571" t="inlineStr"/>
+      <c r="E571" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F571" t="inlineStr">
+        <is>
+          <t>.citymap.rarity.epic</t>
+        </is>
+      </c>
+      <c r="G571" t="inlineStr"/>
+      <c r="H571" t="inlineStr"/>
+    </row>
+    <row r="572">
+      <c r="A572" t="inlineStr"/>
+      <c r="B572" t="inlineStr">
+        <is>
+          <t>Legendary</t>
+        </is>
+      </c>
+      <c r="C572" t="inlineStr"/>
+      <c r="D572" t="inlineStr"/>
+      <c r="E572" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F572" t="inlineStr">
+        <is>
+          <t>.citymap.rarity.legendary</t>
+        </is>
+      </c>
+      <c r="G572" t="inlineStr"/>
+      <c r="H572" t="inlineStr"/>
+    </row>
+    <row r="573">
+      <c r="A573" t="inlineStr"/>
+      <c r="B573" t="inlineStr">
+        <is>
+          <t>Stone Age</t>
+        </is>
+      </c>
+      <c r="C573" t="inlineStr"/>
+      <c r="D573" t="inlineStr"/>
+      <c r="E573" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F573" t="inlineStr">
+        <is>
+          <t>.citymap.era.StoneAge</t>
+        </is>
+      </c>
+      <c r="G573" t="inlineStr"/>
+      <c r="H573" t="inlineStr"/>
+    </row>
+    <row r="574">
+      <c r="A574" t="inlineStr"/>
+      <c r="B574" t="inlineStr">
+        <is>
+          <t>Bronze Age</t>
+        </is>
+      </c>
+      <c r="C574" t="inlineStr"/>
+      <c r="D574" t="inlineStr"/>
+      <c r="E574" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F574" t="inlineStr">
+        <is>
+          <t>.citymap.era.BronzeAge</t>
+        </is>
+      </c>
+      <c r="G574" t="inlineStr"/>
+      <c r="H574" t="inlineStr"/>
+    </row>
+    <row r="575">
+      <c r="A575" t="inlineStr"/>
+      <c r="B575" t="inlineStr">
+        <is>
+          <t>Iron Age</t>
+        </is>
+      </c>
+      <c r="C575" t="inlineStr"/>
+      <c r="D575" t="inlineStr"/>
+      <c r="E575" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F575" t="inlineStr">
+        <is>
+          <t>.citymap.era.IronAge</t>
+        </is>
+      </c>
+      <c r="G575" t="inlineStr"/>
+      <c r="H575" t="inlineStr"/>
+    </row>
+    <row r="576">
+      <c r="A576" t="inlineStr"/>
+      <c r="B576" t="inlineStr">
+        <is>
+          <t>Early Middle Ages</t>
+        </is>
+      </c>
+      <c r="C576" t="inlineStr"/>
+      <c r="D576" t="inlineStr"/>
+      <c r="E576" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F576" t="inlineStr">
+        <is>
+          <t>.citymap.era.EarlyMiddleAge</t>
+        </is>
+      </c>
+      <c r="G576" t="inlineStr"/>
+      <c r="H576" t="inlineStr"/>
+    </row>
+    <row r="577">
+      <c r="A577" t="inlineStr"/>
+      <c r="B577" t="inlineStr">
+        <is>
+          <t>High Middle Ages</t>
+        </is>
+      </c>
+      <c r="C577" t="inlineStr"/>
+      <c r="D577" t="inlineStr"/>
+      <c r="E577" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F577" t="inlineStr">
+        <is>
+          <t>.citymap.era.HighMiddleAge</t>
+        </is>
+      </c>
+      <c r="G577" t="inlineStr"/>
+      <c r="H577" t="inlineStr"/>
+    </row>
+    <row r="578">
+      <c r="A578" t="inlineStr"/>
+      <c r="B578" t="inlineStr">
+        <is>
+          <t>Late Middle Ages</t>
+        </is>
+      </c>
+      <c r="C578" t="inlineStr"/>
+      <c r="D578" t="inlineStr"/>
+      <c r="E578" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F578" t="inlineStr">
+        <is>
+          <t>.citymap.era.LateMiddleAge</t>
+        </is>
+      </c>
+      <c r="G578" t="inlineStr"/>
+      <c r="H578" t="inlineStr"/>
+    </row>
+    <row r="579">
+      <c r="A579" t="inlineStr"/>
+      <c r="B579" t="inlineStr">
+        <is>
+          <t>Colonial Age</t>
+        </is>
+      </c>
+      <c r="C579" t="inlineStr"/>
+      <c r="D579" t="inlineStr"/>
+      <c r="E579" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F579" t="inlineStr">
+        <is>
+          <t>.citymap.era.ColonialAge</t>
+        </is>
+      </c>
+      <c r="G579" t="inlineStr"/>
+      <c r="H579" t="inlineStr"/>
+    </row>
+    <row r="580">
+      <c r="A580" t="inlineStr"/>
+      <c r="B580" t="inlineStr">
+        <is>
+          <t>Industrial Age</t>
+        </is>
+      </c>
+      <c r="C580" t="inlineStr"/>
+      <c r="D580" t="inlineStr"/>
+      <c r="E580" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F580" t="inlineStr">
+        <is>
+          <t>.citymap.era.IndustrialAge</t>
+        </is>
+      </c>
+      <c r="G580" t="inlineStr"/>
+      <c r="H580" t="inlineStr"/>
+    </row>
+    <row r="581">
+      <c r="A581" t="inlineStr"/>
+      <c r="B581" t="inlineStr">
+        <is>
+          <t>Progressive Era</t>
+        </is>
+      </c>
+      <c r="C581" t="inlineStr"/>
+      <c r="D581" t="inlineStr"/>
+      <c r="E581" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F581" t="inlineStr">
+        <is>
+          <t>.citymap.era.ProgressiveEra</t>
+        </is>
+      </c>
+      <c r="G581" t="inlineStr"/>
+      <c r="H581" t="inlineStr"/>
+    </row>
+    <row r="582">
+      <c r="A582" t="inlineStr"/>
+      <c r="B582" t="inlineStr">
+        <is>
+          <t>Modern Era</t>
+        </is>
+      </c>
+      <c r="C582" t="inlineStr"/>
+      <c r="D582" t="inlineStr"/>
+      <c r="E582" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F582" t="inlineStr">
+        <is>
+          <t>.citymap.era.ModernEra</t>
+        </is>
+      </c>
+      <c r="G582" t="inlineStr"/>
+      <c r="H582" t="inlineStr"/>
+    </row>
+    <row r="583">
+      <c r="A583" t="inlineStr"/>
+      <c r="B583" t="inlineStr">
+        <is>
+          <t>Postmodern Era</t>
+        </is>
+      </c>
+      <c r="C583" t="inlineStr"/>
+      <c r="D583" t="inlineStr"/>
+      <c r="E583" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F583" t="inlineStr">
+        <is>
+          <t>.citymap.era.PostModernEra</t>
+        </is>
+      </c>
+      <c r="G583" t="inlineStr"/>
+      <c r="H583" t="inlineStr"/>
+    </row>
+    <row r="584">
+      <c r="A584" t="inlineStr"/>
+      <c r="B584" t="inlineStr">
+        <is>
+          <t>Contemporary Era</t>
+        </is>
+      </c>
+      <c r="C584" t="inlineStr"/>
+      <c r="D584" t="inlineStr"/>
+      <c r="E584" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F584" t="inlineStr">
+        <is>
+          <t>.citymap.era.ContemporaryEra</t>
+        </is>
+      </c>
+      <c r="G584" t="inlineStr"/>
+      <c r="H584" t="inlineStr"/>
+    </row>
+    <row r="585">
+      <c r="A585" t="inlineStr"/>
+      <c r="B585" t="inlineStr">
+        <is>
+          <t>Tomorrow Era</t>
+        </is>
+      </c>
+      <c r="C585" t="inlineStr"/>
+      <c r="D585" t="inlineStr"/>
+      <c r="E585" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F585" t="inlineStr">
+        <is>
+          <t>.citymap.era.TomorrowEra</t>
+        </is>
+      </c>
+      <c r="G585" t="inlineStr"/>
+      <c r="H585" t="inlineStr"/>
+    </row>
+    <row r="586">
+      <c r="A586" t="inlineStr"/>
+      <c r="B586" t="inlineStr">
+        <is>
+          <t>The Future</t>
+        </is>
+      </c>
+      <c r="C586" t="inlineStr"/>
+      <c r="D586" t="inlineStr"/>
+      <c r="E586" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F586" t="inlineStr">
+        <is>
+          <t>.citymap.era.FutureEra</t>
+        </is>
+      </c>
+      <c r="G586" t="inlineStr"/>
+      <c r="H586" t="inlineStr"/>
+    </row>
+    <row r="587">
+      <c r="A587" t="inlineStr"/>
+      <c r="B587" t="inlineStr">
+        <is>
+          <t>Arctic Future</t>
+        </is>
+      </c>
+      <c r="C587" t="inlineStr"/>
+      <c r="D587" t="inlineStr"/>
+      <c r="E587" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F587" t="inlineStr">
+        <is>
+          <t>.citymap.era.ArcticFuture</t>
+        </is>
+      </c>
+      <c r="G587" t="inlineStr"/>
+      <c r="H587" t="inlineStr"/>
+    </row>
+    <row r="588">
+      <c r="A588" t="inlineStr"/>
+      <c r="B588" t="inlineStr">
+        <is>
+          <t>Oceanic Future</t>
+        </is>
+      </c>
+      <c r="C588" t="inlineStr"/>
+      <c r="D588" t="inlineStr"/>
+      <c r="E588" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F588" t="inlineStr">
+        <is>
+          <t>.citymap.era.OceanicFuture</t>
+        </is>
+      </c>
+      <c r="G588" t="inlineStr"/>
+      <c r="H588" t="inlineStr"/>
+    </row>
+    <row r="589">
+      <c r="A589" t="inlineStr"/>
+      <c r="B589" t="inlineStr">
+        <is>
+          <t>Virtual Future</t>
+        </is>
+      </c>
+      <c r="C589" t="inlineStr"/>
+      <c r="D589" t="inlineStr"/>
+      <c r="E589" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F589" t="inlineStr">
+        <is>
+          <t>.citymap.era.VirtualFuture</t>
+        </is>
+      </c>
+      <c r="G589" t="inlineStr"/>
+      <c r="H589" t="inlineStr"/>
+    </row>
+    <row r="590">
+      <c r="A590" t="inlineStr"/>
+      <c r="B590" t="inlineStr">
+        <is>
+          <t>Space Age Mars</t>
+        </is>
+      </c>
+      <c r="C590" t="inlineStr"/>
+      <c r="D590" t="inlineStr"/>
+      <c r="E590" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F590" t="inlineStr">
+        <is>
+          <t>.citymap.era.SpaceAgeMars</t>
+        </is>
+      </c>
+      <c r="G590" t="inlineStr"/>
+      <c r="H590" t="inlineStr"/>
+    </row>
+    <row r="591">
+      <c r="A591" t="inlineStr"/>
+      <c r="B591" t="inlineStr">
+        <is>
+          <t>Space Age Asteroid Belt</t>
+        </is>
+      </c>
+      <c r="C591" t="inlineStr"/>
+      <c r="D591" t="inlineStr"/>
+      <c r="E591" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F591" t="inlineStr">
+        <is>
+          <t>.citymap.era.SpaceAgeAsteroidBelt</t>
+        </is>
+      </c>
+      <c r="G591" t="inlineStr"/>
+      <c r="H591" t="inlineStr"/>
+    </row>
+    <row r="592">
+      <c r="A592" t="inlineStr"/>
+      <c r="B592" t="inlineStr">
+        <is>
+          <t>Space Age Venus</t>
+        </is>
+      </c>
+      <c r="C592" t="inlineStr"/>
+      <c r="D592" t="inlineStr"/>
+      <c r="E592" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F592" t="inlineStr">
+        <is>
+          <t>.citymap.era.SpaceAgeVenus</t>
+        </is>
+      </c>
+      <c r="G592" t="inlineStr"/>
+      <c r="H592" t="inlineStr"/>
+    </row>
+    <row r="593">
+      <c r="A593" t="inlineStr"/>
+      <c r="B593" t="inlineStr">
+        <is>
+          <t>Space Age Jupiter Moon</t>
+        </is>
+      </c>
+      <c r="C593" t="inlineStr"/>
+      <c r="D593" t="inlineStr"/>
+      <c r="E593" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F593" t="inlineStr">
+        <is>
+          <t>.citymap.era.SpaceAgeJupiterMoon</t>
+        </is>
+      </c>
+      <c r="G593" t="inlineStr"/>
+      <c r="H593" t="inlineStr"/>
+    </row>
+    <row r="594">
+      <c r="A594" t="inlineStr"/>
+      <c r="B594" t="inlineStr">
+        <is>
+          <t>Space Age Titan</t>
+        </is>
+      </c>
+      <c r="C594" t="inlineStr"/>
+      <c r="D594" t="inlineStr"/>
+      <c r="E594" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F594" t="inlineStr">
+        <is>
+          <t>.citymap.era.SpaceAgeTitan</t>
+        </is>
+      </c>
+      <c r="G594" t="inlineStr"/>
+      <c r="H594" t="inlineStr"/>
+    </row>
+    <row r="595">
+      <c r="A595" t="inlineStr"/>
+      <c r="B595" t="inlineStr">
+        <is>
+          <t>Space Age Space Hub</t>
+        </is>
+      </c>
+      <c r="C595" t="inlineStr"/>
+      <c r="D595" t="inlineStr"/>
+      <c r="E595" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F595" t="inlineStr">
+        <is>
+          <t>.citymap.era.SpaceAgeSpaceHub</t>
+        </is>
+      </c>
+      <c r="G595" t="inlineStr"/>
+      <c r="H595" t="inlineStr"/>
+    </row>
+    <row r="596">
+      <c r="A596" t="inlineStr"/>
+      <c r="B596" t="inlineStr">
+        <is>
+          <t>Type → stash</t>
+        </is>
+      </c>
+      <c r="C596" t="inlineStr"/>
+      <c r="D596" t="inlineStr"/>
+      <c r="E596" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F596" t="inlineStr">
+        <is>
+          <t>.citymap.TypeToStash</t>
+        </is>
+      </c>
+      <c r="G596" t="inlineStr"/>
+      <c r="H596" t="inlineStr"/>
+    </row>
+    <row r="597">
+      <c r="A597" t="inlineStr"/>
+      <c r="B597" t="inlineStr">
+        <is>
+          <t>Unknown</t>
+        </is>
+      </c>
+      <c r="C597" t="inlineStr"/>
+      <c r="D597" t="inlineStr"/>
+      <c r="E597" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F597" t="inlineStr">
+        <is>
+          <t>.citymap.Unknown</t>
+        </is>
+      </c>
+      <c r="G597" t="inlineStr"/>
+      <c r="H597" t="inlineStr"/>
+    </row>
+    <row r="598">
+      <c r="A598" t="inlineStr"/>
+      <c r="B598" t="inlineStr">
+        <is>
+          <t>click start point</t>
+        </is>
+      </c>
+      <c r="C598" t="inlineStr"/>
+      <c r="D598" t="inlineStr"/>
+      <c r="E598" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F598" t="inlineStr">
+        <is>
+          <t>.citymap.ClickStart</t>
+        </is>
+      </c>
+      <c r="G598" t="inlineStr"/>
+      <c r="H598" t="inlineStr"/>
+    </row>
+    <row r="599">
+      <c r="A599" t="inlineStr"/>
+      <c r="B599" t="inlineStr">
+        <is>
+          <t>click target</t>
+        </is>
+      </c>
+      <c r="C599" t="inlineStr"/>
+      <c r="D599" t="inlineStr"/>
+      <c r="E599" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F599" t="inlineStr">
+        <is>
+          <t>.citymap.ClickTarget</t>
+        </is>
+      </c>
+      <c r="G599" t="inlineStr"/>
+      <c r="H599" t="inlineStr"/>
+    </row>
+    <row r="600">
+      <c r="A600" t="inlineStr"/>
+      <c r="B600" t="inlineStr">
+        <is>
+          <t>available</t>
+        </is>
+      </c>
+      <c r="C600" t="inlineStr"/>
+      <c r="D600" t="inlineStr"/>
+      <c r="E600" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F600" t="inlineStr">
+        <is>
+          <t>.citymap.Available</t>
+        </is>
+      </c>
+      <c r="G600" t="inlineStr"/>
+      <c r="H600" t="inlineStr"/>
+    </row>
+    <row r="601">
+      <c r="A601" t="inlineStr"/>
+      <c r="B601" t="inlineStr">
+        <is>
+          <t>Esc = end</t>
+        </is>
+      </c>
+      <c r="C601" t="inlineStr"/>
+      <c r="D601" t="inlineStr"/>
+      <c r="E601" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F601" t="inlineStr">
+        <is>
+          <t>.citymap.EscToEnd</t>
+        </is>
+      </c>
+      <c r="G601" t="inlineStr"/>
+      <c r="H601" t="inlineStr"/>
+    </row>
+    <row r="602">
+      <c r="A602" t="inlineStr"/>
+      <c r="B602" t="inlineStr">
+        <is>
+          <t>Stamp</t>
+        </is>
+      </c>
+      <c r="C602" t="inlineStr"/>
+      <c r="D602" t="inlineStr"/>
+      <c r="E602" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F602" t="inlineStr">
+        <is>
+          <t>.citymap.StampMode</t>
+        </is>
+      </c>
+      <c r="G602" t="inlineStr"/>
+      <c r="H602" t="inlineStr"/>
+    </row>
+    <row r="603">
+      <c r="A603" t="inlineStr"/>
+      <c r="B603" t="inlineStr">
+        <is>
+          <t>All placed.</t>
+        </is>
+      </c>
+      <c r="C603" t="inlineStr"/>
+      <c r="D603" t="inlineStr"/>
+      <c r="E603" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F603" t="inlineStr">
+        <is>
+          <t>.citymap.AllPlaced</t>
+        </is>
+      </c>
+      <c r="G603" t="inlineStr"/>
+      <c r="H603" t="inlineStr"/>
+    </row>
+    <row r="604">
+      <c r="A604" t="inlineStr"/>
+      <c r="B604" t="inlineStr">
+        <is>
+          <t>placed</t>
+        </is>
+      </c>
+      <c r="C604" t="inlineStr"/>
+      <c r="D604" t="inlineStr"/>
+      <c r="E604" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F604" t="inlineStr">
+        <is>
+          <t>.citymap.Placed</t>
+        </is>
+      </c>
+      <c r="G604" t="inlineStr"/>
+      <c r="H604" t="inlineStr"/>
+    </row>
+    <row r="605">
+      <c r="A605" t="inlineStr"/>
+      <c r="B605" t="inlineStr">
+        <is>
+          <t>No free tiles on the path.</t>
+        </is>
+      </c>
+      <c r="C605" t="inlineStr"/>
+      <c r="D605" t="inlineStr"/>
+      <c r="E605" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F605" t="inlineStr">
+        <is>
+          <t>.citymap.NoFreeTiles</t>
+        </is>
+      </c>
+      <c r="G605" t="inlineStr"/>
+      <c r="H605" t="inlineStr"/>
+    </row>
+    <row r="606">
+      <c r="A606" t="inlineStr"/>
+      <c r="B606" t="inlineStr">
+        <is>
+          <t>more tiles open (pool empty)</t>
+        </is>
+      </c>
+      <c r="C606" t="inlineStr"/>
+      <c r="D606" t="inlineStr"/>
+      <c r="E606" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F606" t="inlineStr">
+        <is>
+          <t>.citymap.PoolEmptyRest</t>
+        </is>
+      </c>
+      <c r="G606" t="inlineStr"/>
+      <c r="H606" t="inlineStr"/>
+    </row>
+    <row r="607">
+      <c r="A607" t="inlineStr"/>
+      <c r="B607" t="inlineStr">
+        <is>
+          <t>Nothing to place (stash empty).</t>
+        </is>
+      </c>
+      <c r="C607" t="inlineStr"/>
+      <c r="D607" t="inlineStr"/>
+      <c r="E607" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F607" t="inlineStr">
+        <is>
+          <t>.citymap.NothingToPlace</t>
+        </is>
+      </c>
+      <c r="G607" t="inlineStr"/>
+      <c r="H607" t="inlineStr"/>
+    </row>
+    <row r="608">
+      <c r="A608" t="inlineStr"/>
+      <c r="B608" t="inlineStr">
+        <is>
+          <t>No extension available.</t>
+        </is>
+      </c>
+      <c r="C608" t="inlineStr"/>
+      <c r="D608" t="inlineStr"/>
+      <c r="E608" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F608" t="inlineStr">
+        <is>
+          <t>.citymap.NoExtensionAvailable</t>
+        </is>
+      </c>
+      <c r="G608" t="inlineStr"/>
+      <c r="H608" t="inlineStr"/>
+    </row>
+    <row r="609">
+      <c r="A609" t="inlineStr"/>
+      <c r="B609" t="inlineStr">
+        <is>
+          <t>moved to stash.</t>
+        </is>
+      </c>
+      <c r="C609" t="inlineStr"/>
+      <c r="D609" t="inlineStr"/>
+      <c r="E609" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F609" t="inlineStr">
+        <is>
+          <t>.citymap.MovedToStash</t>
+        </is>
+      </c>
+      <c r="G609" t="inlineStr"/>
+      <c r="H609" t="inlineStr"/>
+    </row>
+    <row r="610">
+      <c r="A610" t="inlineStr"/>
+      <c r="B610" t="inlineStr">
+        <is>
+          <t>Save failed.</t>
+        </is>
+      </c>
+      <c r="C610" t="inlineStr"/>
+      <c r="D610" t="inlineStr"/>
+      <c r="E610" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F610" t="inlineStr">
+        <is>
+          <t>.citymap.SaveFailed</t>
+        </is>
+      </c>
+      <c r="G610" t="inlineStr"/>
+      <c r="H610" t="inlineStr"/>
+    </row>
+    <row r="611">
+      <c r="A611" t="inlineStr"/>
+      <c r="B611" t="inlineStr">
+        <is>
+          <t>Click a road in the stash first.</t>
+        </is>
+      </c>
+      <c r="C611" t="inlineStr"/>
+      <c r="D611" t="inlineStr"/>
+      <c r="E611" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F611" t="inlineStr">
+        <is>
+          <t>.citymap.SelectRoadFirst</t>
+        </is>
+      </c>
+      <c r="G611" t="inlineStr"/>
+      <c r="H611" t="inlineStr"/>
+    </row>
+    <row r="612">
+      <c r="A612" t="inlineStr"/>
+      <c r="B612" t="inlineStr">
+        <is>
+          <t>left</t>
+        </is>
+      </c>
+      <c r="C612" t="inlineStr"/>
+      <c r="D612" t="inlineStr"/>
+      <c r="E612" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F612" t="inlineStr">
+        <is>
+          <t>.citymap.Remaining</t>
+        </is>
+      </c>
+      <c r="G612" t="inlineStr"/>
+      <c r="H612" t="inlineStr"/>
+    </row>
+    <row r="613">
+      <c r="A613" t="inlineStr"/>
+      <c r="B613" t="inlineStr">
+        <is>
+          <t>no result</t>
+        </is>
+      </c>
+      <c r="C613" t="inlineStr"/>
+      <c r="D613" t="inlineStr"/>
+      <c r="E613" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F613" t="inlineStr">
+        <is>
+          <t>.citymap.NoResult</t>
+        </is>
+      </c>
+      <c r="G613" t="inlineStr"/>
+      <c r="H613" t="inlineStr"/>
+    </row>
+    <row r="614">
+      <c r="A614" t="inlineStr"/>
+      <c r="B614" t="inlineStr">
+        <is>
+          <t>no buildings on the map</t>
+        </is>
+      </c>
+      <c r="C614" t="inlineStr"/>
+      <c r="D614" t="inlineStr"/>
+      <c r="E614" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F614" t="inlineStr">
+        <is>
+          <t>.citymap.NoBuildingsOnMap</t>
+        </is>
+      </c>
+      <c r="G614" t="inlineStr"/>
+      <c r="H614" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>