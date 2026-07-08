--- v0 (2025-10-06)
+++ v1 (2026-07-08)
@@ -342,51 +342,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H465"/>
+  <dimension ref="A1:H614"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>location</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>source</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>target</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -6384,6132 +6384,9406 @@
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
           <t>Znalazłem Twoje konto podwójnie, skontaktuj się przez e-mail, żeby rozwiązać problem!</t>
         </is>
       </c>
       <c r="D231" t="inlineStr"/>
       <c r="E231" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
           <t>.login.DoubleUsers</t>
         </is>
       </c>
       <c r="G231" t="inlineStr"/>
       <c r="H231" t="inlineStr"/>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr"/>
       <c r="B232" t="inlineStr">
         <is>
-          <t>Germany &lt;small class="text-muted"&gt;- deXX&lt;/small&gt;</t>
+          <t>Email Address / Player name</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Niemcy &lt;small class="text-muted"&gt;- deXX&lt;/small&gt;</t>
+          <t>Adres email / Nazwa gracza</t>
         </is>
       </c>
       <c r="D232" t="inlineStr"/>
       <c r="E232" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>.login.DropdownWorld</t>
+          <t>.login.EmailAddress</t>
         </is>
       </c>
       <c r="G232" t="inlineStr"/>
       <c r="H232" t="inlineStr"/>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr"/>
       <c r="B233" t="inlineStr">
         <is>
-          <t>Email Address / Player name</t>
+          <t>Email address</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>Adres email / Nazwa gracza</t>
+          <t>Adres Email</t>
         </is>
       </c>
       <c r="D233" t="inlineStr"/>
       <c r="E233" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>.login.EmailAddress</t>
+          <t>.login.ForgetEmailAddress</t>
         </is>
       </c>
       <c r="G233" t="inlineStr"/>
       <c r="H233" t="inlineStr"/>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr"/>
       <c r="B234" t="inlineStr">
         <is>
-          <t>Email address</t>
+          <t>Forgot password?</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>Adres Email</t>
+          <t>Zapomniałeś/aś hasła?</t>
         </is>
       </c>
       <c r="D234" t="inlineStr"/>
       <c r="E234" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>.login.ForgetEmailAddress</t>
+          <t>.login.ForgotPassword</t>
         </is>
       </c>
       <c r="G234" t="inlineStr"/>
       <c r="H234" t="inlineStr"/>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr"/>
       <c r="B235" t="inlineStr">
         <is>
-          <t>Forgot password?</t>
+          <t>Enter your email address, we will then send you an email with a new password.</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Zapomniałeś/aś hasła?</t>
+          <t>Podaj swój adres email, wyślemy Ci email-a z nowym hasłem.</t>
         </is>
       </c>
       <c r="D235" t="inlineStr"/>
       <c r="E235" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>.login.ForgotPassword</t>
+          <t>.login.ForgotPasswordEnterEmail</t>
         </is>
       </c>
       <c r="G235" t="inlineStr"/>
       <c r="H235" t="inlineStr"/>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr"/>
       <c r="B236" t="inlineStr">
         <is>
-          <t>Enter your email address, we will then send you an email with a new password.</t>
+          <t>Login</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>Podaj swój adres email, wyślemy Ci email-a z nowym hasłem.</t>
+          <t>Logowanie</t>
         </is>
       </c>
       <c r="D236" t="inlineStr"/>
       <c r="E236" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>.login.ForgotPasswordEnterEmail</t>
+          <t>.login.Header</t>
         </is>
       </c>
       <c r="G236" t="inlineStr"/>
       <c r="H236" t="inlineStr"/>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr"/>
       <c r="B237" t="inlineStr">
         <is>
           <t>Login</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>Logowanie</t>
+          <t>Zaloguj</t>
         </is>
       </c>
       <c r="D237" t="inlineStr"/>
       <c r="E237" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>.login.Header</t>
+          <t>.login.LoginButton</t>
         </is>
       </c>
       <c r="G237" t="inlineStr"/>
       <c r="H237" t="inlineStr"/>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr"/>
       <c r="B238" t="inlineStr">
         <is>
-          <t>Login</t>
+          <t>No linked player was found!</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>Zaloguj</t>
+          <t>Nie znaleziono żadnego przypisanego gracza!</t>
         </is>
       </c>
       <c r="D238" t="inlineStr"/>
       <c r="E238" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>.login.LoginButton</t>
+          <t>.login.NoPlayerFound</t>
         </is>
       </c>
       <c r="G238" t="inlineStr"/>
       <c r="H238" t="inlineStr"/>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr"/>
       <c r="B239" t="inlineStr">
         <is>
-          <t>No linked player was found!</t>
+          <t>Oh you don't have an account yet? Then &lt;a href="/register/player"&gt;register&lt;/a&gt; yourself.</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>Nie znaleziono żadnego przypisanego gracza!</t>
+          <t>O, nie masz konta jeszcze? &lt;a href="/register/player"&gt;Zarejestruj&lt;/a&gt; się.</t>
         </is>
       </c>
       <c r="D239" t="inlineStr"/>
       <c r="E239" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>.login.NoPlayerFound</t>
+          <t>.login.NotAccYet</t>
         </is>
       </c>
       <c r="G239" t="inlineStr"/>
       <c r="H239" t="inlineStr"/>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr"/>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Oh you don't have an account yet? Then &lt;a href="/register/player"&gt;register&lt;/a&gt; yourself.</t>
+          <t>Please fill in all data completely!</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>O, nie masz konta jeszcze? &lt;a href="/register/player"&gt;Zarejestruj&lt;/a&gt; się.</t>
+          <t>Uzupełnij wszystkie dane do końca!</t>
         </is>
       </c>
       <c r="D240" t="inlineStr"/>
       <c r="E240" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>.login.NotAccYet</t>
+          <t>.login.NotCompleteData</t>
         </is>
       </c>
       <c r="G240" t="inlineStr"/>
       <c r="H240" t="inlineStr"/>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr"/>
       <c r="B241" t="inlineStr">
         <is>
-          <t>Please fill in all data completely!</t>
+          <t>Password</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>Uzupełnij wszystkie dane do końca!</t>
+          <t>Hasło</t>
         </is>
       </c>
       <c r="D241" t="inlineStr"/>
       <c r="E241" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>.login.NotCompleteData</t>
+          <t>.login.Password</t>
         </is>
       </c>
       <c r="G241" t="inlineStr"/>
       <c r="H241" t="inlineStr"/>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr"/>
       <c r="B242" t="inlineStr">
         <is>
-          <t>Password</t>
+          <t>We have sent you an email with a reset link. Check your email account and click on the link from our email.&lt;br&gt;You will then immediately be sent a new password with which you can log in for the time being.</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>Hasło</t>
+          <t>Wysłaliśmy Ci email-a z linkiem do zresetowania. Sprawdź swoją skrzynkę pocztową i kliknij link z naszej wiadomości.&lt;br&gt; Potem wyślemy Ci od razu nowe hasło, którym będziesz mógł/mogła się tymczasowo zalogować.</t>
         </is>
       </c>
       <c r="D242" t="inlineStr"/>
       <c r="E242" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>.login.Password</t>
+          <t>.login.PasswordSend.Desc</t>
         </is>
       </c>
       <c r="G242" t="inlineStr"/>
       <c r="H242" t="inlineStr"/>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr"/>
       <c r="B243" t="inlineStr">
         <is>
-          <t>We have sent you an email with a reset link. Check your email account and click on the link from our email.&lt;br&gt;You will then immediately be sent a new password with which you can log in for the time being.</t>
+          <t>Password request sent</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>Wysłaliśmy Ci email-a z linkiem do zresetowania. Sprawdź swoją skrzynkę pocztową i kliknij link z naszej wiadomości.&lt;br&gt; Potem wyślemy Ci od razu nowe hasło, którym będziesz mógł/mogła się tymczasowo zalogować.</t>
+          <t>Żądanie hasła wysłane</t>
         </is>
       </c>
       <c r="D243" t="inlineStr"/>
       <c r="E243" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>.login.PasswordSend.Desc</t>
+          <t>.login.PasswordSend.Header</t>
         </is>
       </c>
       <c r="G243" t="inlineStr"/>
       <c r="H243" t="inlineStr"/>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr"/>
       <c r="B244" t="inlineStr">
         <is>
-          <t>Password request sent</t>
+          <t>Request password</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>Żądanie hasła wysłane</t>
+          <t>Żądaj hasła</t>
         </is>
       </c>
       <c r="D244" t="inlineStr"/>
       <c r="E244" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>.login.PasswordSend.Header</t>
+          <t>.login.RequestPassword</t>
         </is>
       </c>
       <c r="G244" t="inlineStr"/>
       <c r="H244" t="inlineStr"/>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr"/>
       <c r="B245" t="inlineStr">
         <is>
-          <t>Request password</t>
+          <t>Server</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>Żądaj hasła</t>
+          <t>Serwer</t>
         </is>
       </c>
       <c r="D245" t="inlineStr"/>
       <c r="E245" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>.login.RequestPassword</t>
+          <t>.login.Server</t>
         </is>
       </c>
       <c r="G245" t="inlineStr"/>
       <c r="H245" t="inlineStr"/>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr"/>
       <c r="B246" t="inlineStr">
         <is>
-          <t>Server</t>
+          <t>Stay logged in</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>Serwer</t>
+          <t>Zostań zalogowany</t>
         </is>
       </c>
       <c r="D246" t="inlineStr"/>
       <c r="E246" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>.login.Server</t>
+          <t>.login.StayLogged</t>
         </is>
       </c>
       <c r="G246" t="inlineStr"/>
       <c r="H246" t="inlineStr"/>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr"/>
       <c r="B247" t="inlineStr">
         <is>
-          <t>Stay logged in</t>
+          <t>There is no user with this e-mail address</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>Zostań zalogowany</t>
+          <t>Te dane są niepoprawne!</t>
         </is>
       </c>
       <c r="D247" t="inlineStr"/>
       <c r="E247" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>.login.StayLogged</t>
+          <t>.login.WrongData</t>
         </is>
       </c>
       <c r="G247" t="inlineStr"/>
       <c r="H247" t="inlineStr"/>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr"/>
       <c r="B248" t="inlineStr">
         <is>
-          <t>This data is incorrect!</t>
+          <t>Wrong password!</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>Te dane są niepoprawne!</t>
+          <t>Złe hasło!</t>
         </is>
       </c>
       <c r="D248" t="inlineStr"/>
       <c r="E248" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>.login.WrongData</t>
+          <t>.login.WrongPassword</t>
         </is>
       </c>
       <c r="G248" t="inlineStr"/>
       <c r="H248" t="inlineStr"/>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr"/>
       <c r="B249" t="inlineStr">
         <is>
-          <t>Wrong password!</t>
+          <t>Your World</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>Złe hasło!</t>
+          <t>Twój Świat</t>
         </is>
       </c>
       <c r="D249" t="inlineStr"/>
       <c r="E249" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>.login.WrongPassword</t>
+          <t>.login.YourWorld</t>
         </is>
       </c>
       <c r="G249" t="inlineStr"/>
       <c r="H249" t="inlineStr"/>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr"/>
       <c r="B250" t="inlineStr">
         <is>
-          <t>Your World</t>
+          <t>&lt;p&gt;You have requested a new password. If this is not the case, just ignore this email.&lt;/p&gt;&lt;p&gt;Otherwise, please click on the link or copy it into your browser and call it up:&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>Twój Świat</t>
+          <t>&lt;p&gt;Żądałeś/aś nowego hasła. Jeśli nie robiłeś/aś tego, zignoruj tego emaila&lt;/p&gt;&lt;p&gt;W przeciwnym przypadku kliknij link lub skopiuj do Twojej przeglądarki i przejdź:&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D250" t="inlineStr"/>
       <c r="E250" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>.login.YourWorld</t>
+          <t>.mails.ForgetPasswordContent</t>
         </is>
       </c>
       <c r="G250" t="inlineStr"/>
       <c r="H250" t="inlineStr"/>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr"/>
       <c r="B251" t="inlineStr">
         <is>
-          <t>&lt;p&gt;You have requested a new password. If this is not the case, just ignore this email.&lt;/p&gt;&lt;p&gt;Otherwise, please click on the link or copy it into your browser and call it up:&lt;/p&gt;</t>
+          <t>&lt;strong&gt;Error!&lt;/strong&gt; We do not know this email address</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Żądałeś/aś nowego hasła. Jeśli nie robiłeś/aś tego, zignoruj tego emaila&lt;/p&gt;&lt;p&gt;W przeciwnym przypadku kliknij link lub skopiuj do Twojej przeglądarki i przejdź:&lt;/p&gt;</t>
+          <t>&lt;strong&gt;Błąd!&lt;/strong&gt; Nie znamy tego adresu email</t>
         </is>
       </c>
       <c r="D251" t="inlineStr"/>
       <c r="E251" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>.mails.ForgetPasswordContent</t>
+          <t>.mails.ForgetPasswordErrorMail</t>
         </is>
       </c>
       <c r="G251" t="inlineStr"/>
       <c r="H251" t="inlineStr"/>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr"/>
       <c r="B252" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Error!&lt;/strong&gt; We do not know this email address</t>
+          <t>Resetlink for your new password on foe-helper.com</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Błąd!&lt;/strong&gt; Nie znamy tego adresu email</t>
+          <t>Link resetujący dla Twojego nowego hasła na foe-helper.com</t>
         </is>
       </c>
       <c r="D252" t="inlineStr"/>
       <c r="E252" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>.mails.ForgetPasswordErrorMail</t>
+          <t>.mails.ForgetPasswordSubject</t>
         </is>
       </c>
       <c r="G252" t="inlineStr"/>
       <c r="H252" t="inlineStr"/>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr"/>
       <c r="B253" t="inlineStr">
         <is>
-          <t>Resetlink for your new password on foe-helper.com</t>
+          <t>&lt;p&gt;You have requested a new transition password.&lt;/p&gt;&lt;p&gt;Here it is already: &lt;strong style="font-size:14px"&gt;#NEW_PASSWORD#&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Use it to log into your profile, there you can then assign your own password.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>Link resetujący dla Twojego nowego hasła na foe-helper.com</t>
+          <t>&lt;p&gt;Zażądałeś/aś nowego tymczasowego hasła&lt;/p&gt;&lt;p&gt;Twoje nowe hasło:&lt;strong style="font-size:14px"&gt;#NEW_PASSWORD#&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Użyj go, żeby się zalogować, a następnie ustaw swoje nowe hasło.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D253" t="inlineStr"/>
       <c r="E253" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>.mails.ForgetPasswordSubject</t>
+          <t>.mails.ResetMailContent</t>
         </is>
       </c>
       <c r="G253" t="inlineStr"/>
       <c r="H253" t="inlineStr"/>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr"/>
       <c r="B254" t="inlineStr">
         <is>
-          <t>&lt;p&gt;You have requested a new transition password.&lt;/p&gt;&lt;p&gt;Here it is already: &lt;strong style="font-size:14px"&gt;#NEW_PASSWORD#&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Use it to log into your profile, there you can then assign your own password.&lt;/p&gt;</t>
+          <t>&lt;strong&gt;Done!&lt;/strong&gt; The email with your new password is on its way, have a look.</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Zażądałeś/aś nowego tymczasowego hasła&lt;/p&gt;&lt;p&gt;Twoje nowe hasło:&lt;strong style="font-size:14px"&gt;#NEW_PASSWORD#&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Użyj go, żeby się zalogować, a następnie ustaw swoje nowe hasło.&lt;/p&gt;</t>
+          <t>&lt;strong&gt;Zrobione!&lt;/strong&gt;Email z twoim nowym hasłem jest w drodze, sprawdź czy doszedł.</t>
         </is>
       </c>
       <c r="D254" t="inlineStr"/>
       <c r="E254" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>.mails.ResetMailContent</t>
+          <t>.mails.ResetMailSend</t>
         </is>
       </c>
       <c r="G254" t="inlineStr"/>
       <c r="H254" t="inlineStr"/>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr"/>
       <c r="B255" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Done!&lt;/strong&gt; The email with your new password is on its way, have a look.</t>
+          <t>Your new password for foe-helper.com</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Zrobione!&lt;/strong&gt;Email z twoim nowym hasłem jest w drodze, sprawdź czy doszedł.</t>
+          <t>Twoje nowe hasło do foe-helper.com</t>
         </is>
       </c>
       <c r="D255" t="inlineStr"/>
       <c r="E255" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>.mails.ResetMailSend</t>
+          <t>.mails.ResetMailSubject</t>
         </is>
       </c>
       <c r="G255" t="inlineStr"/>
       <c r="H255" t="inlineStr"/>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr"/>
       <c r="B256" t="inlineStr">
         <is>
-          <t>Your new password for foe-helper.com</t>
+          <t>&lt;strong&gt;Error!&lt;/strong&gt; We are not aware of this reset link.</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>Twoje nowe hasło do foe-helper.com</t>
+          <t>&lt;strong&gt;Błąd!&lt;/strong&gt; Nie znamy tego linku resetowania.</t>
         </is>
       </c>
       <c r="D256" t="inlineStr"/>
       <c r="E256" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>.mails.ResetMailSubject</t>
+          <t>.mails.ResetlinkError</t>
         </is>
       </c>
       <c r="G256" t="inlineStr"/>
       <c r="H256" t="inlineStr"/>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr"/>
       <c r="B257" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Error!&lt;/strong&gt; We are not aware of this reset link.</t>
+          <t>Abort</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Błąd!&lt;/strong&gt; Nie znamy tego linku resetowania.</t>
+          <t>Przerwij</t>
         </is>
       </c>
       <c r="D257" t="inlineStr"/>
       <c r="E257" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>.mails.ResetlinkError</t>
+          <t>.marketplace.Abort</t>
         </is>
       </c>
       <c r="G257" t="inlineStr"/>
       <c r="H257" t="inlineStr"/>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr"/>
       <c r="B258" t="inlineStr">
         <is>
-          <t>Abort</t>
+          <t>GB - Filter</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>Przerwij</t>
+          <t>PA - Filtr</t>
         </is>
       </c>
       <c r="D258" t="inlineStr"/>
       <c r="E258" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>.marketplace.Abort</t>
+          <t>.marketplace.ButtonDropdownDefault</t>
         </is>
       </c>
       <c r="G258" t="inlineStr"/>
       <c r="H258" t="inlineStr"/>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr"/>
       <c r="B259" t="inlineStr">
         <is>
-          <t>GB - Filter</t>
+          <t>Are you sure you want to delete the entry?</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>PA - Filtr</t>
+          <t>Czy jesteś/aś pewny/a, że chcesz usunąć tą pozycję?</t>
         </is>
       </c>
       <c r="D259" t="inlineStr"/>
       <c r="E259" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>.marketplace.ButtonDropdownDefault</t>
+          <t>.marketplace.ConfirmAsk</t>
         </is>
       </c>
       <c r="G259" t="inlineStr"/>
       <c r="H259" t="inlineStr"/>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr"/>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Are you sure you want to delete the entry?</t>
+          <t>Create offer</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>Czy jesteś/aś pewny/a, że chcesz usunąć tą pozycję?</t>
+          <t>Utwórz ofertę</t>
         </is>
       </c>
       <c r="D260" t="inlineStr"/>
       <c r="E260" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>.marketplace.ConfirmAsk</t>
+          <t>.marketplace.CreateOffer</t>
         </is>
       </c>
       <c r="G260" t="inlineStr"/>
       <c r="H260" t="inlineStr"/>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr"/>
       <c r="B261" t="inlineStr">
         <is>
-          <t>Create offer</t>
+          <t>-- all GBs --</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>Utwórz ofertę</t>
+          <t>-- wszystkie PA --</t>
         </is>
       </c>
       <c r="D261" t="inlineStr"/>
       <c r="E261" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>.marketplace.CreateOffer</t>
+          <t>.marketplace.DropdownAllLGs</t>
         </is>
       </c>
       <c r="G261" t="inlineStr"/>
       <c r="H261" t="inlineStr"/>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr"/>
       <c r="B262" t="inlineStr">
         <is>
-          <t>-- all GBs --</t>
+          <t>-- Course --</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>-- wszystkie PA --</t>
+          <t>-- Stawka --</t>
         </is>
       </c>
       <c r="D262" t="inlineStr"/>
       <c r="E262" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>.marketplace.DropdownAllLGs</t>
+          <t>.marketplace.DropdownCourse</t>
         </is>
       </c>
       <c r="G262" t="inlineStr"/>
       <c r="H262" t="inlineStr"/>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr"/>
       <c r="B263" t="inlineStr">
         <is>
-          <t>-- Course --</t>
+          <t>Marketplace for GB goods-sets</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>-- Stawka --</t>
+          <t>Rynek zestawów towarów PA</t>
         </is>
       </c>
       <c r="D263" t="inlineStr"/>
       <c r="E263" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>.marketplace.DropdownCourse</t>
+          <t>.marketplace.H1Heading</t>
         </is>
       </c>
       <c r="G263" t="inlineStr"/>
       <c r="H263" t="inlineStr"/>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr"/>
       <c r="B264" t="inlineStr">
         <is>
-          <t>Marketplace for GB goods-sets</t>
+          <t>FP Costs</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>Rynek zestawów towarów PA</t>
+          <t>Koszty PR</t>
         </is>
       </c>
       <c r="D264" t="inlineStr"/>
       <c r="E264" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>.marketplace.H1Heading</t>
+          <t>.marketplace.InputFPCosts</t>
         </is>
       </c>
       <c r="G264" t="inlineStr"/>
       <c r="H264" t="inlineStr"/>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr"/>
       <c r="B265" t="inlineStr">
         <is>
-          <t>FP Costs</t>
+          <t>&lt;strong&gt;Buyer:&lt;/strong&gt; You want to erect a great building (GB) and you don't have the right goods from the era of the GB? Here you will find goods sets from your world at a fair price. Find an offer and write to this player on your world to make the deal perfect. You can already set up your great building and enjoy its bonuses.</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>Koszty PR</t>
+          <t>&lt;strong&gt;Kupujący:&lt;/strong&gt; Chcesz zbudować perłę architektury (PA), ale nie masz odpowiednich towarów z epoki PA? Tutaj znajdziesz zestawy towarów z twojego świata w dobrej cenie. Wyszukaj oferty i napisz do gracza na swoim świecie, żeby zrobić dobrą transakcję. Możesz teraz postawić swoje perły architektury i korzystaj z ich bonusów.</t>
         </is>
       </c>
       <c r="D265" t="inlineStr"/>
       <c r="E265" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>.marketplace.InputFPCosts</t>
+          <t>.marketplace.IntroDescBuyer</t>
         </is>
       </c>
       <c r="G265" t="inlineStr"/>
       <c r="H265" t="inlineStr"/>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr"/>
       <c r="B266" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Buyer:&lt;/strong&gt; You want to erect a great building (GB) and you don't have the right goods from the era of the GB? Here you will find goods sets from your world at a fair price. Find an offer and write to this player on your world to make the deal perfect. You can already set up your great building and enjoy its bonuses.</t>
+          <t>&lt;strong&gt;Seller:&lt;/strong&gt; Do you have a lot of goods and want to sell them to help others with their GBs? Then just set it here.</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Kupujący:&lt;/strong&gt; Chcesz zbudować perłę architektury (PA), ale nie masz odpowiednich towarów z epoki PA? Tutaj znajdziesz zestawy towarów z twojego świata w dobrej cenie. Wyszukaj oferty i napisz do gracza na swoim świecie, żeby zrobić dobrą transakcję. Możesz teraz postawić swoje perły architektury i korzystaj z ich bonusów.</t>
+          <t>&lt;strong&gt;Sprzedający:&lt;/strong&gt; Masz bardzo dużo towarów i chcesz sprzedać je innym, żeby pomóc im z ich PA? W takim razie ustaw to tutaj.</t>
         </is>
       </c>
       <c r="D266" t="inlineStr"/>
       <c r="E266" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>.marketplace.IntroDescBuyer</t>
+          <t>.marketplace.IntroDescSeller</t>
         </is>
       </c>
       <c r="G266" t="inlineStr"/>
       <c r="H266" t="inlineStr"/>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr"/>
       <c r="B267" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Seller:&lt;/strong&gt; Do you have a lot of goods and want to sell them to help others with their GBs? Then just set it here.</t>
+          <t>Marketplace for Goods of the Great Buildings - FoE</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Sprzedający:&lt;/strong&gt; Masz bardzo dużo towarów i chcesz sprzedać je innym, żeby pomóc im z ich PA? W takim razie ustaw to tutaj.</t>
+          <t>Rynek dla towarów na Perły Architektury - FoE</t>
         </is>
       </c>
       <c r="D267" t="inlineStr"/>
       <c r="E267" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>.marketplace.IntroDescSeller</t>
+          <t>.marketplace.MetaTitle</t>
         </is>
       </c>
       <c r="G267" t="inlineStr"/>
       <c r="H267" t="inlineStr"/>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr"/>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Marketplace for Goods of the Great Buildings - FoE</t>
+          <t>Your offer has been removed from the database.</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>Rynek dla towarów na Perły Architektury - FoE</t>
+          <t>Twoja oferta została usunięta z bazy danych.</t>
         </is>
       </c>
       <c r="D268" t="inlineStr"/>
       <c r="E268" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>.marketplace.MetaTitle</t>
+          <t>.marketplace.ModalDeletedText</t>
         </is>
       </c>
       <c r="G268" t="inlineStr"/>
       <c r="H268" t="inlineStr"/>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr"/>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Your offer has been removed from the database.</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>Twoja oferta została usunięta z bazy danych.</t>
+          <t>Usunięto</t>
         </is>
       </c>
       <c r="D269" t="inlineStr"/>
       <c r="E269" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>.marketplace.ModalDeletedText</t>
+          <t>.marketplace.ModalDeletedTitle</t>
         </is>
       </c>
       <c r="G269" t="inlineStr"/>
       <c r="H269" t="inlineStr"/>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr"/>
       <c r="B270" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Your offer has been saved and will be visible to all players in the world.</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>Usunięto</t>
+          <t>Twoja oferta została zapisana i będzie widoczna dla wszystkich graczy ze świata.</t>
         </is>
       </c>
       <c r="D270" t="inlineStr"/>
       <c r="E270" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>.marketplace.ModalDeletedTitle</t>
+          <t>.marketplace.ModalSavedText</t>
         </is>
       </c>
       <c r="G270" t="inlineStr"/>
       <c r="H270" t="inlineStr"/>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr"/>
       <c r="B271" t="inlineStr">
         <is>
-          <t>Your offer has been saved and will be visible to all players in the world.</t>
+          <t>Saved</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>Twoja oferta została zapisana i będzie widoczna dla wszystkich graczy ze świata.</t>
+          <t>Zapisano</t>
         </is>
       </c>
       <c r="D271" t="inlineStr"/>
       <c r="E271" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>.marketplace.ModalSavedText</t>
+          <t>.marketplace.ModalSavedTitle</t>
         </is>
       </c>
       <c r="G271" t="inlineStr"/>
       <c r="H271" t="inlineStr"/>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr"/>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Saved</t>
+          <t>There are currently no offers online. Be the first and create a new one.</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>Zapisano</t>
+          <t>Nie ma aktualnie żadnych ofert online. Bądź pierwszy i stwórz nową.</t>
         </is>
       </c>
       <c r="D272" t="inlineStr"/>
       <c r="E272" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>.marketplace.ModalSavedTitle</t>
+          <t>.marketplace.NoOffers</t>
         </is>
       </c>
       <c r="G272" t="inlineStr"/>
       <c r="H272" t="inlineStr"/>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr"/>
       <c r="B273" t="inlineStr">
         <is>
-          <t>There are currently no offers online. Be the first and create a new one.</t>
+          <t>Offers found</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Nie ma aktualnie żadnych ofert online. Bądź pierwszy i stwórz nową.</t>
+          <t>Oferty znalezione</t>
         </is>
       </c>
       <c r="D273" t="inlineStr"/>
       <c r="E273" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>.marketplace.NoOffers</t>
+          <t>.marketplace.Offers</t>
         </is>
       </c>
       <c r="G273" t="inlineStr"/>
       <c r="H273" t="inlineStr"/>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr"/>
       <c r="B274" t="inlineStr">
         <is>
-          <t>Offers found</t>
+          <t>Save offer</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>Oferty znalezione</t>
+          <t>Zapisz ofertę</t>
         </is>
       </c>
       <c r="D274" t="inlineStr"/>
       <c r="E274" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>.marketplace.Offers</t>
+          <t>.marketplace.SaveOffer</t>
         </is>
       </c>
       <c r="G274" t="inlineStr"/>
       <c r="H274" t="inlineStr"/>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr"/>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Save offer</t>
+          <t>Costs</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Zapisz ofertę</t>
+          <t>Koszty</t>
         </is>
       </c>
       <c r="D275" t="inlineStr"/>
       <c r="E275" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>.marketplace.SaveOffer</t>
+          <t>.marketplace.TableHeadCosts</t>
         </is>
       </c>
       <c r="G275" t="inlineStr"/>
       <c r="H275" t="inlineStr"/>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr"/>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Costs</t>
+          <t>Course</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>Koszty</t>
+          <t>Stawka</t>
         </is>
       </c>
       <c r="D276" t="inlineStr"/>
       <c r="E276" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>.marketplace.TableHeadCosts</t>
+          <t>.marketplace.TableHeadCourse</t>
         </is>
       </c>
       <c r="G276" t="inlineStr"/>
       <c r="H276" t="inlineStr"/>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr"/>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Course</t>
+          <t>1:1 = the same number of goods (era doesn't matter) is exchanged&lt;br&gt;2:1 = only half of the purchased goods (era doesn't matter) have to be paid</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>Stawka</t>
+          <t>1:1 = taka sama ilość towarów jest wymieniana (epoka nie ma znaczenia)&lt;br&gt;2:1 = tylko połowa zamówionych towarów musi być opłacona (epoka nie ma znaczenia)</t>
         </is>
       </c>
       <c r="D277" t="inlineStr"/>
       <c r="E277" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>.marketplace.TableHeadCourse</t>
+          <t>.marketplace.TableHeadCourseTooltip</t>
         </is>
       </c>
       <c r="G277" t="inlineStr"/>
       <c r="H277" t="inlineStr"/>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr"/>
       <c r="B278" t="inlineStr">
         <is>
-          <t>1:1 = the same number of goods (era doesn't matter) is exchanged&lt;br&gt;2:1 = only half of the purchased goods (era doesn't matter) have to be paid</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>1:1 = taka sama ilość towarów jest wymieniana (epoka nie ma znaczenia)&lt;br&gt;2:1 = tylko połowa zamówionych towarów musi być opłacona (epoka nie ma znaczenia)</t>
+          <t>PA</t>
         </is>
       </c>
       <c r="D278" t="inlineStr"/>
       <c r="E278" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>.marketplace.TableHeadCourseTooltip</t>
+          <t>.marketplace.TableHeadGB</t>
         </is>
       </c>
       <c r="G278" t="inlineStr"/>
       <c r="H278" t="inlineStr"/>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr"/>
       <c r="B279" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>Goods</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>PA</t>
+          <t>Towary</t>
         </is>
       </c>
       <c r="D279" t="inlineStr"/>
       <c r="E279" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>.marketplace.TableHeadGB</t>
+          <t>.marketplace.TableHeadGoods</t>
         </is>
       </c>
       <c r="G279" t="inlineStr"/>
       <c r="H279" t="inlineStr"/>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr"/>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Goods</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>Towary</t>
+          <t>Gracz</t>
         </is>
       </c>
       <c r="D280" t="inlineStr"/>
       <c r="E280" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>.marketplace.TableHeadGoods</t>
+          <t>.marketplace.TableHeadPlayer</t>
         </is>
       </c>
       <c r="G280" t="inlineStr"/>
       <c r="H280" t="inlineStr"/>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr"/>
       <c r="B281" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Please provide complete information, or no offer can be created!</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>Gracz</t>
+          <t>Podaj pełne informacje, albo oferta nie będzie mogła być stworzona!</t>
         </is>
       </c>
       <c r="D281" t="inlineStr"/>
       <c r="E281" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>.marketplace.TableHeadPlayer</t>
+          <t>.marketplace.Toast.MakeCompleteOffer</t>
         </is>
       </c>
       <c r="G281" t="inlineStr"/>
       <c r="H281" t="inlineStr"/>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr"/>
       <c r="B282" t="inlineStr">
         <is>
-          <t>Please provide complete information, or no offer can be created!</t>
+          <t>Note</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>Podaj pełne informacje, albo oferta nie będzie mogła być stworzona!</t>
+          <t>Komentarz</t>
         </is>
       </c>
       <c r="D282" t="inlineStr"/>
       <c r="E282" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>.marketplace.Toast.MakeCompleteOffer</t>
+          <t>.marketplace.Toast.Note</t>
         </is>
       </c>
       <c r="G282" t="inlineStr"/>
       <c r="H282" t="inlineStr"/>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr"/>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Note</t>
+          <t>English</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>Komentarz</t>
+          <t>Polski</t>
         </is>
       </c>
       <c r="D283" t="inlineStr"/>
       <c r="E283" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>.marketplace.Toast.Note</t>
+          <t>.name</t>
         </is>
       </c>
       <c r="G283" t="inlineStr"/>
       <c r="H283" t="inlineStr"/>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr"/>
       <c r="B284" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>Already paid FPs in great buildings</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Polski</t>
+          <t>Już opłacone PR w perłach architektury</t>
         </is>
       </c>
       <c r="D284" t="inlineStr"/>
       <c r="E284" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>.name</t>
+          <t>.ownpart.AlreadyPaidFPsInTheLG</t>
         </is>
       </c>
       <c r="G284" t="inlineStr"/>
       <c r="H284" t="inlineStr"/>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr"/>
       <c r="B285" t="inlineStr">
         <is>
-          <t>Already paid FPs in great buildings</t>
+          <t>Arc patron  %</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>Już opłacone PR w perłach architektury</t>
+          <t>Pomoc Arki %</t>
         </is>
       </c>
       <c r="D285" t="inlineStr"/>
       <c r="E285" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>.ownpart.AlreadyPaidFPsInTheLG</t>
+          <t>.ownpart.ArcPatronPercent</t>
         </is>
       </c>
       <c r="G285" t="inlineStr"/>
       <c r="H285" t="inlineStr"/>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr"/>
       <c r="B286" t="inlineStr">
         <is>
-          <t>Arc patron  %</t>
+          <t>Blueprints</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>Pomoc Arki %</t>
+          <t>Plany</t>
         </is>
       </c>
       <c r="D286" t="inlineStr"/>
       <c r="E286" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>.ownpart.ArcPatronPercent</t>
+          <t>.ownpart.Blueprints</t>
         </is>
       </c>
       <c r="G286" t="inlineStr"/>
       <c r="H286" t="inlineStr"/>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr"/>
       <c r="B287" t="inlineStr">
         <is>
-          <t>Blueprints</t>
+          <t>Bonus</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>Plany</t>
+          <t>Bonus</t>
         </is>
       </c>
       <c r="D287" t="inlineStr"/>
       <c r="E287" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>.ownpart.Blueprints</t>
+          <t>.ownpart.Bonus</t>
         </is>
       </c>
       <c r="G287" t="inlineStr"/>
       <c r="H287" t="inlineStr"/>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr"/>
       <c r="B288" t="inlineStr">
         <is>
-          <t>Bonus</t>
+          <t>Calculate shares</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>Bonus</t>
+          <t>Policz części</t>
         </is>
       </c>
       <c r="D288" t="inlineStr"/>
       <c r="E288" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>.ownpart.Bonus</t>
+          <t>.ownpart.ButtonCalculateParts</t>
         </is>
       </c>
       <c r="G288" t="inlineStr"/>
       <c r="H288" t="inlineStr"/>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr"/>
       <c r="B289" t="inlineStr">
         <is>
-          <t>Calculate shares</t>
+          <t>Change view</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>Policz części</t>
+          <t>Zmień widok</t>
         </is>
       </c>
       <c r="D289" t="inlineStr"/>
       <c r="E289" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>.ownpart.ButtonCalculateParts</t>
+          <t>.ownpart.ChangeView</t>
         </is>
       </c>
       <c r="G289" t="inlineStr"/>
       <c r="H289" t="inlineStr"/>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr"/>
       <c r="B290" t="inlineStr">
         <is>
-          <t>Change view</t>
+          <t>90% conveyor chain</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>Zmień widok</t>
+          <t>90% łańcuch przenośnika</t>
         </is>
       </c>
       <c r="D290" t="inlineStr"/>
       <c r="E290" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>.ownpart.ChangeView</t>
+          <t>.ownpart.ConveyorChain</t>
         </is>
       </c>
       <c r="G290" t="inlineStr"/>
       <c r="H290" t="inlineStr"/>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr"/>
       <c r="B291" t="inlineStr">
         <is>
-          <t>90% conveyor chain</t>
+          <t>Copy</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>90% łańcuch przenośnika</t>
+          <t>Kopiuj</t>
         </is>
       </c>
       <c r="D291" t="inlineStr"/>
       <c r="E291" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>.ownpart.ConveyorChain</t>
+          <t>.ownpart.Copy</t>
         </is>
       </c>
       <c r="G291" t="inlineStr"/>
       <c r="H291" t="inlineStr"/>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr"/>
       <c r="B292" t="inlineStr">
         <is>
-          <t>Copy</t>
+          <t>Copy pay plan</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>Kopiuj</t>
+          <t>Kopiuj plan płacenia</t>
         </is>
       </c>
       <c r="D292" t="inlineStr"/>
       <c r="E292" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>.ownpart.Copy</t>
+          <t>.ownpart.CopyPayPlan</t>
         </is>
       </c>
       <c r="G292" t="inlineStr"/>
       <c r="H292" t="inlineStr"/>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr"/>
       <c r="B293" t="inlineStr">
         <is>
-          <t>Copy pay plan</t>
+          <t>Deposit</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>Kopiuj plan płacenia</t>
+          <t>Wpłać</t>
         </is>
       </c>
       <c r="D293" t="inlineStr"/>
       <c r="E293" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>.ownpart.CopyPayPlan</t>
+          <t>.ownpart.Deposit</t>
         </is>
       </c>
       <c r="G293" t="inlineStr"/>
       <c r="H293" t="inlineStr"/>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr"/>
       <c r="B294" t="inlineStr">
         <is>
-          <t>Deposit</t>
+          <t>Deposit FP</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>Wpłać</t>
+          <t>Wpłać PR</t>
         </is>
       </c>
       <c r="D294" t="inlineStr"/>
       <c r="E294" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>.ownpart.Deposit</t>
+          <t>.ownpart.DepositFP</t>
         </is>
       </c>
       <c r="G294" t="inlineStr"/>
       <c r="H294" t="inlineStr"/>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr"/>
       <c r="B295" t="inlineStr">
         <is>
-          <t>Deposit FP</t>
+          <t>Done</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>Wpłać PR</t>
+          <t>Zrobione</t>
         </is>
       </c>
       <c r="D295" t="inlineStr"/>
       <c r="E295" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>.ownpart.DepositFP</t>
+          <t>.ownpart.Done</t>
         </is>
       </c>
       <c r="G295" t="inlineStr"/>
       <c r="H295" t="inlineStr"/>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr"/>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Done</t>
+          <t>Buildings</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>Zrobione</t>
+          <t>Budynki</t>
         </is>
       </c>
       <c r="D296" t="inlineStr"/>
       <c r="E296" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>.ownpart.Done</t>
+          <t>.ownpart.DropdownBuidlings</t>
         </is>
       </c>
       <c r="G296" t="inlineStr"/>
       <c r="H296" t="inlineStr"/>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr"/>
       <c r="B297" t="inlineStr">
         <is>
-          <t>Buildings</t>
+          <t>Next step</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>Budynki</t>
+          <t>Następny krok</t>
         </is>
       </c>
       <c r="D297" t="inlineStr"/>
       <c r="E297" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>.ownpart.DropdownBuidlings</t>
+          <t>.ownpart.DropdownNextStep</t>
         </is>
       </c>
       <c r="G297" t="inlineStr"/>
       <c r="H297" t="inlineStr"/>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr"/>
       <c r="B298" t="inlineStr">
         <is>
-          <t>Next step</t>
+          <t>-- please choose --</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>Następny krok</t>
+          <t>-- wybierz --</t>
         </is>
       </c>
       <c r="D298" t="inlineStr"/>
       <c r="E298" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>.ownpart.DropdownNextStep</t>
+          <t>.ownpart.DropdownPleaseChoose</t>
         </is>
       </c>
       <c r="G298" t="inlineStr"/>
       <c r="H298" t="inlineStr"/>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr"/>
       <c r="B299" t="inlineStr">
         <is>
-          <t>-- please choose --</t>
+          <t>Search building...</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>-- wybierz --</t>
+          <t>Szukaj budynku...</t>
         </is>
       </c>
       <c r="D299" t="inlineStr"/>
       <c r="E299" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>.ownpart.DropdownPleaseChoose</t>
+          <t>.ownpart.DropdownSearch</t>
         </is>
       </c>
       <c r="G299" t="inlineStr"/>
       <c r="H299" t="inlineStr"/>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr"/>
       <c r="B300" t="inlineStr">
         <is>
-          <t>Search building...</t>
+          <t>FPs to outbid the next place</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>Szukaj budynku...</t>
+          <t>PR do przelicytowania następnego miejsca</t>
         </is>
       </c>
       <c r="D300" t="inlineStr"/>
       <c r="E300" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>.ownpart.DropdownSearch</t>
+          <t>.ownpart.FPsToBeatTheNextPlace</t>
         </is>
       </c>
       <c r="G300" t="inlineStr"/>
       <c r="H300" t="inlineStr"/>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr"/>
       <c r="B301" t="inlineStr">
         <is>
-          <t>FPs to outbid the next place</t>
+          <t>Select great buildings, enter next level and submit…</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>PR do przelicytowania następnego miejsca</t>
+          <t>Wybierz perłę architektury, wpisz następny poziom i wyślij…</t>
         </is>
       </c>
       <c r="D301" t="inlineStr"/>
       <c r="E301" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>.ownpart.FPsToBeatTheNextPlace</t>
+          <t>.ownpart.FirstInstruction</t>
         </is>
       </c>
       <c r="G301" t="inlineStr"/>
       <c r="H301" t="inlineStr"/>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr"/>
       <c r="B302" t="inlineStr">
         <is>
-          <t>Select great buildings, enter next level and submit…</t>
+          <t>&lt;p class="mt-4 text-justify"&gt;Looking for tools and apps that can help you play FoE? But Forge of Empires cheats are not your thing? Then you are exactly right here. The FoE calculator works with the data shown by Innogames unencrypted. These are prepared by our tools and made available to you in order to use one or the other advantage in the well-known online strategy game Forge of Empires.&lt;/p&gt;&lt;p&gt;For example, simply use the calculator to calculate how many forge points you need to deposit to make sure your guildmates or friends who are in the field are safe and can not be outbid. So you all win.&lt;/p&gt;&lt;p&gt; Here you can download the &lt;a href="https://docs.foe-helper.com/english/installing"&gt;Extension&lt;/a&gt;.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>Wybierz perłę architektury, wpisz następny poziom i wyślij…</t>
+          <t>&lt;p class="mt-4 text-justify"&gt;Szukasz narzędzi i aplikacji, które mogą pomóc Ci grać w FoE? Ale oszukiwanie ci się nie podoba? W takim razie jesteś w dobrym miejscu. Kalkulator FoE działa na niezaszyfrowanych danych pokazanych przez Innogames. To są przygotowane przez nas narzędzia i udostępnione Tobie, żebyś mógł użyć ich przewagi w dobrze znanej grze strategicznej online Forge of Empires.&lt;/p&gt;&lt;p&gt;Na przykład, po prostu użyj kalkulatora, żeby policzyć ile punktów rozwoju musisz wpłacić, żeby mieć pewność, że Twoi koledzy z gildii lub znajomi w polu są bezpieczni i nie mogą zostać przebici. Więc wszyscy wygrywacie.&lt;/p&gt;&lt;p&gt;Tutaj możesz pobrać&lt;a href="https://docs.foe-helper.com/english/installing"&gt;Rozszerzenie&lt;/a&gt;&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D302" t="inlineStr"/>
       <c r="E302" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>.ownpart.FirstInstruction</t>
+          <t>.ownpart.FooterDesc</t>
         </is>
       </c>
       <c r="G302" t="inlineStr"/>
       <c r="H302" t="inlineStr"/>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr"/>
       <c r="B303" t="inlineStr">
         <is>
-          <t>&lt;p class="mt-4 text-justify"&gt;Looking for tools and apps that can help you play FoE? But Forge of Empires cheats are not your thing? Then you are exactly right here. The FoE calculator works with the data shown by Innogames unencrypted. These are prepared by our tools and made available to you in order to use one or the other advantage in the well-known online strategy game Forge of Empires.&lt;/p&gt;&lt;p&gt;For example, simply use the calculator to calculate how many forge points you need to deposit to make sure your guildmates or friends who are in the field are safe and can not be outbid. So you all win.&lt;/p&gt;&lt;p&gt; Here you can download the &lt;a href="https://docs.foe-helper.com/english/installing"&gt;Extension&lt;/a&gt;.&lt;/p&gt;</t>
+          <t>for</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>&lt;p class="mt-4 text-justify"&gt;Szukasz narzędzi i aplikacji, które mogą pomóc Ci grać w FoE? Ale oszukiwanie ci się nie podoba? W takim razie jesteś w dobrym miejscu. Kalkulator FoE działa na niezaszyfrowanych danych pokazanych przez Innogames. To są przygotowane przez nas narzędzia i udostępnione Tobie, żebyś mógł użyć ich przewagi w dobrze znanej grze strategicznej online Forge of Empires.&lt;/p&gt;&lt;p&gt;Na przykład, po prostu użyj kalkulatora, żeby policzyć ile punktów rozwoju musisz wpłacić, żeby mieć pewność, że Twoi koledzy z gildii lub znajomi w polu są bezpieczni i nie mogą zostać przebici. Więc wszyscy wygrywacie.&lt;/p&gt;&lt;p&gt;Tutaj możesz pobrać&lt;a href="https://docs.foe-helper.com/english/installing"&gt;Rozszerzenie&lt;/a&gt;&lt;/p&gt;</t>
+          <t>dla</t>
         </is>
       </c>
       <c r="D303" t="inlineStr"/>
       <c r="E303" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>.ownpart.FooterDesc</t>
+          <t>.ownpart.For</t>
         </is>
       </c>
       <c r="G303" t="inlineStr"/>
       <c r="H303" t="inlineStr"/>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr"/>
       <c r="B304" t="inlineStr">
         <is>
-          <t>for</t>
+          <t>Co-payment calculator</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>dla</t>
+          <t>Kalkulator współpłacenia</t>
         </is>
       </c>
       <c r="D304" t="inlineStr"/>
       <c r="E304" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>.ownpart.For</t>
+          <t>.ownpart.Heading</t>
         </is>
       </c>
       <c r="G304" t="inlineStr"/>
       <c r="H304" t="inlineStr"/>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr"/>
       <c r="B305" t="inlineStr">
         <is>
-          <t>Co-payment calculator</t>
+          <t>Investment Calculator</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>Kalkulator współpłacenia</t>
+          <t>Kalkulator inwestycji</t>
         </is>
       </c>
       <c r="D305" t="inlineStr"/>
       <c r="E305" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>.ownpart.Heading</t>
+          <t>.ownpart.InvestmentCalculator</t>
         </is>
       </c>
       <c r="G305" t="inlineStr"/>
       <c r="H305" t="inlineStr"/>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr"/>
       <c r="B306" t="inlineStr">
         <is>
-          <t>Investment Calculator</t>
+          <t>Investment calculator</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
           <t>Kalkulator inwestycji</t>
         </is>
       </c>
       <c r="D306" t="inlineStr"/>
       <c r="E306" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>.ownpart.InvestmentCalculator</t>
+          <t>.ownpart.InvestmentCalculatorHeader</t>
         </is>
       </c>
       <c r="G306" t="inlineStr"/>
       <c r="H306" t="inlineStr"/>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr"/>
       <c r="B307" t="inlineStr">
         <is>
-          <t>Investment calculator</t>
+          <t>GB Bonus</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>Kalkulator inwestycji</t>
+          <t>Bonus PA</t>
         </is>
       </c>
       <c r="D307" t="inlineStr"/>
       <c r="E307" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>.ownpart.InvestmentCalculatorHeader</t>
+          <t>.ownpart.LBBonus</t>
         </is>
       </c>
       <c r="G307" t="inlineStr"/>
       <c r="H307" t="inlineStr"/>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr"/>
       <c r="B308" t="inlineStr">
         <is>
-          <t>GB Bonus</t>
+          <t>GB Total-FP</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>Bonus PA</t>
+          <t>w sumie PR na PA</t>
         </is>
       </c>
       <c r="D308" t="inlineStr"/>
       <c r="E308" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>.ownpart.LBBonus</t>
+          <t>.ownpart.LGTotalFp</t>
         </is>
       </c>
       <c r="G308" t="inlineStr"/>
       <c r="H308" t="inlineStr"/>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr"/>
       <c r="B309" t="inlineStr">
         <is>
-          <t>GB Total-FP</t>
+          <t>Level up</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>w sumie PR na PA</t>
+          <t>Poziom wyżej</t>
         </is>
       </c>
       <c r="D309" t="inlineStr"/>
       <c r="E309" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>.ownpart.LGTotalFp</t>
+          <t>.ownpart.LevelUp</t>
         </is>
       </c>
       <c r="G309" t="inlineStr"/>
       <c r="H309" t="inlineStr"/>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr"/>
       <c r="B310" t="inlineStr">
         <is>
-          <t>Level up</t>
+          <t>This cost calculator is part of the &lt;a href="https://docs.foe-helper.com/english/installing" target="_blank"&gt;Browser-Extension for Forge of Empires&lt;/a&gt;.</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>Poziom wyżej</t>
+          <t>Ten kalkulator kosztu jest częścią &lt;a href="https://docs.foe-helper.com/english/installing" target="_blank"&gt;Rozszerzenia Przeglądarki dla Forge of Empires&lt;/a&gt;.</t>
         </is>
       </c>
       <c r="D310" t="inlineStr"/>
       <c r="E310" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>.ownpart.LevelUp</t>
+          <t>.ownpart.LinkToExtension</t>
         </is>
       </c>
       <c r="G310" t="inlineStr"/>
       <c r="H310" t="inlineStr"/>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr"/>
       <c r="B311" t="inlineStr">
         <is>
-          <t>This cost calculator is part of the &lt;a href="https://docs.foe-helper.com/english/installing" target="_blank"&gt;Browser-Extension for Forge of Empires&lt;/a&gt;.</t>
+          <t>If you have any questions or remarks, please visit our &lt;a href="https://discord.gg/z97KZq4" target="_blank"&gt;Discord Server&lt;/a&gt;.</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>Ten kalkulator kosztu jest częścią &lt;a href="https://docs.foe-helper.com/english/installing" target="_blank"&gt;Rozszerzenia Przeglądarki dla Forge of Empires&lt;/a&gt;.</t>
+          <t>Jeśli masz jakieś pytania lub uwagi, odwiedź nasz &lt;a href="https://discord.gg/z97KZq4" target="_blank"&gt;Serwer Discord&lt;/a&gt;.</t>
         </is>
       </c>
       <c r="D311" t="inlineStr"/>
       <c r="E311" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>.ownpart.LinkToExtension</t>
+          <t>.ownpart.LinkToForum</t>
         </is>
       </c>
       <c r="G311" t="inlineStr"/>
       <c r="H311" t="inlineStr"/>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr"/>
       <c r="B312" t="inlineStr">
         <is>
-          <t>If you have any questions or remarks, please visit our &lt;a href="https://discord.gg/z97KZq4" target="_blank"&gt;Discord Server&lt;/a&gt;.</t>
+          <t>Medals</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>Jeśli masz jakieś pytania lub uwagi, odwiedź nasz &lt;a href="https://discord.gg/z97KZq4" target="_blank"&gt;Serwer Discord&lt;/a&gt;.</t>
+          <t>Medale</t>
         </is>
       </c>
       <c r="D312" t="inlineStr"/>
       <c r="E312" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>.ownpart.LinkToForum</t>
+          <t>.ownpart.Medals</t>
         </is>
       </c>
       <c r="G312" t="inlineStr"/>
       <c r="H312" t="inlineStr"/>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr"/>
       <c r="B313" t="inlineStr">
         <is>
-          <t>Medals</t>
+          <t>Forge of Empires great buildings - safe deposit on seats, no surpassing by strangers. Simply calculate own share &amp; third party including patron bonus.</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>Medale</t>
+          <t>Perły Architektury Forge of Empires - bezpieczne wpłacanie na miejsca, bez wpychania się nieznajomych. Prosto policz własną część i innych osób razem z bonusem pomocy.</t>
         </is>
       </c>
       <c r="D313" t="inlineStr"/>
       <c r="E313" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>.ownpart.Medals</t>
+          <t>.ownpart.MetaDesc</t>
         </is>
       </c>
       <c r="G313" t="inlineStr"/>
       <c r="H313" t="inlineStr"/>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr"/>
       <c r="B314" t="inlineStr">
         <is>
-          <t>Forge of Empires great buildings - safe deposit on seats, no surpassing by strangers. Simply calculate own share &amp; third party including patron bonus.</t>
+          <t>Ownpart calculator | Bonus calculator | Arc conveyor - FoE</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>Perły Architektury Forge of Empires - bezpieczne wpłacanie na miejsca, bez wpychania się nieznajomych. Prosto policz własną część i innych osób razem z bonusem pomocy.</t>
+          <t>Kalkulator wkładu własnego | Kalkulator bonusu | Przenośnik Arki - FoE</t>
         </is>
       </c>
       <c r="D314" t="inlineStr"/>
       <c r="E314" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>.ownpart.MetaDesc</t>
+          <t>.ownpart.MetaTitle</t>
         </is>
       </c>
       <c r="G314" t="inlineStr"/>
       <c r="H314" t="inlineStr"/>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr"/>
       <c r="B315" t="inlineStr">
         <is>
-          <t>Ownpart calculator | Bonus calculator | Arc conveyor - FoE</t>
+          <t>Minimum patron bonus</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>Kalkulator wkładu własnego | Kalkulator bonusu | Przenośnik Arki - FoE</t>
+          <t>Minimalny bonus pomocy</t>
         </is>
       </c>
       <c r="D315" t="inlineStr"/>
       <c r="E315" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>.ownpart.MetaTitle</t>
+          <t>.ownpart.MinimumPatronBonus</t>
         </is>
       </c>
       <c r="G315" t="inlineStr"/>
       <c r="H315" t="inlineStr"/>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr"/>
       <c r="B316" t="inlineStr">
         <is>
-          <t>Minimum patron bonus</t>
+          <t>Necessary FP</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>Minimalny bonus pomocy</t>
+          <t>Potrzebne PR</t>
         </is>
       </c>
       <c r="D316" t="inlineStr"/>
       <c r="E316" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>.ownpart.MinimumPatronBonus</t>
+          <t>.ownpart.NecessaryFP</t>
         </is>
       </c>
       <c r="G316" t="inlineStr"/>
       <c r="H316" t="inlineStr"/>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr"/>
       <c r="B317" t="inlineStr">
         <is>
-          <t>Necessary FP</t>
+          <t>Not necessary</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>Potrzebne PR</t>
+          <t>Nie konieczne</t>
         </is>
       </c>
       <c r="D317" t="inlineStr"/>
       <c r="E317" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>.ownpart.NecessaryFP</t>
+          <t>.ownpart.NotNecessary</t>
         </is>
       </c>
       <c r="G317" t="inlineStr"/>
       <c r="H317" t="inlineStr"/>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr"/>
       <c r="B318" t="inlineStr">
         <is>
-          <t>Not necessary</t>
+          <t>-- Output scheme --</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>Nie konieczne</t>
+          <t>-- Układ wyjścia --</t>
         </is>
       </c>
       <c r="D318" t="inlineStr"/>
       <c r="E318" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>.ownpart.NotNecessary</t>
-[...2 lines deleted...]
-      <c r="G318" t="inlineStr"/>
+          <t>.ownpart.OutputScheme</t>
+        </is>
+      </c>
+      <c r="G318" t="inlineStr">
+        <is>
+          <t>Context please.</t>
+        </is>
+      </c>
       <c r="H318" t="inlineStr"/>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr"/>
       <c r="B319" t="inlineStr">
         <is>
-          <t>-- Output scheme --</t>
+          <t>Own contribution</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>-- Układ wyjścia --</t>
+          <t>Wkład własny</t>
         </is>
       </c>
       <c r="D319" t="inlineStr"/>
       <c r="E319" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>.ownpart.OutputScheme</t>
-[...6 lines deleted...]
-      </c>
+          <t>.ownpart.OwnContribution</t>
+        </is>
+      </c>
+      <c r="G319" t="inlineStr"/>
       <c r="H319" t="inlineStr"/>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr"/>
       <c r="B320" t="inlineStr">
         <is>
-          <t>Own contribution</t>
+          <t>Own contribution payed</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>Wkład własny</t>
+          <t>Wkład własny wpłacony</t>
         </is>
       </c>
       <c r="D320" t="inlineStr"/>
       <c r="E320" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
-          <t>.ownpart.OwnContribution</t>
+          <t>.ownpart.OwnContributionPayed</t>
         </is>
       </c>
       <c r="G320" t="inlineStr"/>
       <c r="H320" t="inlineStr"/>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr"/>
       <c r="B321" t="inlineStr">
         <is>
-          <t>Own contribution payed</t>
+          <t>Ownpart</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>Wkład własny wpłacony</t>
+          <t>Część własna</t>
         </is>
       </c>
       <c r="D321" t="inlineStr"/>
       <c r="E321" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>.ownpart.OwnContributionPayed</t>
+          <t>.ownpart.Ownpart</t>
         </is>
       </c>
       <c r="G321" t="inlineStr"/>
       <c r="H321" t="inlineStr"/>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr"/>
       <c r="B322" t="inlineStr">
         <is>
-          <t>Ownpart</t>
+          <t>Own contribution</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>Część własna</t>
+          <t>Wkład własny</t>
         </is>
       </c>
       <c r="D322" t="inlineStr"/>
       <c r="E322" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
-          <t>.ownpart.Ownpart</t>
+          <t>.ownpart.OwnpartTotal</t>
         </is>
       </c>
       <c r="G322" t="inlineStr"/>
       <c r="H322" t="inlineStr"/>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr"/>
       <c r="B323" t="inlineStr">
         <is>
-          <t>Own contribution</t>
+          <t>Patron share</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>Wkład własny</t>
+          <t>Pomoc Arek</t>
         </is>
       </c>
       <c r="D323" t="inlineStr"/>
       <c r="E323" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
-          <t>.ownpart.OwnpartTotal</t>
+          <t>.ownpart.PatronTotal</t>
         </is>
       </c>
       <c r="G323" t="inlineStr"/>
       <c r="H323" t="inlineStr"/>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr"/>
       <c r="B324" t="inlineStr">
         <is>
-          <t>Patron share</t>
+          <t>Place</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>Pomoc Arek</t>
+          <t>Pozycja</t>
         </is>
       </c>
       <c r="D324" t="inlineStr"/>
       <c r="E324" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>.ownpart.PatronTotal</t>
+          <t>.ownpart.Place</t>
         </is>
       </c>
       <c r="G324" t="inlineStr"/>
       <c r="H324" t="inlineStr"/>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr"/>
       <c r="B325" t="inlineStr">
         <is>
-          <t>Place</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>Pozycja</t>
+          <t>Gracz</t>
         </is>
       </c>
       <c r="D325" t="inlineStr"/>
       <c r="E325" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>.ownpart.Place</t>
+          <t>.ownpart.Player</t>
         </is>
       </c>
       <c r="G325" t="inlineStr"/>
       <c r="H325" t="inlineStr"/>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr"/>
       <c r="B326" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Player name</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>Gracz</t>
+          <t>Nazwa gracza</t>
         </is>
       </c>
       <c r="D326" t="inlineStr"/>
       <c r="E326" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>.ownpart.Player</t>
+          <t>.ownpart.PlayerName</t>
         </is>
       </c>
       <c r="G326" t="inlineStr"/>
       <c r="H326" t="inlineStr"/>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr"/>
       <c r="B327" t="inlineStr">
         <is>
-          <t>Player name</t>
+          <t>Please level</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>Nazwa gracza</t>
+          <t>Proszę zamykać</t>
         </is>
       </c>
       <c r="D327" t="inlineStr"/>
       <c r="E327" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>.ownpart.PlayerName</t>
+          <t>.ownpart.PlsLevelUp</t>
         </is>
       </c>
       <c r="G327" t="inlineStr"/>
       <c r="H327" t="inlineStr"/>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr"/>
       <c r="B328" t="inlineStr">
         <is>
-          <t>Please level</t>
+          <t>Sequence</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>Proszę zamykać</t>
+          <t>Kolejność</t>
         </is>
       </c>
       <c r="D328" t="inlineStr"/>
       <c r="E328" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>.ownpart.PlsLevelUp</t>
+          <t>.ownpart.SortOrder</t>
         </is>
       </c>
       <c r="G328" t="inlineStr"/>
       <c r="H328" t="inlineStr"/>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr"/>
       <c r="B329" t="inlineStr">
         <is>
-          <t>Sequence</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>Kolejność</t>
+          <t>Poziom</t>
         </is>
       </c>
       <c r="D329" t="inlineStr"/>
       <c r="E329" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>.ownpart.SortOrder</t>
+          <t>.ownpart.Step</t>
         </is>
       </c>
       <c r="G329" t="inlineStr"/>
       <c r="H329" t="inlineStr"/>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr"/>
       <c r="B330" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>GB Total-FP</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>Poziom</t>
+          <t>w sumie PR na PA</t>
         </is>
       </c>
       <c r="D330" t="inlineStr"/>
       <c r="E330" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>.ownpart.Step</t>
+          <t>.ownpart.TotalLGFPs</t>
         </is>
       </c>
       <c r="G330" t="inlineStr"/>
       <c r="H330" t="inlineStr"/>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr"/>
       <c r="B331" t="inlineStr">
         <is>
-          <t>GB Total-FP</t>
+          <t>unnecessary</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>w sumie PR na PA</t>
+          <t>niepotrzebne</t>
         </is>
       </c>
       <c r="D331" t="inlineStr"/>
       <c r="E331" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>.ownpart.TotalLGFPs</t>
+          <t>.ownpart.Unnecessary</t>
         </is>
       </c>
       <c r="G331" t="inlineStr"/>
       <c r="H331" t="inlineStr"/>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr"/>
       <c r="B332" t="inlineStr">
         <is>
-          <t>unnecessary</t>
+          <t>Your password has been updated.</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>niepotrzebne</t>
+          <t>Twoje hasło zostało zaktualizowane.</t>
         </is>
       </c>
       <c r="D332" t="inlineStr"/>
       <c r="E332" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>.ownpart.Unnecessary</t>
+          <t>.profile.PasswordUpdated</t>
         </is>
       </c>
       <c r="G332" t="inlineStr"/>
       <c r="H332" t="inlineStr"/>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr"/>
       <c r="B333" t="inlineStr">
         <is>
-          <t>Your password has been updated.</t>
+          <t>This player name is already registered.&lt;br&gt;&lt;br&gt;That cant be true? Then write me (in english) &lt;a class="btn btn-secondary btn-sm" role="button" href="mailto:mainline@foe-helper.com?subject=My account is already taken? Please help me!&amp;body=Hey mainline,%%0A%%0AI cannot register my account because it is already taken.%%0A%%0APlayer-name: %s %%0APlayer-ID: %s"&gt;Compose email&lt;/a&gt;</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>Twoje hasło zostało zaktualizowane.</t>
+          <t>Ta nazwa gracza jest już zarejestrowana.&lt;br&gt;&lt;br&gt;To niemożliwe? W takim razie napisz do mnie (po angielsku) &lt;a class="btn btn-secondary btn-sm" role="button" href="mailto:mainline@foe-helper.com?subject=My account is already taken? Please help me!&amp;body=Hey mainline,%%0A%%0AI cannot register my account because it is already taken.%%0A%%0APlayer-name: %s %%0APlayer-ID: %s"&gt;Utwórz email&lt;/a&gt;</t>
         </is>
       </c>
       <c r="D333" t="inlineStr"/>
       <c r="E333" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
-          <t>.profile.PasswordUpdated</t>
+          <t>.register.AlreadyTaken</t>
         </is>
       </c>
       <c r="G333" t="inlineStr"/>
       <c r="H333" t="inlineStr"/>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr"/>
       <c r="B334" t="inlineStr">
         <is>
-          <t>This player name is already registered.&lt;br&gt;&lt;br&gt;That cant be true? Then write me (in english) &lt;a class="btn btn-secondary btn-sm" role="button" href="mailto:mainline@foe-helper.com?subject=My account is already taken? Please help me!&amp;body=Hey mainline,%%0A%%0AI cannot register my account because it is already taken.%%0A%%0APlayer-name: %s %%0APlayer-ID: %s"&gt;Compose email&lt;/a&gt;</t>
+          <t>Register</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>Ta nazwa gracza jest już zarejestrowana.&lt;br&gt;&lt;br&gt;To niemożliwe? W takim razie napisz do mnie (po angielsku) &lt;a class="btn btn-secondary btn-sm" role="button" href="mailto:mainline@foe-helper.com?subject=My account is already taken? Please help me!&amp;body=Hey mainline,%%0A%%0AI cannot register my account because it is already taken.%%0A%%0APlayer-name: %s %%0APlayer-ID: %s"&gt;Utwórz email&lt;/a&gt;</t>
+          <t>Zarejestruj</t>
         </is>
       </c>
       <c r="D334" t="inlineStr"/>
       <c r="E334" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
-          <t>.register.AlreadyTaken</t>
+          <t>.register.ButtonRegister</t>
         </is>
       </c>
       <c r="G334" t="inlineStr"/>
       <c r="H334" t="inlineStr"/>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr"/>
       <c r="B335" t="inlineStr">
         <is>
-          <t>Register</t>
+          <t>-- Select server --</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>Zarejestruj</t>
+          <t>-- Wybierz serwer --</t>
         </is>
       </c>
       <c r="D335" t="inlineStr"/>
       <c r="E335" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>.register.ButtonRegister</t>
+          <t>.register.DropdownWorld</t>
         </is>
       </c>
       <c r="G335" t="inlineStr"/>
       <c r="H335" t="inlineStr"/>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr"/>
       <c r="B336" t="inlineStr">
         <is>
-          <t>Germany &lt;small class="text-muted"&gt;- deXX&lt;/small&gt;</t>
+          <t>Email address</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>Niemcy &lt;small class="text-muted"&gt;- deXX&lt;/small&gt;</t>
+          <t>Adres email</t>
         </is>
       </c>
       <c r="D336" t="inlineStr"/>
       <c r="E336" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
-          <t>.register.DropdownWorld</t>
+          <t>.register.EmailAdress</t>
         </is>
       </c>
       <c r="G336" t="inlineStr"/>
       <c r="H336" t="inlineStr"/>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr"/>
       <c r="B337" t="inlineStr">
         <is>
-          <t>Email address</t>
+          <t>&lt;p&gt;I found multiple accounts for &lt;strong&gt;%s&lt;/strong&gt;. Which one do you want to register with?&lt;/p&gt;&lt;p&gt;Don't worry. You can switch between your worlds later.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>Adres email</t>
+          <t>&lt;p&gt;Znalazłem kilka kont dla &lt;strong&gt;%s&lt;/strong&gt;. Którym z nich chcesz się zarejestrować?&lt;/p&gt;&lt;p&gt;Nie martw się. Możesz przełączać pomiedzy swoimi światami później.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D337" t="inlineStr"/>
       <c r="E337" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
-          <t>.register.EmailAdress</t>
+          <t>.register.FoundMore</t>
         </is>
       </c>
       <c r="G337" t="inlineStr"/>
       <c r="H337" t="inlineStr"/>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr"/>
       <c r="B338" t="inlineStr">
         <is>
-          <t>&lt;p&gt;I found multiple accounts for &lt;strong&gt;%s&lt;/strong&gt;. Which one do you want to register with?&lt;/p&gt;&lt;p&gt;Don't worry. You can switch between your worlds later.&lt;/p&gt;</t>
+          <t>Is that you?</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Znalazłem kilka kont dla &lt;strong&gt;%s&lt;/strong&gt;. Którym z nich chcesz się zarejestrować?&lt;/p&gt;&lt;p&gt;Nie martw się. Możesz przełączać pomiedzy swoimi światami później.&lt;/p&gt;</t>
+          <t>Czy to ty?</t>
         </is>
       </c>
       <c r="D338" t="inlineStr"/>
       <c r="E338" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
-          <t>.register.FoundMore</t>
+          <t>.register.FoundOne</t>
         </is>
       </c>
       <c r="G338" t="inlineStr"/>
       <c r="H338" t="inlineStr"/>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr"/>
       <c r="B339" t="inlineStr">
         <is>
-          <t>Is that you?</t>
+          <t>Register</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>Czy to ty?</t>
+          <t>Zarejestruj</t>
         </is>
       </c>
       <c r="D339" t="inlineStr"/>
       <c r="E339" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
-          <t>.register.FoundOne</t>
+          <t>.register.Headline</t>
         </is>
       </c>
       <c r="G339" t="inlineStr"/>
       <c r="H339" t="inlineStr"/>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr"/>
       <c r="B340" t="inlineStr">
         <is>
-          <t>Register</t>
+          <t>&lt;a href="/docs/en/sign-up/#player-id" target="_blank"&gt;&lt;i class="fad fa-medkit" aria-hidden="true"&gt;&lt;/i&gt; Found correct ID&lt;/a&gt;</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>Zarejestruj</t>
+          <t>&lt;a href="/docs/en/sign-up/#player-id" target="_blank"&gt;&lt;i class="fad fa-medkit" aria-hidden="true"&gt;&lt;/i&gt; Znaleziono poprawne ID&lt;/a&gt;</t>
         </is>
       </c>
       <c r="D340" t="inlineStr"/>
       <c r="E340" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
-          <t>.register.Headline</t>
+          <t>.register.HelpLink</t>
         </is>
       </c>
       <c r="G340" t="inlineStr"/>
       <c r="H340" t="inlineStr"/>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr"/>
       <c r="B341" t="inlineStr">
         <is>
-          <t>&lt;a href="/docs/en/sign-up/#player-id" target="_blank"&gt;&lt;i class="fad fa-medkit" aria-hidden="true"&gt;&lt;/i&gt; Found correct ID&lt;/a&gt;</t>
+          <t>InGame ID (Number)</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>&lt;a href="/docs/en/sign-up/#player-id" target="_blank"&gt;&lt;i class="fad fa-medkit" aria-hidden="true"&gt;&lt;/i&gt; Znaleziono poprawne ID&lt;/a&gt;</t>
+          <t>ID w grze (liczba)</t>
         </is>
       </c>
       <c r="D341" t="inlineStr"/>
       <c r="E341" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>.register.HelpLink</t>
+          <t>.register.InGameID</t>
         </is>
       </c>
       <c r="G341" t="inlineStr"/>
       <c r="H341" t="inlineStr"/>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr"/>
       <c r="B342" t="inlineStr">
         <is>
-          <t>InGame ID (Number)</t>
+          <t>You can find your ID in the settings of the extension</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>ID w grze (liczba)</t>
+          <t>Możesz znaleźć swoje ID w ustawieniach rozszerzenia</t>
         </is>
       </c>
       <c r="D342" t="inlineStr"/>
       <c r="E342" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
-          <t>.register.InGameID</t>
+          <t>.register.InGameIDHelp</t>
         </is>
       </c>
       <c r="G342" t="inlineStr"/>
       <c r="H342" t="inlineStr"/>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr"/>
       <c r="B343" t="inlineStr">
         <is>
-          <t>You can find your ID in the settings of the extension</t>
+          <t>InGame Name</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>Możesz znaleźć swoje ID w ustawieniach rozszerzenia</t>
+          <t>Nazwa w grze</t>
         </is>
       </c>
       <c r="D343" t="inlineStr"/>
       <c r="E343" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>.register.InGameIDHelp</t>
+          <t>.register.InGameName</t>
         </is>
       </c>
       <c r="G343" t="inlineStr"/>
       <c r="H343" t="inlineStr"/>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr"/>
       <c r="B344" t="inlineStr">
         <is>
-          <t>InGame Name</t>
+          <t>&lt;p&gt;I couldn't find anything about this Player-Id.&lt;/p&gt;&lt;p&gt;Is this Id correct?.&lt;br&gt;&lt;br&gt;Have you already been in the game with the extension?&lt;br &gt;&lt;br&gt;If not, install it now:&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>Nazwa w grze</t>
+          <t>&lt;p&gt;Nie mogłem znaleźć niczego o tym ID gracza.&lt;/p&gt;&lt;p&gt;Czy to ID jest poprawne?.&lt;br&gt;&lt;br&gt;Czy byłeś/aś już w grze z rozszerzeniem?&lt;br&gt;&lt;br&gt;Jeśli nie, zainstaluj je teraz:&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D344" t="inlineStr"/>
       <c r="E344" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
-          <t>.register.InGameName</t>
+          <t>.register.NothingFound</t>
         </is>
       </c>
       <c r="G344" t="inlineStr"/>
       <c r="H344" t="inlineStr"/>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr"/>
       <c r="B345" t="inlineStr">
         <is>
-          <t>&lt;p&gt;I couldn't find anything about this Player-Id.&lt;/p&gt;&lt;p&gt;Is this Id correct?.&lt;br&gt;&lt;br&gt;Have you already been in the game with the extension?&lt;br &gt;&lt;br&gt;If not, install it now:&lt;/p&gt;</t>
+          <t>Please provide full details</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Nie mogłem znaleźć niczego o tym ID gracza.&lt;/p&gt;&lt;p&gt;Czy to ID jest poprawne?.&lt;br&gt;&lt;br&gt;Czy byłeś/aś już w grze z rozszerzeniem?&lt;br&gt;&lt;br&gt;Jeśli nie, zainstaluj je teraz:&lt;/p&gt;</t>
+          <t>Podaj wszystkie szczegóły</t>
         </is>
       </c>
       <c r="D345" t="inlineStr"/>
       <c r="E345" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>.register.NothingFound</t>
+          <t>.register.PleaseFillCompletly</t>
         </is>
       </c>
       <c r="G345" t="inlineStr"/>
       <c r="H345" t="inlineStr"/>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr"/>
       <c r="B346" t="inlineStr">
         <is>
-          <t>Please provide full details</t>
+          <t>Required fields</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>Podaj wszystkie szczegóły</t>
+          <t>Wymagane pola</t>
         </is>
       </c>
       <c r="D346" t="inlineStr"/>
       <c r="E346" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
-          <t>.register.PleaseFillCompletly</t>
+          <t>.register.RequiredFields</t>
         </is>
       </c>
       <c r="G346" t="inlineStr"/>
       <c r="H346" t="inlineStr"/>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr"/>
       <c r="B347" t="inlineStr">
         <is>
-          <t>Required fields</t>
+          <t>Set a new password</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>Wymagane pola</t>
+          <t>Ustaw hasło</t>
         </is>
       </c>
       <c r="D347" t="inlineStr"/>
       <c r="E347" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>.register.RequiredFields</t>
+          <t>.register.SetPassword</t>
         </is>
       </c>
       <c r="G347" t="inlineStr"/>
       <c r="H347" t="inlineStr"/>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr"/>
       <c r="B348" t="inlineStr">
         <is>
-          <t>Set password</t>
+          <t>Your world</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>Ustaw hasło</t>
+          <t>Twój świat</t>
         </is>
       </c>
       <c r="D348" t="inlineStr"/>
       <c r="E348" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
-          <t>.register.SetPassword</t>
+          <t>.register.YourWorld</t>
         </is>
       </c>
       <c r="G348" t="inlineStr"/>
       <c r="H348" t="inlineStr"/>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr"/>
       <c r="B349" t="inlineStr">
         <is>
-          <t>Your world</t>
+          <t>by</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>Twój świat</t>
+          <t>przez</t>
         </is>
       </c>
       <c r="D349" t="inlineStr"/>
       <c r="E349" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
-          <t>.register.YourWorld</t>
+          <t>.startpage.From</t>
         </is>
       </c>
       <c r="G349" t="inlineStr"/>
       <c r="H349" t="inlineStr"/>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr"/>
       <c r="B350" t="inlineStr">
         <is>
-          <t>by</t>
+          <t>The AddOn for Forge of Empires</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>przez</t>
+          <t>Rozszerzenie dla Forge of Empires</t>
         </is>
       </c>
       <c r="D350" t="inlineStr"/>
       <c r="E350" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
-          <t>.startpage.From</t>
+          <t>.startpage.HeroHeading</t>
         </is>
       </c>
       <c r="G350" t="inlineStr"/>
       <c r="H350" t="inlineStr"/>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr"/>
       <c r="B351" t="inlineStr">
         <is>
-          <t>The AddOn for Forge of Empires</t>
+          <t>Own share / funding calculator on foe-helper.com</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>Rozszerzenie dla Forge of Empires</t>
+          <t>Kalkulator wpłaty własnej / wpłacania na foe-helper.com</t>
         </is>
       </c>
       <c r="D351" t="inlineStr"/>
       <c r="E351" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
-          <t>.startpage.HeroHeading</t>
+          <t>.startpage.HeroImageAlt</t>
         </is>
       </c>
       <c r="G351" t="inlineStr"/>
       <c r="H351" t="inlineStr"/>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr"/>
       <c r="B352" t="inlineStr">
         <is>
-          <t>Own share / funding calculator on foe-helper.com</t>
+          <t>Are you looking for something that makes playing easier for you, but don't want to cheat? Then you are exactly right here.</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>Kalkulator wpłaty własnej / wpłacania na foe-helper.com</t>
+          <t>Szukasz czegoś, co uprościłoby granie dla Ciebie, ale nie chcesz oszukiwać? W takim razie jesteś w dobrym miejscu.</t>
         </is>
       </c>
       <c r="D352" t="inlineStr"/>
       <c r="E352" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
-          <t>.startpage.HeroImageAlt</t>
+          <t>.startpage.HeroIntro</t>
         </is>
       </c>
       <c r="G352" t="inlineStr"/>
       <c r="H352" t="inlineStr"/>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr"/>
       <c r="B353" t="inlineStr">
         <is>
-          <t>Are you looking for something that makes playing easier for you, but don't want to cheat? Then you are exactly right here.</t>
+          <t>Help with Forge of Empires: personal contribution calculator, Arc calculator, statistics tool for you and your guild - ideal for beginners and professionals. Free of charge!</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>Szukasz czegoś, co uprościłoby granie dla Ciebie, ale nie chcesz oszukiwać? W takim razie jesteś w dobrym miejscu.</t>
+          <t>Pomoc z Forge of Empires: osobisty kalkulator wpłat, kalkulator arki, narzędzie statystyk dla ciebie i twojej gildii - idealne dla początkujących i profesjonalistów. Za darmo!</t>
         </is>
       </c>
       <c r="D353" t="inlineStr"/>
       <c r="E353" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>.startpage.HeroIntro</t>
+          <t>.startpage.MetaDesc</t>
         </is>
       </c>
       <c r="G353" t="inlineStr"/>
       <c r="H353" t="inlineStr"/>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr"/>
       <c r="B354" t="inlineStr">
         <is>
-          <t>Help with Forge of Empires: personal contribution calculator, Arc calculator, statistics tool for you and your guild - ideal for beginners and professionals. Free of charge!</t>
+          <t>Forge points calculator - tool for online strategy game Forge of Empires</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>Pomoc z Forge of Empires: osobisty kalkulator wpłat, kalkulator arki, narzędzie statystyk dla ciebie i twojej gildii - idealne dla początkujących i profesjonalistów. Za darmo!</t>
+          <t>Kalkulator punktów rozwoju - narzędzie do gry strategicznej online Forge of Empires</t>
         </is>
       </c>
       <c r="D354" t="inlineStr"/>
       <c r="E354" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
-          <t>.startpage.MetaDesc</t>
+          <t>.startpage.MetaTitle</t>
         </is>
       </c>
       <c r="G354" t="inlineStr"/>
       <c r="H354" t="inlineStr"/>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr"/>
       <c r="B355" t="inlineStr">
         <is>
-          <t>Forge points calculator - tool for online strategy game Forge of Empires</t>
+          <t>Read more…</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>Kalkulator punktów rozwoju - narzędzie do gry strategicznej online Forge of Empires</t>
+          <t>Przeczytaj więcej…</t>
         </is>
       </c>
       <c r="D355" t="inlineStr"/>
       <c r="E355" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
-          <t>.startpage.MetaTitle</t>
+          <t>.startpage.MoreLink</t>
         </is>
       </c>
       <c r="G355" t="inlineStr"/>
       <c r="H355" t="inlineStr"/>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr"/>
       <c r="B356" t="inlineStr">
         <is>
-          <t>Read more…</t>
+          <t>Read more</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>Przeczytaj więcej…</t>
+          <t>Przeczytaj więcej</t>
         </is>
       </c>
       <c r="D356" t="inlineStr"/>
       <c r="E356" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
-          <t>.startpage.MoreLink</t>
+          <t>.startpage.ReadMore</t>
         </is>
       </c>
       <c r="G356" t="inlineStr"/>
       <c r="H356" t="inlineStr"/>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr"/>
       <c r="B357" t="inlineStr">
         <is>
-          <t>Read more</t>
+          <t>&lt;h1&gt;Ownership share calculator / funding calculator&lt;/h1&gt;&lt;p&gt;Welcome to our newly designed page!&lt;/p&gt;&lt;p&gt;From now on, updates to the extension or the website will be published here.&lt;br&gt;Just check back regularly.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>Przeczytaj więcej</t>
+          <t>&lt;h1&gt;Kalkulator wpłaty własnej / wpłacania&lt;/h1&gt;&lt;p&gt;Witajcie na naszej nowo zaprojektowanej stronie!&lt;/p&gt;&lt;p&gt;Od teraz, aktualizacje do rozszerzenia lub strony będą publikowane tutaj.&lt;br&gt;Po prostu sprawdzaj regularnie.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D357" t="inlineStr"/>
       <c r="E357" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
-          <t>.startpage.ReadMore</t>
+          <t>.startpage.Wellcome</t>
         </is>
       </c>
       <c r="G357" t="inlineStr"/>
       <c r="H357" t="inlineStr"/>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr"/>
       <c r="B358" t="inlineStr">
         <is>
-          <t>&lt;h1&gt;Ownership share calculator / funding calculator&lt;/h1&gt;&lt;p&gt;Welcome to our newly designed page!&lt;/p&gt;&lt;p&gt;From now on, updates to the extension or the website will be published here.&lt;br&gt;Just check back regularly.&lt;/p&gt;</t>
+          <t>The link to this player has been removed</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>&lt;h1&gt;Kalkulator wpłaty własnej / wpłacania&lt;/h1&gt;&lt;p&gt;Witajcie na naszej nowo zaprojektowanej stronie!&lt;/p&gt;&lt;p&gt;Od teraz, aktualizacje do rozszerzenia lub strony będą publikowane tutaj.&lt;br&gt;Po prostu sprawdzaj regularnie.&lt;/p&gt;</t>
+          <t>Link do tego gracza został usunięty</t>
         </is>
       </c>
       <c r="D358" t="inlineStr"/>
       <c r="E358" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t>.startpage.Wellcome</t>
+          <t>.statistics.OffLinking</t>
         </is>
       </c>
       <c r="G358" t="inlineStr"/>
       <c r="H358" t="inlineStr"/>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr"/>
       <c r="B359" t="inlineStr">
         <is>
-          <t>The link to this player has been removed</t>
+          <t>This player ID does not belong to your guild!</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>Link do tego gracza został usunięty</t>
+          <t>ID tego gracza nie należy do twojej gildii!</t>
         </is>
       </c>
       <c r="D359" t="inlineStr"/>
       <c r="E359" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>.statistics.OffLinking</t>
+          <t>.statistics.WrongGuild</t>
         </is>
       </c>
       <c r="G359" t="inlineStr"/>
       <c r="H359" t="inlineStr"/>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr"/>
       <c r="B360" t="inlineStr">
         <is>
-          <t>This player ID does not belong to your guild!</t>
+          <t>Great buildings</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>ID tego gracza nie należy do twojej gildii!</t>
+          <t>Perły Architektury</t>
         </is>
       </c>
       <c r="D360" t="inlineStr"/>
       <c r="E360" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
-          <t>.statistics.WrongGuild</t>
+          <t>.stats.Buildings.Header</t>
         </is>
       </c>
       <c r="G360" t="inlineStr"/>
       <c r="H360" t="inlineStr"/>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr"/>
       <c r="B361" t="inlineStr">
         <is>
-          <t>Great buildings</t>
+          <t>Highest level</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>Perły Architektury</t>
+          <t>Najwyższy poziom</t>
         </is>
       </c>
       <c r="D361" t="inlineStr"/>
       <c r="E361" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
-          <t>.stats.Buildings.Header</t>
+          <t>.stats.Buildings.HighestLevel</t>
         </is>
       </c>
       <c r="G361" t="inlineStr"/>
       <c r="H361" t="inlineStr"/>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr"/>
       <c r="B362" t="inlineStr">
         <is>
-          <t>Highest level</t>
+          <t>Members have this GB</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>Najwyższy poziom</t>
+          <t>Członkowie mają tą PA</t>
         </is>
       </c>
       <c r="D362" t="inlineStr"/>
       <c r="E362" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
-          <t>.stats.Buildings.HighestLevel</t>
+          <t>.stats.Buildings.MembersHaveThis</t>
         </is>
       </c>
       <c r="G362" t="inlineStr"/>
       <c r="H362" t="inlineStr"/>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr"/>
       <c r="B363" t="inlineStr">
         <is>
-          <t>Members have this GB</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>Członkowie mają tą PA</t>
+          <t>Nazwa</t>
         </is>
       </c>
       <c r="D363" t="inlineStr"/>
       <c r="E363" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
-          <t>.stats.Buildings.MembersHaveThis</t>
+          <t>.stats.Buildings.Name</t>
         </is>
       </c>
       <c r="G363" t="inlineStr"/>
       <c r="H363" t="inlineStr"/>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr"/>
       <c r="B364" t="inlineStr">
         <is>
-          <t>Name</t>
+          <t>Smallest level</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>Nazwa</t>
+          <t>Najniższy poziom</t>
         </is>
       </c>
       <c r="D364" t="inlineStr"/>
       <c r="E364" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
-          <t>.stats.Buildings.Name</t>
+          <t>.stats.Buildings.SmallestLevel</t>
         </is>
       </c>
       <c r="G364" t="inlineStr"/>
       <c r="H364" t="inlineStr"/>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr"/>
       <c r="B365" t="inlineStr">
         <is>
-          <t>Smallest level</t>
+          <t>completed level</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>Najniższy poziom</t>
+          <t>zamknięty poziom</t>
         </is>
       </c>
       <c r="D365" t="inlineStr"/>
       <c r="E365" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
-          <t>.stats.Buildings.SmallestLevel</t>
+          <t>.stats.BuildingsDetail.CompletedLevels</t>
         </is>
       </c>
       <c r="G365" t="inlineStr"/>
       <c r="H365" t="inlineStr"/>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr"/>
       <c r="B366" t="inlineStr">
         <is>
-          <t>completed level</t>
+          <t>Great building</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>zamknięty poziom</t>
+          <t>Perła architektury</t>
         </is>
       </c>
       <c r="D366" t="inlineStr"/>
       <c r="E366" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
-          <t>.stats.BuildingsDetail.CompletedLevels</t>
+          <t>.stats.BuildingsDetail.Header</t>
         </is>
       </c>
       <c r="G366" t="inlineStr"/>
       <c r="H366" t="inlineStr"/>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr"/>
       <c r="B367" t="inlineStr">
         <is>
-          <t>Great building</t>
+          <t>open level</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>Perła architektury</t>
+          <t>otwarty poziom</t>
         </is>
       </c>
       <c r="D367" t="inlineStr"/>
       <c r="E367" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
-          <t>.stats.BuildingsDetail.Header</t>
+          <t>.stats.BuildingsDetail.OpenLevels</t>
         </is>
       </c>
       <c r="G367" t="inlineStr"/>
       <c r="H367" t="inlineStr"/>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr"/>
       <c r="B368" t="inlineStr">
         <is>
-          <t>open level</t>
+          <t>Rank</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>otwarty poziom</t>
+          <t>Pozycja</t>
         </is>
       </c>
       <c r="D368" t="inlineStr"/>
       <c r="E368" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
-          <t>.stats.BuildingsDetail.OpenLevels</t>
+          <t>.stats.index.Rank</t>
         </is>
       </c>
       <c r="G368" t="inlineStr"/>
       <c r="H368" t="inlineStr"/>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr"/>
       <c r="B369" t="inlineStr">
         <is>
-          <t>Rank</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>Pozycja</t>
+          <t>Nazwa</t>
         </is>
       </c>
       <c r="D369" t="inlineStr"/>
       <c r="E369" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
-          <t>.stats.index.Rank</t>
+          <t>.stats.index.Name</t>
         </is>
       </c>
       <c r="G369" t="inlineStr"/>
       <c r="H369" t="inlineStr"/>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr"/>
       <c r="B370" t="inlineStr">
         <is>
-          <t>Name</t>
+          <t>Title</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>Nazwa</t>
+          <t>Tytuł</t>
         </is>
       </c>
       <c r="D370" t="inlineStr"/>
       <c r="E370" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
-          <t>.stats.index.Name</t>
+          <t>.stats.index.Title</t>
         </is>
       </c>
       <c r="G370" t="inlineStr"/>
       <c r="H370" t="inlineStr"/>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr"/>
       <c r="B371" t="inlineStr">
         <is>
-          <t>Title</t>
+          <t>Points</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>Tytuł</t>
+          <t>Punkty</t>
         </is>
       </c>
       <c r="D371" t="inlineStr"/>
       <c r="E371" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
-          <t>.stats.index.Title</t>
+          <t>.stats.index.Points</t>
         </is>
       </c>
       <c r="G371" t="inlineStr"/>
       <c r="H371" t="inlineStr"/>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr"/>
       <c r="B372" t="inlineStr">
         <is>
-          <t>Points</t>
+          <t>Remove %s from the guild list</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>Punkty</t>
+          <t>Usuń %s z listy gildii</t>
         </is>
       </c>
       <c r="D372" t="inlineStr"/>
       <c r="E372" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
-          <t>.stats.index.Points</t>
+          <t>.stats.index.RemoveFromList</t>
         </is>
       </c>
       <c r="G372" t="inlineStr"/>
       <c r="H372" t="inlineStr"/>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr"/>
       <c r="B373" t="inlineStr">
         <is>
-          <t>Remove %s from the guild list</t>
+          <t>Member overview</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>Usuń %s z listy gildii</t>
+          <t>Przegląd członka</t>
         </is>
       </c>
       <c r="D373" t="inlineStr"/>
       <c r="E373" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
-          <t>.stats.index.RemoveFromList</t>
+          <t>.stats.index.Headline</t>
         </is>
       </c>
       <c r="G373" t="inlineStr"/>
       <c r="H373" t="inlineStr"/>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr"/>
       <c r="B374" t="inlineStr">
         <is>
-          <t>Member overview</t>
+          <t>finished steps</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>Przegląd członka</t>
+          <t>ukończone kroki</t>
         </is>
       </c>
       <c r="D374" t="inlineStr"/>
       <c r="E374" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
-          <t>.stats.index.Headline</t>
+          <t>.stats/detail.LabelSteps</t>
         </is>
       </c>
       <c r="G374" t="inlineStr"/>
       <c r="H374" t="inlineStr"/>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr"/>
       <c r="B375" t="inlineStr">
         <is>
-          <t>finished steps</t>
+          <t>open steps</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>ukończone kroki</t>
+          <t>otwarte kroki</t>
         </is>
       </c>
       <c r="D375" t="inlineStr"/>
       <c r="E375" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
-          <t>.stats/detail.LabelSteps</t>
+          <t>.stats/detail.LabelStepsMax</t>
         </is>
       </c>
       <c r="G375" t="inlineStr"/>
       <c r="H375" t="inlineStr"/>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr"/>
       <c r="B376" t="inlineStr">
         <is>
-          <t>open steps</t>
+          <t>Current week</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>otwarte kroki</t>
+          <t>Bieżący tydzień</t>
         </is>
       </c>
       <c r="D376" t="inlineStr"/>
       <c r="E376" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
-          <t>.stats/detail.LabelStepsMax</t>
+          <t>.top_menu.ActualWeek</t>
         </is>
       </c>
       <c r="G376" t="inlineStr"/>
       <c r="H376" t="inlineStr"/>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr"/>
       <c r="B377" t="inlineStr">
         <is>
-          <t>Current week</t>
+          <t>Arc calculator</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
-          <t>Bieżący tydzień</t>
+          <t>Kalkulator Arki</t>
         </is>
       </c>
       <c r="D377" t="inlineStr"/>
       <c r="E377" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
-          <t>.top_menu.ActualWeek</t>
+          <t>.top_menu.ArcCalculator</t>
         </is>
       </c>
       <c r="G377" t="inlineStr"/>
       <c r="H377" t="inlineStr"/>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr"/>
       <c r="B378" t="inlineStr">
         <is>
-          <t>Arc calculator</t>
+          <t>FoE Helper</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>Kalkulator Arki</t>
+          <t>FoE Helper</t>
         </is>
       </c>
       <c r="D378" t="inlineStr"/>
       <c r="E378" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
-          <t>.top_menu.ArcCalculator</t>
+          <t>.top_menu.BrandName</t>
         </is>
       </c>
       <c r="G378" t="inlineStr"/>
       <c r="H378" t="inlineStr"/>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr"/>
       <c r="B379" t="inlineStr">
         <is>
           <t>FoE Helper</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
           <t>FoE Helper</t>
         </is>
       </c>
       <c r="D379" t="inlineStr"/>
       <c r="E379" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
-          <t>.top_menu.BrandName</t>
+          <t>.top_menu.Branding</t>
         </is>
       </c>
       <c r="G379" t="inlineStr"/>
       <c r="H379" t="inlineStr"/>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr"/>
       <c r="B380" t="inlineStr">
         <is>
-          <t>FoE Helper</t>
+          <t>Calculator</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>FoE Helper</t>
+          <t>Kalkulator</t>
         </is>
       </c>
       <c r="D380" t="inlineStr"/>
       <c r="E380" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
-          <t>.top_menu.Branding</t>
+          <t>.top_menu.Calculator</t>
         </is>
       </c>
       <c r="G380" t="inlineStr"/>
       <c r="H380" t="inlineStr"/>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr"/>
       <c r="B381" t="inlineStr">
         <is>
-          <t>Calculator</t>
+          <t>City planner</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>Kalkulator</t>
+          <t>Planer miasta</t>
         </is>
       </c>
       <c r="D381" t="inlineStr"/>
       <c r="E381" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
-          <t>.top_menu.Calculator</t>
+          <t>.top_menu.Citymap</t>
         </is>
       </c>
       <c r="G381" t="inlineStr"/>
       <c r="H381" t="inlineStr"/>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr"/>
       <c r="B382" t="inlineStr">
         <is>
-          <t>City planner</t>
+          <t>Help?!</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
-          <t>Planer miasta</t>
+          <t>Pomoc?!</t>
         </is>
       </c>
       <c r="D382" t="inlineStr"/>
       <c r="E382" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
-          <t>.top_menu.Citymap</t>
+          <t>.top_menu.Doku</t>
         </is>
       </c>
       <c r="G382" t="inlineStr"/>
       <c r="H382" t="inlineStr"/>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr"/>
       <c r="B383" t="inlineStr">
         <is>
-          <t>Help?!</t>
+          <t>Events</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
-          <t>Pomoc?!</t>
+          <t>Wydarzenia</t>
         </is>
       </c>
       <c r="D383" t="inlineStr"/>
       <c r="E383" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
-          <t>.top_menu.Doku</t>
+          <t>.top_menu.Events</t>
         </is>
       </c>
       <c r="G383" t="inlineStr"/>
       <c r="H383" t="inlineStr"/>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr"/>
       <c r="B384" t="inlineStr">
         <is>
-          <t>Events</t>
+          <t>Guild expedition</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>Wydarzenia</t>
+          <t>Wyprawa gildii</t>
         </is>
       </c>
       <c r="D384" t="inlineStr"/>
       <c r="E384" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
-          <t>.top_menu.Events</t>
+          <t>.top_menu.GuildExpedition</t>
         </is>
       </c>
       <c r="G384" t="inlineStr"/>
       <c r="H384" t="inlineStr"/>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr"/>
       <c r="B385" t="inlineStr">
         <is>
-          <t>Guild expedition</t>
+          <t>Social interactions (last 7 days)</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
-          <t>Wyprawa gildii</t>
+          <t>Interakcje społeczne (ostatnie 7 dni)</t>
         </is>
       </c>
       <c r="D385" t="inlineStr"/>
       <c r="E385" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
-          <t>.top_menu.GuildExpedition</t>
+          <t>.top_menu.Interaction-7days</t>
         </is>
       </c>
       <c r="G385" t="inlineStr"/>
       <c r="H385" t="inlineStr"/>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr"/>
       <c r="B386" t="inlineStr">
         <is>
-          <t>Social interactions (last 7 days)</t>
+          <t>Attacks</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>Interakcje społeczne (ostatnie 7 dni)</t>
+          <t>Ataki</t>
         </is>
       </c>
       <c r="D386" t="inlineStr"/>
       <c r="E386" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
-          <t>.top_menu.Interaction-7days</t>
+          <t>.top_menu.Interaction-Attack</t>
         </is>
       </c>
       <c r="G386" t="inlineStr"/>
       <c r="H386" t="inlineStr"/>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr"/>
       <c r="B387" t="inlineStr">
         <is>
-          <t>Attacks</t>
+          <t>Guild</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
-          <t>Ataki</t>
+          <t>Gildia</t>
         </is>
       </c>
       <c r="D387" t="inlineStr"/>
       <c r="E387" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
-          <t>.top_menu.Interaction-Attack</t>
+          <t>.top_menu.Interaction-Guild</t>
         </is>
       </c>
       <c r="G387" t="inlineStr"/>
       <c r="H387" t="inlineStr"/>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr"/>
       <c r="B388" t="inlineStr">
         <is>
-          <t>Guild</t>
+          <t>Players interaction</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>Gildia</t>
+          <t>Interakcja graczy</t>
         </is>
       </c>
       <c r="D388" t="inlineStr"/>
       <c r="E388" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
-          <t>.top_menu.Interaction-Guild</t>
+          <t>.top_menu.Interaction-Players</t>
         </is>
       </c>
       <c r="G388" t="inlineStr"/>
       <c r="H388" t="inlineStr"/>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr"/>
       <c r="B389" t="inlineStr">
         <is>
-          <t>Players interaction</t>
+          <t>Visits to the taverns</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>Interakcja graczy</t>
+          <t>Wizyty w tawernie</t>
         </is>
       </c>
       <c r="D389" t="inlineStr"/>
       <c r="E389" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
-          <t>.top_menu.Interaction-Players</t>
+          <t>.top_menu.Interaction-Tavern</t>
         </is>
       </c>
       <c r="G389" t="inlineStr"/>
       <c r="H389" t="inlineStr"/>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr"/>
       <c r="B390" t="inlineStr">
         <is>
-          <t>Visits to the taverns</t>
+          <t>Investments</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
-          <t>Wizyty w tawernie</t>
+          <t>Inwestycje</t>
         </is>
       </c>
       <c r="D390" t="inlineStr"/>
       <c r="E390" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
-          <t>.top_menu.Interaction-Tavern</t>
+          <t>.top_menu.Investments</t>
         </is>
       </c>
       <c r="G390" t="inlineStr"/>
       <c r="H390" t="inlineStr"/>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr"/>
       <c r="B391" t="inlineStr">
         <is>
-          <t>Investments</t>
+          <t>Great buildings</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
-          <t>Inwestycje</t>
+          <t>Perły architektury</t>
         </is>
       </c>
       <c r="D391" t="inlineStr"/>
       <c r="E391" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
-          <t>.top_menu.Investments</t>
+          <t>.top_menu.LegendaryBuildings</t>
         </is>
       </c>
       <c r="G391" t="inlineStr"/>
       <c r="H391" t="inlineStr"/>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr"/>
       <c r="B392" t="inlineStr">
         <is>
-          <t>Great buildings</t>
+          <t>Logout</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
-          <t>Perły architektury</t>
+          <t>Wyloguj</t>
         </is>
       </c>
       <c r="D392" t="inlineStr"/>
       <c r="E392" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
-          <t>.top_menu.LegendaryBuildings</t>
+          <t>.top_menu.Loggout</t>
         </is>
       </c>
       <c r="G392" t="inlineStr"/>
       <c r="H392" t="inlineStr"/>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr"/>
       <c r="B393" t="inlineStr">
         <is>
-          <t>Logout</t>
+          <t>Login</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
-          <t>Wyloguj</t>
+          <t>Zaloguj</t>
         </is>
       </c>
       <c r="D393" t="inlineStr"/>
       <c r="E393" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
-          <t>.top_menu.Loggout</t>
+          <t>.top_menu.Login</t>
         </is>
       </c>
       <c r="G393" t="inlineStr"/>
       <c r="H393" t="inlineStr"/>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr"/>
       <c r="B394" t="inlineStr">
         <is>
-          <t>Login</t>
+          <t>Marketplace - GB sets</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
-          <t>Zaloguj</t>
+          <t>Targowisko - zestawy PA</t>
         </is>
       </c>
       <c r="D394" t="inlineStr"/>
       <c r="E394" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
-          <t>.top_menu.Login</t>
+          <t>.top_menu.Marketplace</t>
         </is>
       </c>
       <c r="G394" t="inlineStr"/>
       <c r="H394" t="inlineStr"/>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr"/>
       <c r="B395" t="inlineStr">
         <is>
-          <t>Marketplace - GB sets</t>
+          <t>Members</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>Targowisko - zestawy PA</t>
+          <t>Członek</t>
         </is>
       </c>
       <c r="D395" t="inlineStr"/>
       <c r="E395" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
-          <t>.top_menu.Marketplace</t>
+          <t>.top_menu.Members</t>
         </is>
       </c>
       <c r="G395" t="inlineStr"/>
       <c r="H395" t="inlineStr"/>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr"/>
       <c r="B396" t="inlineStr">
         <is>
-          <t>Members</t>
+          <t>Motivate / Polish</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>Członek</t>
+          <t>Zmotywuj / Odrestauruj</t>
         </is>
       </c>
       <c r="D396" t="inlineStr"/>
       <c r="E396" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
-          <t>.top_menu.Members</t>
+          <t>.top_menu.MotivierenPolieren</t>
         </is>
       </c>
       <c r="G396" t="inlineStr"/>
       <c r="H396" t="inlineStr"/>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr"/>
       <c r="B397" t="inlineStr">
         <is>
-          <t>Motivate / Polish</t>
+          <t>Overview</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
-          <t>Zmotywuj / Odrestauruj</t>
+          <t>Przegląd</t>
         </is>
       </c>
       <c r="D397" t="inlineStr"/>
       <c r="E397" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
-          <t>.top_menu.MotivierenPolieren</t>
+          <t>.top_menu.Overview</t>
         </is>
       </c>
       <c r="G397" t="inlineStr"/>
       <c r="H397" t="inlineStr"/>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr"/>
       <c r="B398" t="inlineStr">
         <is>
-          <t>Overview</t>
+          <t>Own share calculator</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>Przegląd</t>
+          <t>Kalkulator wpłaty własnej</t>
         </is>
       </c>
       <c r="D398" t="inlineStr"/>
       <c r="E398" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
-          <t>.top_menu.Overview</t>
+          <t>.top_menu.OwnPartCalculator</t>
         </is>
       </c>
       <c r="G398" t="inlineStr"/>
       <c r="H398" t="inlineStr"/>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr"/>
       <c r="B399" t="inlineStr">
         <is>
-          <t>Own share calculator</t>
+          <t>Power leveling</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>Kalkulator wpłaty własnej</t>
+          <t>Maratony PA</t>
         </is>
       </c>
       <c r="D399" t="inlineStr"/>
       <c r="E399" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
-          <t>.top_menu.OwnPartCalculator</t>
+          <t>.top_menu.PowerLeveling</t>
         </is>
       </c>
       <c r="G399" t="inlineStr"/>
       <c r="H399" t="inlineStr"/>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr"/>
       <c r="B400" t="inlineStr">
         <is>
-          <t>Power leveling</t>
+          <t>Profile</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
-          <t>Maratony PA</t>
+          <t>Profil</t>
         </is>
       </c>
       <c r="D400" t="inlineStr"/>
       <c r="E400" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
-          <t>.top_menu.PowerLeveling</t>
+          <t>.top_menu.Profile</t>
         </is>
       </c>
       <c r="G400" t="inlineStr"/>
       <c r="H400" t="inlineStr"/>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr"/>
       <c r="B401" t="inlineStr">
         <is>
-          <t>Profile</t>
+          <t>Results</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>Profil</t>
+          <t>Wyniki</t>
         </is>
       </c>
       <c r="D401" t="inlineStr"/>
       <c r="E401" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
-          <t>.top_menu.Profile</t>
+          <t>.top_menu.Results</t>
         </is>
       </c>
       <c r="G401" t="inlineStr"/>
       <c r="H401" t="inlineStr"/>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr"/>
       <c r="B402" t="inlineStr">
         <is>
-          <t>Results</t>
+          <t>Language missing or incomplete?</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
-          <t>Wyniki</t>
+          <t>Brak języka lub niekompletny?</t>
         </is>
       </c>
       <c r="D402" t="inlineStr"/>
       <c r="E402" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
-          <t>.top_menu.Results</t>
+          <t>.top_menu.SpeakNotAvailable</t>
         </is>
       </c>
       <c r="G402" t="inlineStr"/>
       <c r="H402" t="inlineStr"/>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr"/>
       <c r="B403" t="inlineStr">
         <is>
-          <t>Language missing or incomplete?</t>
+          <t>Statistics</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
-          <t>Brak języka lub niekompletny?</t>
+          <t>Statystyki</t>
         </is>
       </c>
       <c r="D403" t="inlineStr"/>
       <c r="E403" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F403" t="inlineStr">
         <is>
-          <t>.top_menu.SpeakNotAvailable</t>
+          <t>.top_menu.Statistics</t>
         </is>
       </c>
       <c r="G403" t="inlineStr"/>
       <c r="H403" t="inlineStr"/>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr"/>
       <c r="B404" t="inlineStr">
         <is>
-          <t>Statistics</t>
+          <t>Tools</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
-          <t>Statystyki</t>
+          <t>Narzędzia</t>
         </is>
       </c>
       <c r="D404" t="inlineStr"/>
       <c r="E404" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
-          <t>.top_menu.Statistics</t>
+          <t>.top_menu.Tools</t>
         </is>
       </c>
       <c r="G404" t="inlineStr"/>
       <c r="H404" t="inlineStr"/>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr"/>
       <c r="B405" t="inlineStr">
         <is>
-          <t>Tools</t>
+          <t>World</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
-          <t>Narzędzia</t>
+          <t>Świat</t>
         </is>
       </c>
       <c r="D405" t="inlineStr"/>
       <c r="E405" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
-          <t>.top_menu.Tools</t>
+          <t>.top_menu.World</t>
         </is>
       </c>
       <c r="G405" t="inlineStr"/>
       <c r="H405" t="inlineStr"/>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr"/>
       <c r="B406" t="inlineStr">
         <is>
-          <t>World</t>
+          <t>Your profile</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
-          <t>Świat</t>
+          <t>Twój profil</t>
         </is>
       </c>
       <c r="D406" t="inlineStr"/>
       <c r="E406" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F406" t="inlineStr">
         <is>
-          <t>.top_menu.World</t>
+          <t>.user.profil.Headline</t>
         </is>
       </c>
       <c r="G406" t="inlineStr"/>
       <c r="H406" t="inlineStr"/>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr"/>
       <c r="B407" t="inlineStr">
         <is>
-          <t>Your profile</t>
+          <t>Guild-ID</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
-          <t>Twój profil</t>
+          <t>ID Gildii</t>
         </is>
       </c>
       <c r="D407" t="inlineStr"/>
       <c r="E407" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F407" t="inlineStr">
         <is>
-          <t>.user.profil.Headline</t>
+          <t>.user.profil.GildId</t>
         </is>
       </c>
       <c r="G407" t="inlineStr"/>
       <c r="H407" t="inlineStr"/>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr"/>
       <c r="B408" t="inlineStr">
         <is>
-          <t>Guild-ID</t>
+          <t>Player-ID</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
-          <t>ID Gildii</t>
+          <t>ID Gracza</t>
         </is>
       </c>
       <c r="D408" t="inlineStr"/>
       <c r="E408" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
-          <t>.user.profil.GildId</t>
+          <t>.user.profil.PlayerId</t>
         </is>
       </c>
       <c r="G408" t="inlineStr"/>
       <c r="H408" t="inlineStr"/>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr"/>
       <c r="B409" t="inlineStr">
         <is>
-          <t>Player-ID</t>
+          <t>New password</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
-          <t>ID Gracza</t>
+          <t>Nowe hasło</t>
         </is>
       </c>
       <c r="D409" t="inlineStr"/>
       <c r="E409" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F409" t="inlineStr">
         <is>
-          <t>.user.profil.PlayerId</t>
+          <t>.user.profil.InputNewPassword</t>
         </is>
       </c>
       <c r="G409" t="inlineStr"/>
       <c r="H409" t="inlineStr"/>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr"/>
       <c r="B410" t="inlineStr">
         <is>
-          <t>New password</t>
+          <t>Email address</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
-          <t>Nowe hasło</t>
+          <t>Adres email</t>
         </is>
       </c>
       <c r="D410" t="inlineStr"/>
       <c r="E410" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F410" t="inlineStr">
         <is>
-          <t>.user.profil.InputNewPassword</t>
+          <t>.user.profil.InputEmailAddress</t>
         </is>
       </c>
       <c r="G410" t="inlineStr"/>
       <c r="H410" t="inlineStr"/>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr"/>
       <c r="B411" t="inlineStr">
         <is>
-          <t>Email address</t>
+          <t>FoE Helper - Android App</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
-          <t>Adres email</t>
+          <t>FoE Helper – aplikacja na Androida</t>
         </is>
       </c>
       <c r="D411" t="inlineStr"/>
       <c r="E411" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F411" t="inlineStr">
         <is>
-          <t>.user.profil.InputEmailAddress</t>
+          <t>.app.android.Header</t>
         </is>
       </c>
       <c r="G411" t="inlineStr"/>
       <c r="H411" t="inlineStr"/>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr"/>
       <c r="B412" t="inlineStr">
         <is>
-          <t>FoE Helper - Android App</t>
+          <t>App Info</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
-          <t>FoE Helper – aplikacja na Androida</t>
+          <t>Informacje o Aplikacji</t>
         </is>
       </c>
       <c r="D412" t="inlineStr"/>
       <c r="E412" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F412" t="inlineStr">
         <is>
-          <t>.app.android.Header</t>
+          <t>.app.android.CardAppInfo</t>
         </is>
       </c>
       <c r="G412" t="inlineStr"/>
       <c r="H412" t="inlineStr"/>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr"/>
       <c r="B413" t="inlineStr">
         <is>
-          <t>App Info</t>
+          <t>&lt;p&gt;Parallel to the browser extension, there is an Android overlay app in the form of the own contribution cost calculator.&lt;/p&gt;&lt;p&gt;The Android version of Forge of Empires communicates encrypted with the Inno server. Therefore, it is in no way possible to read data as in the extension.&lt;/p&gt;&lt;p&gt;However, the overlay design allows for convenient operation without leaving Forge of Empires app.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
-          <t>Informacje o Aplikacji</t>
+          <t>&lt;p&gt;Równolegle do rozszerzenia przeglądarki istnieje aplikacja nakładki na Androida w postaci kalkulatora kosztów wkładu własnego.&lt;/p&gt;&lt;p&gt;Wersja Forge of Empires na Androida komunikuje się zaszyfrowana z serwerem Inno. Dlatego w żaden sposób nie można odczytać danych poprzez rozszerzenie.&lt;/p&gt;&lt;p&gt;Jednak konstrukcja nakładki pozwala na wygodną obsługę bez opuszczania aplikacji Forge of Empires.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D413" t="inlineStr"/>
       <c r="E413" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F413" t="inlineStr">
         <is>
-          <t>.app.android.CardAppInfo</t>
+          <t>.app.android.CardAppInfoDesc</t>
         </is>
       </c>
       <c r="G413" t="inlineStr"/>
       <c r="H413" t="inlineStr"/>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr"/>
       <c r="B414" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Parallel to the browser extension, there is an Android overlay app in the form of the own contribution cost calculator.&lt;/p&gt;&lt;p&gt;The Android version of Forge of Empires communicates encrypted with the Inno server. Therefore, it is in no way possible to read data as in the extension.&lt;/p&gt;&lt;p&gt;However, the overlay design allows for convenient operation without leaving Forge of Empires app.&lt;/p&gt;</t>
+          <t>1. Download the helper app</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Równolegle do rozszerzenia przeglądarki istnieje aplikacja nakładki na Androida w postaci kalkulatora kosztów wkładu własnego.&lt;/p&gt;&lt;p&gt;Wersja Forge of Empires na Androida komunikuje się zaszyfrowana z serwerem Inno. Dlatego w żaden sposób nie można odczytać danych poprzez rozszerzenie.&lt;/p&gt;&lt;p&gt;Jednak konstrukcja nakładki pozwala na wygodną obsługę bez opuszczania aplikacji Forge of Empires.&lt;/p&gt;</t>
+          <t>1. Pobierz aplikację FoE Helper</t>
         </is>
       </c>
       <c r="D414" t="inlineStr"/>
       <c r="E414" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F414" t="inlineStr">
         <is>
-          <t>.app.android.CardAppInfoDesc</t>
+          <t>.app.android.CardDownloadHead</t>
         </is>
       </c>
       <c r="G414" t="inlineStr"/>
       <c r="H414" t="inlineStr"/>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr"/>
       <c r="B415" t="inlineStr">
         <is>
-          <t>1. Download the helper app</t>
+          <t>&lt;p&gt;Go to the Play Store and search for the app "FoE Helper" and install it.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
-          <t>1. Pobierz aplikację FoE Helper</t>
+          <t>&lt;p&gt;Przejdź do Sklepu Play, wyszukaj aplikację „FoE Helper” i zainstaluj ją.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D415" t="inlineStr"/>
       <c r="E415" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F415" t="inlineStr">
         <is>
-          <t>.app.android.CardDownloadHead</t>
+          <t>.app.android.CardDownloadDesc</t>
         </is>
       </c>
       <c r="G415" t="inlineStr"/>
       <c r="H415" t="inlineStr"/>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr"/>
       <c r="B416" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Go to the Play Store and search for the app "FoE Helper" and install it.&lt;/p&gt;</t>
+          <t>Download FoE Helper from the Play Store</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Przejdź do Sklepu Play, wyszukaj aplikację „FoE Helper” i zainstaluj ją.&lt;/p&gt;</t>
+          <t>Pobierz FoE Helper ze Sklepu Play</t>
         </is>
       </c>
       <c r="D416" t="inlineStr"/>
       <c r="E416" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F416" t="inlineStr">
         <is>
-          <t>.app.android.CardDownloadDesc</t>
+          <t>.app.android.CardDownloadLinkDesc</t>
         </is>
       </c>
       <c r="G416" t="inlineStr"/>
       <c r="H416" t="inlineStr"/>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr"/>
       <c r="B417" t="inlineStr">
         <is>
-          <t>Download FoE Helper from the Play Store</t>
+          <t>2. Setting up the FoE Helper App</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
-          <t>Pobierz FoE Helper ze Sklepu Play</t>
+          <t>2. Konfiguracja aplikacji FoE Helper</t>
         </is>
       </c>
       <c r="D417" t="inlineStr"/>
       <c r="E417" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F417" t="inlineStr">
         <is>
-          <t>.app.android.CardDownloadLinkDesc</t>
+          <t>.app.android.CardConfigHeader</t>
         </is>
       </c>
       <c r="G417" t="inlineStr"/>
       <c r="H417" t="inlineStr"/>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr"/>
       <c r="B418" t="inlineStr">
         <is>
-          <t>2. Setting up the FoE Helper App</t>
+          <t>The app needs special rights for the correct display "above" the game. To do this, open the FoE Helper app directly after installation and grant the correct rights:</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
-          <t>2. Konfiguracja aplikacji FoE Helper</t>
+          <t>Aplikacja potrzebuje specjalnych uprawnień do prawidłowego wyświetlania „nad” grą. Aby to zrobić, otwórz aplikację FoE Helper bezpośrednio po instalacji i nadaj odpowiednie uprawnienia:</t>
         </is>
       </c>
       <c r="D418" t="inlineStr"/>
       <c r="E418" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F418" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigHeader</t>
+          <t>.app.android.CardConfigDesc</t>
         </is>
       </c>
       <c r="G418" t="inlineStr"/>
       <c r="H418" t="inlineStr"/>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr"/>
       <c r="B419" t="inlineStr">
         <is>
-          <t>The app needs special rights for the correct display "above" the game. To do this, open the FoE Helper app directly after installation and grant the correct rights:</t>
+          <t>Settings Home Page - Part 1</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
-          <t>Aplikacja potrzebuje specjalnych uprawnień do prawidłowego wyświetlania „nad” grą. Aby to zrobić, otwórz aplikację FoE Helper bezpośrednio po instalacji i nadaj odpowiednie uprawnienia:</t>
+          <t>Strona Główna Ustawień — Część 1</t>
         </is>
       </c>
       <c r="D419" t="inlineStr"/>
       <c r="E419" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F419" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigDesc</t>
+          <t>.app.android.CardConfigImage1</t>
         </is>
       </c>
       <c r="G419" t="inlineStr"/>
       <c r="H419" t="inlineStr"/>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr"/>
       <c r="B420" t="inlineStr">
         <is>
-          <t>Settings Home Page - Part 1</t>
+          <t>Settings Home Page - Part 2</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
-          <t>Strona Główna Ustawień — Część 1</t>
+          <t>Strona Główna Ustawień — Część 2</t>
         </is>
       </c>
       <c r="D420" t="inlineStr"/>
       <c r="E420" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F420" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigImage1</t>
+          <t>.app.android.CardConfigImage2</t>
         </is>
       </c>
       <c r="G420" t="inlineStr"/>
       <c r="H420" t="inlineStr"/>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr"/>
       <c r="B421" t="inlineStr">
         <is>
-          <t>Settings Home Page - Part 2</t>
+          <t>Allow FoE Helper to display an overlay</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
-          <t>Strona Główna Ustawień — Część 2</t>
+          <t>Zezwól FoE Helperowi na wyświetlanie nakładki</t>
         </is>
       </c>
       <c r="D421" t="inlineStr"/>
       <c r="E421" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F421" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigImage2</t>
+          <t>.app.android.CardConfigOverlayHeader</t>
         </is>
       </c>
       <c r="G421" t="inlineStr"/>
       <c r="H421" t="inlineStr"/>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr"/>
       <c r="B422" t="inlineStr">
         <is>
-          <t>Allow FoE Helper to display an overlay</t>
+          <t>Click the button "Open display settings" if it is not already greyed out.</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
-          <t>Zezwól FoE Helperowi na wyświetlanie nakładki</t>
+          <t>Kliknij przycisk „Otwórz ustawienia wyświetlania”, jeśli nie jest jeszcze wyszarzony.</t>
         </is>
       </c>
       <c r="D422" t="inlineStr"/>
       <c r="E422" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F422" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigOverlayHeader</t>
+          <t>.app.android.CardConfigOverlayDesc</t>
         </is>
       </c>
       <c r="G422" t="inlineStr"/>
       <c r="H422" t="inlineStr"/>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr"/>
       <c r="B423" t="inlineStr">
         <is>
-          <t>Click the button "Open display settings" if it is not already greyed out.</t>
+          <t>FoE Search helpers and click</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
-          <t>Kliknij przycisk „Otwórz ustawienia wyświetlania”, jeśli nie jest jeszcze wyszarzony.</t>
+          <t>FoE Szukaj pomocników i kliknij</t>
         </is>
       </c>
       <c r="D423" t="inlineStr"/>
       <c r="E423" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F423" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigOverlayDesc</t>
+          <t>.app.android.CardConfigOverlayImage1</t>
         </is>
       </c>
       <c r="G423" t="inlineStr"/>
       <c r="H423" t="inlineStr"/>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr"/>
       <c r="B424" t="inlineStr">
         <is>
-          <t>FoE Search helpers and click</t>
+          <t>Overlay rights are activated</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
-          <t>FoE Szukaj pomocników i kliknij</t>
+          <t>Prawa do nakładek są aktywowane</t>
         </is>
       </c>
       <c r="D424" t="inlineStr"/>
       <c r="E424" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F424" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigOverlayImage1</t>
+          <t>.app.android.CardConfigOverlayImage2</t>
         </is>
       </c>
       <c r="G424" t="inlineStr"/>
       <c r="H424" t="inlineStr"/>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr"/>
       <c r="B425" t="inlineStr">
         <is>
-          <t>Overlay rights are activated</t>
+          <t>Allow the FoE Helper to start automatically with the Forge of Empires App</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
-          <t>Prawa do nakładek są aktywowane</t>
+          <t>Pozwól, aby pomocnik FoE uruchamiał się automatycznie z aplikacją Forge of Empires</t>
         </is>
       </c>
       <c r="D425" t="inlineStr"/>
       <c r="E425" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F425" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigOverlayImage2</t>
+          <t>.app.android.CardConfigStartHeader</t>
         </is>
       </c>
       <c r="G425" t="inlineStr"/>
       <c r="H425" t="inlineStr"/>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr"/>
       <c r="B426" t="inlineStr">
         <is>
-          <t>Allow the FoE Helper to start automatically with the Forge of Empires App</t>
+          <t>Click the button "Allow Accessibility Service" if it is not already greyed out.</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
-          <t>Pozwól, aby pomocnik FoE uruchamiał się automatycznie z aplikacją Forge of Empires</t>
+          <t>Kliknij przycisk „Zezwól na usługę ułatwień dostępu”, jeśli nie jest jeszcze wyszarzony.</t>
         </is>
       </c>
       <c r="D426" t="inlineStr"/>
       <c r="E426" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F426" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigStartHeader</t>
+          <t>.app.android.CardConfigStartDesc</t>
         </is>
       </c>
       <c r="G426" t="inlineStr"/>
       <c r="H426" t="inlineStr"/>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr"/>
       <c r="B427" t="inlineStr">
         <is>
-          <t>Click the button "Allow Accessibility Service" if it is not already greyed out.</t>
+          <t>Search FoE-Helper and click</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
-          <t>Kliknij przycisk „Zezwól na usługę ułatwień dostępu”, jeśli nie jest jeszcze wyszarzony.</t>
+          <t>Wyszukaj FoE-Helper i kliknij</t>
         </is>
       </c>
       <c r="D427" t="inlineStr"/>
       <c r="E427" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F427" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigStartDesc</t>
+          <t>.app.android.CardConfigStartImage1</t>
         </is>
       </c>
       <c r="G427" t="inlineStr"/>
       <c r="H427" t="inlineStr"/>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr"/>
       <c r="B428" t="inlineStr">
         <is>
-          <t>Search FoE-Helper and click</t>
+          <t>Both rights are necessary to recognise whether Forge of Empires has been started.</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
-          <t>Wyszukaj FoE-Helper i kliknij</t>
+          <t>Oba prawa są niezbędne do rozpoznania, czy Forge of Empires zostało uruchomione.</t>
         </is>
       </c>
       <c r="D428" t="inlineStr"/>
       <c r="E428" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F428" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigStartImage1</t>
+          <t>.app.android.CardConfigStartImage2</t>
         </is>
       </c>
       <c r="G428" t="inlineStr"/>
       <c r="H428" t="inlineStr"/>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr"/>
       <c r="B429" t="inlineStr">
         <is>
-          <t>Both rights are necessary to recognise whether Forge of Empires has been started.</t>
+          <t>3. Testing the helper</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
-          <t>Oba prawa są niezbędne do rozpoznania, czy Forge of Empires zostało uruchomione.</t>
+          <t>3. Testowanie FoE Helper</t>
         </is>
       </c>
       <c r="D429" t="inlineStr"/>
       <c r="E429" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F429" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigStartImage2</t>
+          <t>.app.android.CardTestHeader</t>
         </is>
       </c>
       <c r="G429" t="inlineStr"/>
       <c r="H429" t="inlineStr"/>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr"/>
       <c r="B430" t="inlineStr">
         <is>
-          <t>3. Testing the helper</t>
+          <t>That was all. From now on, the helper app should start directly with the Forge of Empires app.</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
-          <t>3. Testowanie FoE Helper</t>
+          <t>To było wszystko. Od teraz aplikacja pomocnicza powinna uruchamiać się bezpośrednio z aplikacją Forge of Empires.</t>
         </is>
       </c>
       <c r="D430" t="inlineStr"/>
       <c r="E430" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F430" t="inlineStr">
         <is>
-          <t>.app.android.CardTestHeader</t>
+          <t>.app.android.CardTestDesc1</t>
         </is>
       </c>
       <c r="G430" t="inlineStr"/>
       <c r="H430" t="inlineStr"/>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr"/>
       <c r="B431" t="inlineStr">
         <is>
-          <t>That was all. From now on, the helper app should start directly with the Forge of Empires app.</t>
+          <t>Both opened App's</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
-          <t>To było wszystko. Od teraz aplikacja pomocnicza powinna uruchamiać się bezpośrednio z aplikacją Forge of Empires.</t>
+          <t>Obie otwarte aplikacje</t>
         </is>
       </c>
       <c r="D431" t="inlineStr"/>
       <c r="E431" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F431" t="inlineStr">
         <is>
-          <t>.app.android.CardTestDesc1</t>
+          <t>.app.android.CardTestImage</t>
         </is>
       </c>
       <c r="G431" t="inlineStr"/>
       <c r="H431" t="inlineStr"/>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr"/>
       <c r="B432" t="inlineStr">
         <is>
-          <t>Both opened App's</t>
+          <t>With the help of the blue icon, the overlay can be moved as desired. Clicking on it opens or closes the helper.</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
-          <t>Obie otwarte aplikacje</t>
+          <t>Za pomocą niebieskiej ikony nakładkę można dowolnie przesuwać. Kliknięcie na nią otwiera lub zamyka pomocnika.</t>
         </is>
       </c>
       <c r="D432" t="inlineStr"/>
       <c r="E432" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F432" t="inlineStr">
         <is>
-          <t>.app.android.CardTestImage</t>
+          <t>.app.android.CardTestDesc2</t>
         </is>
       </c>
       <c r="G432" t="inlineStr"/>
       <c r="H432" t="inlineStr"/>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr"/>
       <c r="B433" t="inlineStr">
         <is>
-          <t>With the help of the blue icon, the overlay can be moved as desired. Clicking on it opens or closes the helper.</t>
+          <t>4. Error handling</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
-          <t>Za pomocą niebieskiej ikony nakładkę można dowolnie przesuwać. Kliknięcie na nią otwiera lub zamyka pomocnika.</t>
+          <t>4. Obsługa błędów</t>
         </is>
       </c>
       <c r="D433" t="inlineStr"/>
       <c r="E433" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F433" t="inlineStr">
         <is>
-          <t>.app.android.CardTestDesc2</t>
+          <t>.app.android.CardIssuesHader</t>
         </is>
       </c>
       <c r="G433" t="inlineStr"/>
       <c r="H433" t="inlineStr"/>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr"/>
       <c r="B434" t="inlineStr">
         <is>
-          <t>4. Error handling</t>
+          <t>If there are any bugs, you can report them in the Github: &lt;a target="_blank" rel="nofollow noopener" href="https://github.com/mainIine/FoEHelperApp_Issues/issues"&gt;Report error&lt;/a&gt;</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
-          <t>4. Obsługa błędów</t>
+          <t>Jeśli są jakieś błędy, możesz je zgłosić na Github: &lt;a target="_blank" rel="nofollow noopener" href="https://github.com/mainIine/FoEHelperApp_Issues/issues"&gt;Zgłoś błąd&lt;/a &gt;</t>
         </is>
       </c>
       <c r="D434" t="inlineStr"/>
       <c r="E434" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F434" t="inlineStr">
         <is>
-          <t>.app.android.CardIssuesHader</t>
+          <t>.app.android.CardIssuesDesc</t>
         </is>
       </c>
       <c r="G434" t="inlineStr"/>
       <c r="H434" t="inlineStr"/>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr"/>
       <c r="B435" t="inlineStr">
         <is>
-          <t>If there are any bugs, you can report them in the Github: &lt;a target="_blank" rel="nofollow noopener" href="https://github.com/mainIine/FoEHelperApp_Issues/issues"&gt;Report error&lt;/a&gt;</t>
+          <t>new extension</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
-          <t>Jeśli są jakieś błędy, możesz je zgłosić na Github: &lt;a target="_blank" rel="nofollow noopener" href="https://github.com/mainIine/FoEHelperApp_Issues/issues"&gt;Zgłoś błąd&lt;/a &gt;</t>
+          <t>nowe rozszerzenie</t>
         </is>
       </c>
       <c r="D435" t="inlineStr"/>
       <c r="E435" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F435" t="inlineStr">
         <is>
-          <t>.app.android.CardIssuesDesc</t>
-[...2 lines deleted...]
-      <c r="G435" t="inlineStr"/>
+          <t>.citymap.NewExtension</t>
+        </is>
+      </c>
+      <c r="G435" t="inlineStr">
+        <is>
+          <t>"new extension", do you mean "new expansion" ?</t>
+        </is>
+      </c>
       <c r="H435" t="inlineStr"/>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr"/>
       <c r="B436" t="inlineStr">
         <is>
-          <t>new extension</t>
+          <t>Close</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
-          <t>nowe rozszerzenie</t>
+          <t>Zamknij</t>
         </is>
       </c>
       <c r="D436" t="inlineStr"/>
       <c r="E436" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F436" t="inlineStr">
         <is>
-          <t>.citymap.NewExtension</t>
-[...6 lines deleted...]
-      </c>
+          <t>.global.Close</t>
+        </is>
+      </c>
+      <c r="G436" t="inlineStr"/>
       <c r="H436" t="inlineStr"/>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr"/>
       <c r="B437" t="inlineStr">
         <is>
-          <t>Close</t>
+          <t>Add element</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
-          <t>Zamknij</t>
+          <t>Dodaj element</t>
         </is>
       </c>
       <c r="D437" t="inlineStr"/>
       <c r="E437" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F437" t="inlineStr">
         <is>
-          <t>.global.Close</t>
+          <t>.citymap.AddElement</t>
         </is>
       </c>
       <c r="G437" t="inlineStr"/>
       <c r="H437" t="inlineStr"/>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr"/>
       <c r="B438" t="inlineStr">
         <is>
-          <t>Add element</t>
+          <t>Cultural productions</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
-          <t>Dodaj element</t>
+          <t>Produkcje kulturalne</t>
         </is>
       </c>
       <c r="D438" t="inlineStr"/>
       <c r="E438" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F438" t="inlineStr">
         <is>
-          <t>.citymap.AddElement</t>
+          <t>.citymap.CulturalGoodsProduction</t>
         </is>
       </c>
       <c r="G438" t="inlineStr"/>
       <c r="H438" t="inlineStr"/>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr"/>
       <c r="B439" t="inlineStr">
         <is>
-          <t>Cultural productions</t>
+          <t>Diplomacy</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
-          <t>Produkcje kulturalne</t>
+          <t>Dyplomacja</t>
         </is>
       </c>
       <c r="D439" t="inlineStr"/>
       <c r="E439" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F439" t="inlineStr">
         <is>
-          <t>.citymap.CulturalGoodsProduction</t>
+          <t>.citymap.Diplomacy</t>
         </is>
       </c>
       <c r="G439" t="inlineStr"/>
       <c r="H439" t="inlineStr"/>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr"/>
       <c r="B440" t="inlineStr">
         <is>
-          <t>Diplomacy</t>
+          <t>Impediment</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
-          <t>Dyplomacja</t>
+          <t>Utrudnienie</t>
         </is>
       </c>
       <c r="D440" t="inlineStr"/>
       <c r="E440" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F440" t="inlineStr">
         <is>
-          <t>.citymap.Diplomacy</t>
+          <t>.citymap.Impediment</t>
         </is>
       </c>
       <c r="G440" t="inlineStr"/>
       <c r="H440" t="inlineStr"/>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr"/>
       <c r="B441" t="inlineStr">
         <is>
-          <t>Impediment</t>
+          <t>Aztecs</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
-          <t>Utrudnienie</t>
+          <t>Aztekowie</t>
         </is>
       </c>
       <c r="D441" t="inlineStr"/>
       <c r="E441" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F441" t="inlineStr">
         <is>
-          <t>.citymap.Impediment</t>
+          <t>.citymap.NewCity_aztecs</t>
         </is>
       </c>
       <c r="G441" t="inlineStr"/>
       <c r="H441" t="inlineStr"/>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr"/>
       <c r="B442" t="inlineStr">
         <is>
-          <t>Aztecs</t>
+          <t>Egyptians</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
-          <t>Aztekowie</t>
+          <t>Egipcjanie</t>
         </is>
       </c>
       <c r="D442" t="inlineStr"/>
       <c r="E442" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F442" t="inlineStr">
         <is>
-          <t>.citymap.NewCity_aztecs</t>
+          <t>.citymap.NewCity_egyptians</t>
         </is>
       </c>
       <c r="G442" t="inlineStr"/>
       <c r="H442" t="inlineStr"/>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr"/>
       <c r="B443" t="inlineStr">
         <is>
-          <t>Egyptians</t>
+          <t>Japanese</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
-          <t>Egipcjanie</t>
+          <t>Feudalna Japonia</t>
         </is>
       </c>
       <c r="D443" t="inlineStr"/>
       <c r="E443" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F443" t="inlineStr">
         <is>
-          <t>.citymap.NewCity_egyptians</t>
+          <t>.citymap.NewCity_japanese</t>
         </is>
       </c>
       <c r="G443" t="inlineStr"/>
       <c r="H443" t="inlineStr"/>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr"/>
       <c r="B444" t="inlineStr">
         <is>
-          <t>Japanese</t>
+          <t>Main city</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
-          <t>Feudalna Japonia</t>
+          <t>Główne Miasto</t>
         </is>
       </c>
       <c r="D444" t="inlineStr"/>
       <c r="E444" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F444" t="inlineStr">
         <is>
-          <t>.citymap.NewCity_japanese</t>
+          <t>.citymap.NewCity_main</t>
         </is>
       </c>
       <c r="G444" t="inlineStr"/>
       <c r="H444" t="inlineStr"/>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr"/>
       <c r="B445" t="inlineStr">
         <is>
-          <t>Main city</t>
+          <t>Mughals</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
-          <t>Główne Miasto</t>
+          <t>Imperium Mogołów</t>
         </is>
       </c>
       <c r="D445" t="inlineStr"/>
       <c r="E445" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F445" t="inlineStr">
         <is>
-          <t>.citymap.NewCity_main</t>
+          <t>.citymap.NewCity_mughals</t>
         </is>
       </c>
       <c r="G445" t="inlineStr"/>
       <c r="H445" t="inlineStr"/>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr"/>
       <c r="B446" t="inlineStr">
         <is>
-          <t>Mughals</t>
+          <t>Vikings</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
-          <t>Imperium Mogołów</t>
+          <t>Wikingowie</t>
         </is>
       </c>
       <c r="D446" t="inlineStr"/>
       <c r="E446" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F446" t="inlineStr">
         <is>
-          <t>.citymap.NewCity_mughals</t>
+          <t>.citymap.NewCity_vikings</t>
         </is>
       </c>
       <c r="G446" t="inlineStr"/>
       <c r="H446" t="inlineStr"/>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr"/>
       <c r="B447" t="inlineStr">
         <is>
-          <t>Vikings</t>
+          <t>A.I. Core</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
-          <t>Wikingowie</t>
+          <t>Rdzeń SI</t>
         </is>
       </c>
       <c r="D447" t="inlineStr"/>
       <c r="E447" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F447" t="inlineStr">
         <is>
-          <t>.citymap.NewCity_vikings</t>
+          <t>.global.Legendary.X_SpaceAgeJupiterMoon_Landmark1</t>
         </is>
       </c>
       <c r="G447" t="inlineStr"/>
       <c r="H447" t="inlineStr"/>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr"/>
       <c r="B448" t="inlineStr">
         <is>
-          <t>A.I. Core</t>
+          <t>Donation</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
-          <t>Rdzeń SI</t>
+          <t>Darowizna</t>
         </is>
       </c>
       <c r="D448" t="inlineStr"/>
       <c r="E448" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F448" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_SpaceAgeJupiterMoon_Landmark1</t>
+          <t>.global.PayPalDonation</t>
         </is>
       </c>
       <c r="G448" t="inlineStr"/>
       <c r="H448" t="inlineStr"/>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr"/>
       <c r="B449" t="inlineStr">
         <is>
-          <t>Donation</t>
+          <t>If you like this tool feel free to donate something so we can pay for the big servers.</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
-          <t>Darowizna</t>
+          <t>Jeśli lubisz to narzędzie, możesz przekazać darowiznę, żebyśmy mogli opłacić duże serwery.</t>
         </is>
       </c>
       <c r="D449" t="inlineStr"/>
       <c r="E449" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F449" t="inlineStr">
         <is>
-          <t>.global.PayPalDonation</t>
+          <t>.global.PayPalDonationDesc</t>
         </is>
       </c>
       <c r="G449" t="inlineStr"/>
       <c r="H449" t="inlineStr"/>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr"/>
       <c r="B450" t="inlineStr">
         <is>
-          <t>If you like this tool feel free to donate something so we can pay for the big servers.</t>
+          <t>We use cookies to save settings and display advertisements. Details can be found here: &lt;a href='/info/privacy-policy'&gt;Privacy policy&lt;/a&gt;&lt;br&gt; Is that ok for you?</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
-          <t>Jeśli lubisz to narzędzie, możesz przekazać darowiznę, żebyśmy mogli opłacić duże serwery.</t>
+          <t>Używamy ciasteczek, żeby zapisywać ustawienia i pokazywać reklamy. Szczegóły są dostępne tutaj: &lt;a href='/info/privacy-policy'&gt;Polityka Prywatności&lt;/a&gt;&lt;br&gt; Czy to jest w porządku dla Ciebie?</t>
         </is>
       </c>
       <c r="D450" t="inlineStr"/>
       <c r="E450" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F450" t="inlineStr">
         <is>
-          <t>.global.PayPalDonationDesc</t>
+          <t>.index.CookieContent</t>
         </is>
       </c>
       <c r="G450" t="inlineStr"/>
       <c r="H450" t="inlineStr"/>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr"/>
       <c r="B451" t="inlineStr">
         <is>
-          <t>We use cookies to save settings and display advertisements. Details can be found here: &lt;a href='/info/privacy-policy'&gt;Privacy policy&lt;/a&gt;&lt;br&gt; Is that ok for you?</t>
+          <t>Accept</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
-          <t>Używamy ciasteczek, żeby zapisywać ustawienia i pokazywać reklamy. Szczegóły są dostępne tutaj: &lt;a href='/info/privacy-policy'&gt;Polityka Prywatności&lt;/a&gt;&lt;br&gt; Czy to jest w porządku dla Ciebie?</t>
+          <t>Akceptuj</t>
         </is>
       </c>
       <c r="D451" t="inlineStr"/>
       <c r="E451" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F451" t="inlineStr">
         <is>
-          <t>.index.CookieContent</t>
+          <t>.index.CookieCookieAccept</t>
         </is>
       </c>
       <c r="G451" t="inlineStr"/>
       <c r="H451" t="inlineStr"/>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr"/>
       <c r="B452" t="inlineStr">
         <is>
-          <t>Accept</t>
+          <t>Decline</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
-          <t>Akceptuj</t>
+          <t>Odrzuć</t>
         </is>
       </c>
       <c r="D452" t="inlineStr"/>
       <c r="E452" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F452" t="inlineStr">
         <is>
-          <t>.index.CookieCookieAccept</t>
+          <t>.index.CookieDecline</t>
         </is>
       </c>
       <c r="G452" t="inlineStr"/>
       <c r="H452" t="inlineStr"/>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr"/>
       <c r="B453" t="inlineStr">
         <is>
-          <t>Decline</t>
+          <t>Open link to discussion page</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
-          <t>Odrzuć</t>
+          <t>Otwórz link do strony dyskusji</t>
         </is>
       </c>
       <c r="D453" t="inlineStr"/>
       <c r="E453" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F453" t="inlineStr">
         <is>
-          <t>.index.CookieDecline</t>
+          <t>.index.DiscussLink</t>
         </is>
       </c>
       <c r="G453" t="inlineStr"/>
       <c r="H453" t="inlineStr"/>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr"/>
       <c r="B454" t="inlineStr">
         <is>
-          <t>Open link to discussion page</t>
+          <t>FoE-Helper Community</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
-          <t>Otwórz link do strony dyskusji</t>
+          <t>Społeczność FoE-Helper'a</t>
         </is>
       </c>
       <c r="D454" t="inlineStr"/>
       <c r="E454" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F454" t="inlineStr">
         <is>
-          <t>.index.DiscussLink</t>
+          <t>.index.DiscussLinkDesc</t>
         </is>
       </c>
       <c r="G454" t="inlineStr"/>
       <c r="H454" t="inlineStr"/>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr"/>
       <c r="B455" t="inlineStr">
         <is>
-          <t>FoE-Helper Community</t>
+          <t>The mail could not be sent!</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
-          <t>Społeczność FoE-Helper'a</t>
+          <t>Email nie może zostać wysłany!</t>
         </is>
       </c>
       <c r="D455" t="inlineStr"/>
       <c r="E455" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F455" t="inlineStr">
         <is>
-          <t>.index.DiscussLinkDesc</t>
+          <t>.mails.ErrorSend</t>
         </is>
       </c>
       <c r="G455" t="inlineStr"/>
       <c r="H455" t="inlineStr"/>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr"/>
       <c r="B456" t="inlineStr">
         <is>
-          <t>The mail could not be sent!</t>
+          <t>Polynesia</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
-          <t>Email nie może zostać wysłany!</t>
+          <t>Polinezja</t>
         </is>
       </c>
       <c r="D456" t="inlineStr"/>
       <c r="E456" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F456" t="inlineStr">
         <is>
-          <t>.mails.ErrorSend</t>
+          <t>.citymap.NewCity_polynesia</t>
         </is>
       </c>
       <c r="G456" t="inlineStr"/>
       <c r="H456" t="inlineStr"/>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr"/>
       <c r="B457" t="inlineStr">
         <is>
-          <t>Polynesia</t>
+          <t>Saturn VI Gate CENTAURUS</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
-          <t>Polinezja</t>
+          <t>Saturn VI: wrota CENTAUR</t>
         </is>
       </c>
       <c r="D457" t="inlineStr"/>
       <c r="E457" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F457" t="inlineStr">
         <is>
-          <t>.citymap.NewCity_polynesia</t>
+          <t>.global.Legendary.X_SpaceAgeTitan_Landmark1</t>
         </is>
       </c>
       <c r="G457" t="inlineStr"/>
       <c r="H457" t="inlineStr"/>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr"/>
       <c r="B458" t="inlineStr">
         <is>
-          <t>Saturn VI Gate CENTAURUS</t>
+          <t>Saturn VI Gate PEGASUS</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
-          <t>Saturn VI: wrota CENTAUR</t>
+          <t>Saturn VI: wrota PEGAZ</t>
         </is>
       </c>
       <c r="D458" t="inlineStr"/>
       <c r="E458" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F458" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_SpaceAgeTitan_Landmark1</t>
+          <t>.global.Legendary.X_SpaceAgeTitan_Landmark2</t>
         </is>
       </c>
       <c r="G458" t="inlineStr"/>
       <c r="H458" t="inlineStr"/>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr"/>
       <c r="B459" t="inlineStr">
         <is>
-          <t>Saturn VI Gate PEGASUS</t>
+          <t>Saturn VI Gate HYDRA</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
-          <t>Saturn VI: wrota PEGAZ</t>
+          <t>Saturn VI: wrota HYDRA</t>
         </is>
       </c>
       <c r="D459" t="inlineStr"/>
       <c r="E459" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F459" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_SpaceAgeTitan_Landmark2</t>
+          <t>.global.Legendary.X_SpaceAgeTitan_Landmark3</t>
         </is>
       </c>
       <c r="G459" t="inlineStr"/>
       <c r="H459" t="inlineStr"/>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr"/>
       <c r="B460" t="inlineStr">
         <is>
-          <t>Saturn VI Gate HYDRA</t>
+          <t>The extension update has been installed, here you can find the latest information about the changes</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
-          <t>Saturn VI: wrota HYDRA</t>
+          <t>Aktualizacja rozszerzenia została zainstalowana, tutaj można znaleźć najnowsze informacje o zmianach</t>
         </is>
       </c>
       <c r="D460" t="inlineStr"/>
       <c r="E460" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F460" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_SpaceAgeTitan_Landmark3</t>
+          <t>.update.MetaDesc</t>
         </is>
       </c>
       <c r="G460" t="inlineStr"/>
       <c r="H460" t="inlineStr"/>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr"/>
       <c r="B461" t="inlineStr">
         <is>
-          <t>The extension update has been installed, here you can find the latest information about the changes</t>
+          <t>Extension Update installed - Changelog</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
-          <t>Aktualizacja rozszerzenia została zainstalowana, tutaj można znaleźć najnowsze informacje o zmianach</t>
+          <t>Aktualizacja rozszerzenia zainstalowana - Dziennik zmian</t>
         </is>
       </c>
       <c r="D461" t="inlineStr"/>
       <c r="E461" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F461" t="inlineStr">
         <is>
-          <t>.update.MetaDesc</t>
+          <t>.update.MetaTitle</t>
         </is>
       </c>
       <c r="G461" t="inlineStr"/>
       <c r="H461" t="inlineStr"/>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr"/>
       <c r="B462" t="inlineStr">
         <is>
-          <t>Extension Update installed - Changelog</t>
+          <t>Stellar Warship</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
-          <t>Aktualizacja rozszerzenia zainstalowana - Dziennik zmian</t>
+          <t>Gwiezdny okręt wojenny</t>
         </is>
       </c>
       <c r="D462" t="inlineStr"/>
       <c r="E462" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F462" t="inlineStr">
         <is>
-          <t>.update.MetaTitle</t>
+          <t>.global.Legendary.X_SpaceAgeSpaceHub_Landmark1</t>
         </is>
       </c>
       <c r="G462" t="inlineStr"/>
       <c r="H462" t="inlineStr"/>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr"/>
       <c r="B463" t="inlineStr">
         <is>
-          <t>Stellar Warship</t>
+          <t>Cosmic Catalyst</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
-          <t>Gwiezdny okręt wojenny</t>
+          <t>Kosmiczny katalizator</t>
         </is>
       </c>
       <c r="D463" t="inlineStr"/>
       <c r="E463" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F463" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_SpaceAgeSpaceHub_Landmark1</t>
+          <t>.global.Legendary.X_SpaceAgeSpaceHub_Landmark2</t>
         </is>
       </c>
       <c r="G463" t="inlineStr"/>
       <c r="H463" t="inlineStr"/>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr"/>
       <c r="B464" t="inlineStr">
         <is>
-          <t>Cosmic Catalyst</t>
+          <t>https://docs.foe-helper.com/english/installing</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
-          <t>Kosmiczny katalizator</t>
+          <t>https://docs.foe-helper.com/english/installing</t>
         </is>
       </c>
       <c r="D464" t="inlineStr"/>
       <c r="E464" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F464" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_SpaceAgeSpaceHub_Landmark2</t>
+          <t>.startpage.ReadMoreLink</t>
         </is>
       </c>
       <c r="G464" t="inlineStr"/>
       <c r="H464" t="inlineStr"/>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr"/>
       <c r="B465" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/installing</t>
-[...6 lines deleted...]
-      </c>
+          <t>Other buildings</t>
+        </is>
+      </c>
+      <c r="C465" t="inlineStr"/>
       <c r="D465" t="inlineStr"/>
       <c r="E465" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F465" t="inlineStr">
         <is>
-          <t>.startpage.ReadMoreLink</t>
+          <t>.citymap.GenericBuilding</t>
         </is>
       </c>
       <c r="G465" t="inlineStr"/>
       <c r="H465" t="inlineStr"/>
+    </row>
+    <row r="466">
+      <c r="A466" t="inlineStr"/>
+      <c r="B466" t="inlineStr">
+        <is>
+          <t>/info/impress/en</t>
+        </is>
+      </c>
+      <c r="C466" t="inlineStr"/>
+      <c r="D466" t="inlineStr"/>
+      <c r="E466" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F466" t="inlineStr">
+        <is>
+          <t>.index.impress_link</t>
+        </is>
+      </c>
+      <c r="G466" t="inlineStr"/>
+      <c r="H466" t="inlineStr"/>
+    </row>
+    <row r="467">
+      <c r="A467" t="inlineStr"/>
+      <c r="B467" t="inlineStr">
+        <is>
+          <t>Impress</t>
+        </is>
+      </c>
+      <c r="C467" t="inlineStr"/>
+      <c r="D467" t="inlineStr"/>
+      <c r="E467" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F467" t="inlineStr">
+        <is>
+          <t>.index.impress_linkDesc</t>
+        </is>
+      </c>
+      <c r="G467" t="inlineStr"/>
+      <c r="H467" t="inlineStr"/>
+    </row>
+    <row r="468">
+      <c r="A468" t="inlineStr"/>
+      <c r="B468" t="inlineStr">
+        <is>
+          <t>/info/privacy/en</t>
+        </is>
+      </c>
+      <c r="C468" t="inlineStr"/>
+      <c r="D468" t="inlineStr"/>
+      <c r="E468" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F468" t="inlineStr">
+        <is>
+          <t>.index.privacy_link</t>
+        </is>
+      </c>
+      <c r="G468" t="inlineStr"/>
+      <c r="H468" t="inlineStr"/>
+    </row>
+    <row r="469">
+      <c r="A469" t="inlineStr"/>
+      <c r="B469" t="inlineStr">
+        <is>
+          <t>Privacy Policy</t>
+        </is>
+      </c>
+      <c r="C469" t="inlineStr"/>
+      <c r="D469" t="inlineStr"/>
+      <c r="E469" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F469" t="inlineStr">
+        <is>
+          <t>.index.privacy_linkDesc</t>
+        </is>
+      </c>
+      <c r="G469" t="inlineStr"/>
+      <c r="H469" t="inlineStr"/>
+    </row>
+    <row r="470">
+      <c r="A470" t="inlineStr"/>
+      <c r="B470" t="inlineStr">
+        <is>
+          <t>Notes for this world have been found (%sx) and re-linked. They are now displayed in the game again.</t>
+        </is>
+      </c>
+      <c r="C470" t="inlineStr"/>
+      <c r="D470" t="inlineStr"/>
+      <c r="E470" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F470" t="inlineStr">
+        <is>
+          <t>.login.NoticesFound</t>
+        </is>
+      </c>
+      <c r="G470" t="inlineStr"/>
+      <c r="H470" t="inlineStr"/>
+    </row>
+    <row r="471">
+      <c r="A471" t="inlineStr"/>
+      <c r="B471" t="inlineStr">
+        <is>
+          <t>The world and city data have been removed</t>
+        </is>
+      </c>
+      <c r="C471" t="inlineStr"/>
+      <c r="D471" t="inlineStr"/>
+      <c r="E471" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F471" t="inlineStr">
+        <is>
+          <t>.profile.WorldCityDataRemoved</t>
+        </is>
+      </c>
+      <c r="G471" t="inlineStr"/>
+      <c r="H471" t="inlineStr"/>
+    </row>
+    <row r="472">
+      <c r="A472" t="inlineStr"/>
+      <c r="B472" t="inlineStr">
+        <is>
+          <t>You have already registered this world number</t>
+        </is>
+      </c>
+      <c r="C472" t="inlineStr"/>
+      <c r="D472" t="inlineStr"/>
+      <c r="E472" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F472" t="inlineStr">
+        <is>
+          <t>.profile.WorldNumberAlreadyRegistered</t>
+        </is>
+      </c>
+      <c r="G472" t="inlineStr"/>
+      <c r="H472" t="inlineStr"/>
+    </row>
+    <row r="473">
+      <c r="A473" t="inlineStr"/>
+      <c r="B473" t="inlineStr">
+        <is>
+          <t>The new world has been added!</t>
+        </is>
+      </c>
+      <c r="C473" t="inlineStr"/>
+      <c r="D473" t="inlineStr"/>
+      <c r="E473" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F473" t="inlineStr">
+        <is>
+          <t>.profile.NewWorldAdded</t>
+        </is>
+      </c>
+      <c r="G473" t="inlineStr"/>
+      <c r="H473" t="inlineStr"/>
+    </row>
+    <row r="474">
+      <c r="A474" t="inlineStr"/>
+      <c r="B474" t="inlineStr">
+        <is>
+          <t>Your data has been updated</t>
+        </is>
+      </c>
+      <c r="C474" t="inlineStr"/>
+      <c r="D474" t="inlineStr"/>
+      <c r="E474" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F474" t="inlineStr">
+        <is>
+          <t>.profile.DataUpdated</t>
+        </is>
+      </c>
+      <c r="G474" t="inlineStr"/>
+      <c r="H474" t="inlineStr"/>
+    </row>
+    <row r="475">
+      <c r="A475" t="inlineStr"/>
+      <c r="B475" t="inlineStr">
+        <is>
+          <t>-- Choose world --</t>
+        </is>
+      </c>
+      <c r="C475" t="inlineStr"/>
+      <c r="D475" t="inlineStr"/>
+      <c r="E475" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F475" t="inlineStr">
+        <is>
+          <t>.register.SelectWorld</t>
+        </is>
+      </c>
+      <c r="G475" t="inlineStr"/>
+      <c r="H475" t="inlineStr"/>
+    </row>
+    <row r="476">
+      <c r="A476" t="inlineStr"/>
+      <c r="B476" t="inlineStr">
+        <is>
+          <t>Your InGame name</t>
+        </is>
+      </c>
+      <c r="C476" t="inlineStr"/>
+      <c r="D476" t="inlineStr"/>
+      <c r="E476" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F476" t="inlineStr">
+        <is>
+          <t>.register.PlayerName</t>
+        </is>
+      </c>
+      <c r="G476" t="inlineStr"/>
+      <c r="H476" t="inlineStr"/>
+    </row>
+    <row r="477">
+      <c r="A477" t="inlineStr"/>
+      <c r="B477" t="inlineStr">
+        <is>
+          <t>You can add more worlds to your profile later</t>
+        </is>
+      </c>
+      <c r="C477" t="inlineStr"/>
+      <c r="D477" t="inlineStr"/>
+      <c r="E477" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F477" t="inlineStr">
+        <is>
+          <t>.register.LaterMoreWorlds</t>
+        </is>
+      </c>
+      <c r="G477" t="inlineStr"/>
+      <c r="H477" t="inlineStr"/>
+    </row>
+    <row r="478">
+      <c r="A478" t="inlineStr"/>
+      <c r="B478" t="inlineStr">
+        <is>
+          <t>Your server</t>
+        </is>
+      </c>
+      <c r="C478" t="inlineStr"/>
+      <c r="D478" t="inlineStr"/>
+      <c r="E478" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F478" t="inlineStr">
+        <is>
+          <t>.register.YourServer</t>
+        </is>
+      </c>
+      <c r="G478" t="inlineStr"/>
+      <c r="H478" t="inlineStr"/>
+    </row>
+    <row r="479">
+      <c r="A479" t="inlineStr"/>
+      <c r="B479" t="inlineStr">
+        <is>
+          <t>You only need one account per country.&lt;br&gt;You can add a beta account in your profile after creating a player world.</t>
+        </is>
+      </c>
+      <c r="C479" t="inlineStr"/>
+      <c r="D479" t="inlineStr"/>
+      <c r="E479" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F479" t="inlineStr">
+        <is>
+          <t>.register.Information</t>
+        </is>
+      </c>
+      <c r="G479" t="inlineStr"/>
+      <c r="H479" t="inlineStr"/>
+    </row>
+    <row r="480">
+      <c r="A480" t="inlineStr"/>
+      <c r="B480" t="inlineStr">
+        <is>
+          <t>All accounts on this server were removed on 14th June 2025. Too many incorrect registrations were the reason, please register again.&lt;br&gt;Existing notes for the extensions are automatically searched out and linked again.</t>
+        </is>
+      </c>
+      <c r="C480" t="inlineStr"/>
+      <c r="D480" t="inlineStr"/>
+      <c r="E480" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F480" t="inlineStr">
+        <is>
+          <t>.register.DeletedAccounts</t>
+        </is>
+      </c>
+      <c r="G480" t="inlineStr"/>
+      <c r="H480" t="inlineStr"/>
+    </row>
+    <row r="481">
+      <c r="A481" t="inlineStr"/>
+      <c r="B481" t="inlineStr">
+        <is>
+          <t>This email address is already registered. Please use a different email.</t>
+        </is>
+      </c>
+      <c r="C481" t="inlineStr"/>
+      <c r="D481" t="inlineStr"/>
+      <c r="E481" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F481" t="inlineStr">
+        <is>
+          <t>.register.EmailExists</t>
+        </is>
+      </c>
+      <c r="G481" t="inlineStr"/>
+      <c r="H481" t="inlineStr"/>
+    </row>
+    <row r="482">
+      <c r="A482" t="inlineStr"/>
+      <c r="B482" t="inlineStr">
+        <is>
+          <t>This is not a valid player ID</t>
+        </is>
+      </c>
+      <c r="C482" t="inlineStr"/>
+      <c r="D482" t="inlineStr"/>
+      <c r="E482" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F482" t="inlineStr">
+        <is>
+          <t>.register.InvalidPlayerId</t>
+        </is>
+      </c>
+      <c r="G482" t="inlineStr"/>
+      <c r="H482" t="inlineStr"/>
+    </row>
+    <row r="483">
+      <c r="A483" t="inlineStr"/>
+      <c r="B483" t="inlineStr">
+        <is>
+          <t>Delete account</t>
+        </is>
+      </c>
+      <c r="C483" t="inlineStr"/>
+      <c r="D483" t="inlineStr"/>
+      <c r="E483" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F483" t="inlineStr">
+        <is>
+          <t>.user.profil.DeleteAccount</t>
+        </is>
+      </c>
+      <c r="G483" t="inlineStr"/>
+      <c r="H483" t="inlineStr"/>
+    </row>
+    <row r="484">
+      <c r="A484" t="inlineStr"/>
+      <c r="B484" t="inlineStr">
+        <is>
+          <t>Api-Token -</t>
+        </is>
+      </c>
+      <c r="C484" t="inlineStr"/>
+      <c r="D484" t="inlineStr"/>
+      <c r="E484" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F484" t="inlineStr">
+        <is>
+          <t>.user.profil.ApiToken</t>
+        </is>
+      </c>
+      <c r="G484" t="inlineStr"/>
+      <c r="H484" t="inlineStr"/>
+    </row>
+    <row r="485">
+      <c r="A485" t="inlineStr"/>
+      <c r="B485" t="inlineStr">
+        <is>
+          <t>Add a new world to your player-Id</t>
+        </is>
+      </c>
+      <c r="C485" t="inlineStr"/>
+      <c r="D485" t="inlineStr"/>
+      <c r="E485" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F485" t="inlineStr">
+        <is>
+          <t>.user.profil.AddNewWorld</t>
+        </is>
+      </c>
+      <c r="G485" t="inlineStr"/>
+      <c r="H485" t="inlineStr"/>
+    </row>
+    <row r="486">
+      <c r="A486" t="inlineStr"/>
+      <c r="B486" t="inlineStr">
+        <is>
+          <t>Your player In-Game-Name</t>
+        </is>
+      </c>
+      <c r="C486" t="inlineStr"/>
+      <c r="D486" t="inlineStr"/>
+      <c r="E486" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F486" t="inlineStr">
+        <is>
+          <t>.user.profil.PlayerInGameName</t>
+        </is>
+      </c>
+      <c r="G486" t="inlineStr"/>
+      <c r="H486" t="inlineStr"/>
+    </row>
+    <row r="487">
+      <c r="A487" t="inlineStr"/>
+      <c r="B487" t="inlineStr">
+        <is>
+          <t>-- Select World --</t>
+        </is>
+      </c>
+      <c r="C487" t="inlineStr"/>
+      <c r="D487" t="inlineStr"/>
+      <c r="E487" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F487" t="inlineStr">
+        <is>
+          <t>.user.profil.SelectWorld</t>
+        </is>
+      </c>
+      <c r="G487" t="inlineStr"/>
+      <c r="H487" t="inlineStr"/>
+    </row>
+    <row r="488">
+      <c r="A488" t="inlineStr"/>
+      <c r="B488" t="inlineStr">
+        <is>
+          <t>Do you have a beta account?</t>
+        </is>
+      </c>
+      <c r="C488" t="inlineStr"/>
+      <c r="D488" t="inlineStr"/>
+      <c r="E488" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F488" t="inlineStr">
+        <is>
+          <t>.user.profil.AddBetaAccount</t>
+        </is>
+      </c>
+      <c r="G488" t="inlineStr"/>
+      <c r="H488" t="inlineStr"/>
+    </row>
+    <row r="489">
+      <c r="A489" t="inlineStr"/>
+      <c r="B489" t="inlineStr">
+        <is>
+          <t>Stash</t>
+        </is>
+      </c>
+      <c r="C489" t="inlineStr"/>
+      <c r="D489" t="inlineStr"/>
+      <c r="E489" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F489" t="inlineStr">
+        <is>
+          <t>.citymap.Stash</t>
+        </is>
+      </c>
+      <c r="G489" t="inlineStr"/>
+      <c r="H489" t="inlineStr"/>
+    </row>
+    <row r="490">
+      <c r="A490" t="inlineStr"/>
+      <c r="B490" t="inlineStr">
+        <is>
+          <t>Type</t>
+        </is>
+      </c>
+      <c r="C490" t="inlineStr"/>
+      <c r="D490" t="inlineStr"/>
+      <c r="E490" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F490" t="inlineStr">
+        <is>
+          <t>.citymap.Type</t>
+        </is>
+      </c>
+      <c r="G490" t="inlineStr"/>
+      <c r="H490" t="inlineStr"/>
+    </row>
+    <row r="491">
+      <c r="A491" t="inlineStr"/>
+      <c r="B491" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="C491" t="inlineStr"/>
+      <c r="D491" t="inlineStr"/>
+      <c r="E491" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F491" t="inlineStr">
+        <is>
+          <t>.citymap.Size</t>
+        </is>
+      </c>
+      <c r="G491" t="inlineStr"/>
+      <c r="H491" t="inlineStr"/>
+    </row>
+    <row r="492">
+      <c r="A492" t="inlineStr"/>
+      <c r="B492" t="inlineStr">
+        <is>
+          <t>All</t>
+        </is>
+      </c>
+      <c r="C492" t="inlineStr"/>
+      <c r="D492" t="inlineStr"/>
+      <c r="E492" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F492" t="inlineStr">
+        <is>
+          <t>.citymap.All</t>
+        </is>
+      </c>
+      <c r="G492" t="inlineStr"/>
+      <c r="H492" t="inlineStr"/>
+    </row>
+    <row r="493">
+      <c r="A493" t="inlineStr"/>
+      <c r="B493" t="inlineStr">
+        <is>
+          <t>All types</t>
+        </is>
+      </c>
+      <c r="C493" t="inlineStr"/>
+      <c r="D493" t="inlineStr"/>
+      <c r="E493" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F493" t="inlineStr">
+        <is>
+          <t>.citymap.AllTypes</t>
+        </is>
+      </c>
+      <c r="G493" t="inlineStr"/>
+      <c r="H493" t="inlineStr"/>
+    </row>
+    <row r="494">
+      <c r="A494" t="inlineStr"/>
+      <c r="B494" t="inlineStr">
+        <is>
+          <t>Fit view</t>
+        </is>
+      </c>
+      <c r="C494" t="inlineStr"/>
+      <c r="D494" t="inlineStr"/>
+      <c r="E494" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F494" t="inlineStr">
+        <is>
+          <t>.citymap.FitView</t>
+        </is>
+      </c>
+      <c r="G494" t="inlineStr"/>
+      <c r="H494" t="inlineStr"/>
+    </row>
+    <row r="495">
+      <c r="A495" t="inlineStr"/>
+      <c r="B495" t="inlineStr">
+        <is>
+          <t>Zoom in</t>
+        </is>
+      </c>
+      <c r="C495" t="inlineStr"/>
+      <c r="D495" t="inlineStr"/>
+      <c r="E495" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F495" t="inlineStr">
+        <is>
+          <t>.citymap.ZoomIn</t>
+        </is>
+      </c>
+      <c r="G495" t="inlineStr"/>
+      <c r="H495" t="inlineStr"/>
+    </row>
+    <row r="496">
+      <c r="A496" t="inlineStr"/>
+      <c r="B496" t="inlineStr">
+        <is>
+          <t>Zoom out</t>
+        </is>
+      </c>
+      <c r="C496" t="inlineStr"/>
+      <c r="D496" t="inlineStr"/>
+      <c r="E496" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F496" t="inlineStr">
+        <is>
+          <t>.citymap.ZoomOut</t>
+        </is>
+      </c>
+      <c r="G496" t="inlineStr"/>
+      <c r="H496" t="inlineStr"/>
+    </row>
+    <row r="497">
+      <c r="A497" t="inlineStr"/>
+      <c r="B497" t="inlineStr">
+        <is>
+          <t>Zoom level</t>
+        </is>
+      </c>
+      <c r="C497" t="inlineStr"/>
+      <c r="D497" t="inlineStr"/>
+      <c r="E497" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F497" t="inlineStr">
+        <is>
+          <t>.citymap.ZoomLevel</t>
+        </is>
+      </c>
+      <c r="G497" t="inlineStr"/>
+      <c r="H497" t="inlineStr"/>
+    </row>
+    <row r="498">
+      <c r="A498" t="inlineStr"/>
+      <c r="B498" t="inlineStr">
+        <is>
+          <t>Age</t>
+        </is>
+      </c>
+      <c r="C498" t="inlineStr"/>
+      <c r="D498" t="inlineStr"/>
+      <c r="E498" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F498" t="inlineStr">
+        <is>
+          <t>.citymap.Era</t>
+        </is>
+      </c>
+      <c r="G498" t="inlineStr"/>
+      <c r="H498" t="inlineStr"/>
+    </row>
+    <row r="499">
+      <c r="A499" t="inlineStr"/>
+      <c r="B499" t="inlineStr">
+        <is>
+          <t>Automatic (real age)</t>
+        </is>
+      </c>
+      <c r="C499" t="inlineStr"/>
+      <c r="D499" t="inlineStr"/>
+      <c r="E499" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F499" t="inlineStr">
+        <is>
+          <t>.citymap.EraAuto</t>
+        </is>
+      </c>
+      <c r="G499" t="inlineStr"/>
+      <c r="H499" t="inlineStr"/>
+    </row>
+    <row r="500">
+      <c r="A500" t="inlineStr"/>
+      <c r="B500" t="inlineStr">
+        <is>
+          <t>Toggle building info</t>
+        </is>
+      </c>
+      <c r="C500" t="inlineStr"/>
+      <c r="D500" t="inlineStr"/>
+      <c r="E500" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F500" t="inlineStr">
+        <is>
+          <t>.citymap.ToggleInfo</t>
+        </is>
+      </c>
+      <c r="G500" t="inlineStr"/>
+      <c r="H500" t="inlineStr"/>
+    </row>
+    <row r="501">
+      <c r="A501" t="inlineStr"/>
+      <c r="B501" t="inlineStr">
+        <is>
+          <t>Toggle map images</t>
+        </is>
+      </c>
+      <c r="C501" t="inlineStr"/>
+      <c r="D501" t="inlineStr"/>
+      <c r="E501" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F501" t="inlineStr">
+        <is>
+          <t>.citymap.ToggleImages</t>
+        </is>
+      </c>
+      <c r="G501" t="inlineStr"/>
+      <c r="H501" t="inlineStr"/>
+    </row>
+    <row r="502">
+      <c r="A502" t="inlineStr"/>
+      <c r="B502" t="inlineStr">
+        <is>
+          <t>Controls</t>
+        </is>
+      </c>
+      <c r="C502" t="inlineStr"/>
+      <c r="D502" t="inlineStr"/>
+      <c r="E502" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F502" t="inlineStr">
+        <is>
+          <t>.citymap.Controls</t>
+        </is>
+      </c>
+      <c r="G502" t="inlineStr"/>
+      <c r="H502" t="inlineStr"/>
+    </row>
+    <row r="503">
+      <c r="A503" t="inlineStr"/>
+      <c r="B503" t="inlineStr">
+        <is>
+          <t>ALT + drag - pan the map</t>
+        </is>
+      </c>
+      <c r="C503" t="inlineStr"/>
+      <c r="D503" t="inlineStr"/>
+      <c r="E503" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F503" t="inlineStr">
+        <is>
+          <t>.citymap.HelpPan</t>
+        </is>
+      </c>
+      <c r="G503" t="inlineStr"/>
+      <c r="H503" t="inlineStr"/>
+    </row>
+    <row r="504">
+      <c r="A504" t="inlineStr"/>
+      <c r="B504" t="inlineStr">
+        <is>
+          <t>Shift + mouse wheel - zoom to cursor</t>
+        </is>
+      </c>
+      <c r="C504" t="inlineStr"/>
+      <c r="D504" t="inlineStr"/>
+      <c r="E504" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F504" t="inlineStr">
+        <is>
+          <t>.citymap.HelpZoom</t>
+        </is>
+      </c>
+      <c r="G504" t="inlineStr"/>
+      <c r="H504" t="inlineStr"/>
+    </row>
+    <row r="505">
+      <c r="A505" t="inlineStr"/>
+      <c r="B505" t="inlineStr">
+        <is>
+          <t>Zoom slider (bottom right) - fine zoom</t>
+        </is>
+      </c>
+      <c r="C505" t="inlineStr"/>
+      <c r="D505" t="inlineStr"/>
+      <c r="E505" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F505" t="inlineStr">
+        <is>
+          <t>.citymap.HelpZoomBar</t>
+        </is>
+      </c>
+      <c r="G505" t="inlineStr"/>
+      <c r="H505" t="inlineStr"/>
+    </row>
+    <row r="506">
+      <c r="A506" t="inlineStr"/>
+      <c r="B506" t="inlineStr">
+        <is>
+          <t>Click a building - select (Shift/Ctrl = multiple)</t>
+        </is>
+      </c>
+      <c r="C506" t="inlineStr"/>
+      <c r="D506" t="inlineStr"/>
+      <c r="E506" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F506" t="inlineStr">
+        <is>
+          <t>.citymap.HelpSelect</t>
+        </is>
+      </c>
+      <c r="G506" t="inlineStr"/>
+      <c r="H506" t="inlineStr"/>
+    </row>
+    <row r="507">
+      <c r="A507" t="inlineStr"/>
+      <c r="B507" t="inlineStr">
+        <is>
+          <t>Drag a building - move it (snaps to tiles)</t>
+        </is>
+      </c>
+      <c r="C507" t="inlineStr"/>
+      <c r="D507" t="inlineStr"/>
+      <c r="E507" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F507" t="inlineStr">
+        <is>
+          <t>.citymap.HelpMove</t>
+        </is>
+      </c>
+      <c r="G507" t="inlineStr"/>
+      <c r="H507" t="inlineStr"/>
+    </row>
+    <row r="508">
+      <c r="A508" t="inlineStr"/>
+      <c r="B508" t="inlineStr">
+        <is>
+          <t>Shift + drag on empty space - box selection</t>
+        </is>
+      </c>
+      <c r="C508" t="inlineStr"/>
+      <c r="D508" t="inlineStr"/>
+      <c r="E508" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F508" t="inlineStr">
+        <is>
+          <t>.citymap.HelpMarquee</t>
+        </is>
+      </c>
+      <c r="G508" t="inlineStr"/>
+      <c r="H508" t="inlineStr"/>
+    </row>
+    <row r="509">
+      <c r="A509" t="inlineStr"/>
+      <c r="B509" t="inlineStr">
+        <is>
+          <t>Esc / click empty space - clear selection</t>
+        </is>
+      </c>
+      <c r="C509" t="inlineStr"/>
+      <c r="D509" t="inlineStr"/>
+      <c r="E509" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F509" t="inlineStr">
+        <is>
+          <t>.citymap.HelpDeselect</t>
+        </is>
+      </c>
+      <c r="G509" t="inlineStr"/>
+      <c r="H509" t="inlineStr"/>
+    </row>
+    <row r="510">
+      <c r="A510" t="inlineStr"/>
+      <c r="B510" t="inlineStr">
+        <is>
+          <t>Double-click / Del / drag to stash - move building back to the stash</t>
+        </is>
+      </c>
+      <c r="C510" t="inlineStr"/>
+      <c r="D510" t="inlineStr"/>
+      <c r="E510" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F510" t="inlineStr">
+        <is>
+          <t>.citymap.HelpShelve</t>
+        </is>
+      </c>
+      <c r="G510" t="inlineStr"/>
+      <c r="H510" t="inlineStr"/>
+    </row>
+    <row r="511">
+      <c r="A511" t="inlineStr"/>
+      <c r="B511" t="inlineStr">
+        <is>
+          <t>Click a stash group - road: line tool, otherwise stamp</t>
+        </is>
+      </c>
+      <c r="C511" t="inlineStr"/>
+      <c r="D511" t="inlineStr"/>
+      <c r="E511" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F511" t="inlineStr">
+        <is>
+          <t>.citymap.HelpStash</t>
+        </is>
+      </c>
+      <c r="G511" t="inlineStr"/>
+      <c r="H511" t="inlineStr"/>
+    </row>
+    <row r="512">
+      <c r="A512" t="inlineStr"/>
+      <c r="B512" t="inlineStr">
+        <is>
+          <t>Right-click / Esc - end the active tool</t>
+        </is>
+      </c>
+      <c r="C512" t="inlineStr"/>
+      <c r="D512" t="inlineStr"/>
+      <c r="E512" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F512" t="inlineStr">
+        <is>
+          <t>.citymap.HelpTool</t>
+        </is>
+      </c>
+      <c r="G512" t="inlineStr"/>
+      <c r="H512" t="inlineStr"/>
+    </row>
+    <row r="513">
+      <c r="A513" t="inlineStr"/>
+      <c r="B513" t="inlineStr">
+        <is>
+          <t>Mouse wheel over the stash - scroll</t>
+        </is>
+      </c>
+      <c r="C513" t="inlineStr"/>
+      <c r="D513" t="inlineStr"/>
+      <c r="E513" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F513" t="inlineStr">
+        <is>
+          <t>.citymap.HelpScroll</t>
+        </is>
+      </c>
+      <c r="G513" t="inlineStr"/>
+      <c r="H513" t="inlineStr"/>
+    </row>
+    <row r="514">
+      <c r="A514" t="inlineStr"/>
+      <c r="B514" t="inlineStr">
+        <is>
+          <t>Drag an extension - move it</t>
+        </is>
+      </c>
+      <c r="C514" t="inlineStr"/>
+      <c r="D514" t="inlineStr"/>
+      <c r="E514" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F514" t="inlineStr">
+        <is>
+          <t>.citymap.HelpExtDrag</t>
+        </is>
+      </c>
+      <c r="G514" t="inlineStr"/>
+      <c r="H514" t="inlineStr"/>
+    </row>
+    <row r="515">
+      <c r="A515" t="inlineStr"/>
+      <c r="B515" t="inlineStr">
+        <is>
+          <t>Double-click an extension - remove it (returns to the pool)</t>
+        </is>
+      </c>
+      <c r="C515" t="inlineStr"/>
+      <c r="D515" t="inlineStr"/>
+      <c r="E515" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F515" t="inlineStr">
+        <is>
+          <t>.citymap.HelpExtDelete</t>
+        </is>
+      </c>
+      <c r="G515" t="inlineStr"/>
+      <c r="H515" t="inlineStr"/>
+    </row>
+    <row r="516">
+      <c r="A516" t="inlineStr"/>
+      <c r="B516" t="inlineStr">
+        <is>
+          <t>Shift + Del (or ✕ in the info panel) - delete the selected building completely</t>
+        </is>
+      </c>
+      <c r="C516" t="inlineStr"/>
+      <c r="D516" t="inlineStr"/>
+      <c r="E516" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F516" t="inlineStr">
+        <is>
+          <t>.citymap.HelpDelete</t>
+        </is>
+      </c>
+      <c r="G516" t="inlineStr"/>
+      <c r="H516" t="inlineStr"/>
+    </row>
+    <row r="517">
+      <c r="A517" t="inlineStr"/>
+      <c r="B517" t="inlineStr">
+        <is>
+          <t>Delete</t>
+        </is>
+      </c>
+      <c r="C517" t="inlineStr"/>
+      <c r="D517" t="inlineStr"/>
+      <c r="E517" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F517" t="inlineStr">
+        <is>
+          <t>.citymap.Delete</t>
+        </is>
+      </c>
+      <c r="G517" t="inlineStr"/>
+      <c r="H517" t="inlineStr"/>
+    </row>
+    <row r="518">
+      <c r="A518" t="inlineStr"/>
+      <c r="B518" t="inlineStr">
+        <is>
+          <t>Set</t>
+        </is>
+      </c>
+      <c r="C518" t="inlineStr"/>
+      <c r="D518" t="inlineStr"/>
+      <c r="E518" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F518" t="inlineStr">
+        <is>
+          <t>.citymap.Set</t>
+        </is>
+      </c>
+      <c r="G518" t="inlineStr"/>
+      <c r="H518" t="inlineStr"/>
+    </row>
+    <row r="519">
+      <c r="A519" t="inlineStr"/>
+      <c r="B519" t="inlineStr">
+        <is>
+          <t>required</t>
+        </is>
+      </c>
+      <c r="C519" t="inlineStr"/>
+      <c r="D519" t="inlineStr"/>
+      <c r="E519" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F519" t="inlineStr">
+        <is>
+          <t>.citymap.Required</t>
+        </is>
+      </c>
+      <c r="G519" t="inlineStr"/>
+      <c r="H519" t="inlineStr"/>
+    </row>
+    <row r="520">
+      <c r="A520" t="inlineStr"/>
+      <c r="B520" t="inlineStr">
+        <is>
+          <t>not required</t>
+        </is>
+      </c>
+      <c r="C520" t="inlineStr"/>
+      <c r="D520" t="inlineStr"/>
+      <c r="E520" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F520" t="inlineStr">
+        <is>
+          <t>.citymap.NotRequired</t>
+        </is>
+      </c>
+      <c r="G520" t="inlineStr"/>
+      <c r="H520" t="inlineStr"/>
+    </row>
+    <row r="521">
+      <c r="A521" t="inlineStr"/>
+      <c r="B521" t="inlineStr">
+        <is>
+          <t>Construction time</t>
+        </is>
+      </c>
+      <c r="C521" t="inlineStr"/>
+      <c r="D521" t="inlineStr"/>
+      <c r="E521" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F521" t="inlineStr">
+        <is>
+          <t>.citymap.ConstructionTime</t>
+        </is>
+      </c>
+      <c r="G521" t="inlineStr"/>
+      <c r="H521" t="inlineStr"/>
+    </row>
+    <row r="522">
+      <c r="A522" t="inlineStr"/>
+      <c r="B522" t="inlineStr">
+        <is>
+          <t>Boosts (Basic-Values)</t>
+        </is>
+      </c>
+      <c r="C522" t="inlineStr"/>
+      <c r="D522" t="inlineStr"/>
+      <c r="E522" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F522" t="inlineStr">
+        <is>
+          <t>.citymap.Boosts</t>
+        </is>
+      </c>
+      <c r="G522" t="inlineStr"/>
+      <c r="H522" t="inlineStr"/>
+    </row>
+    <row r="523">
+      <c r="A523" t="inlineStr"/>
+      <c r="B523" t="inlineStr">
+        <is>
+          <t>Production</t>
+        </is>
+      </c>
+      <c r="C523" t="inlineStr"/>
+      <c r="D523" t="inlineStr"/>
+      <c r="E523" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F523" t="inlineStr">
+        <is>
+          <t>.citymap.Production</t>
+        </is>
+      </c>
+      <c r="G523" t="inlineStr"/>
+      <c r="H523" t="inlineStr"/>
+    </row>
+    <row r="524">
+      <c r="A524" t="inlineStr"/>
+      <c r="B524" t="inlineStr">
+        <is>
+          <t>motivated</t>
+        </is>
+      </c>
+      <c r="C524" t="inlineStr"/>
+      <c r="D524" t="inlineStr"/>
+      <c r="E524" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F524" t="inlineStr">
+        <is>
+          <t>.citymap.Motivated</t>
+        </is>
+      </c>
+      <c r="G524" t="inlineStr"/>
+      <c r="H524" t="inlineStr"/>
+    </row>
+    <row r="525">
+      <c r="A525" t="inlineStr"/>
+      <c r="B525" t="inlineStr">
+        <is>
+          <t>Bonus per level</t>
+        </is>
+      </c>
+      <c r="C525" t="inlineStr"/>
+      <c r="D525" t="inlineStr"/>
+      <c r="E525" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F525" t="inlineStr">
+        <is>
+          <t>.citymap.BonusPerLevel</t>
+        </is>
+      </c>
+      <c r="G525" t="inlineStr"/>
+      <c r="H525" t="inlineStr"/>
+    </row>
+    <row r="526">
+      <c r="A526" t="inlineStr"/>
+      <c r="B526" t="inlineStr">
+        <is>
+          <t>Level</t>
+        </is>
+      </c>
+      <c r="C526" t="inlineStr"/>
+      <c r="D526" t="inlineStr"/>
+      <c r="E526" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F526" t="inlineStr">
+        <is>
+          <t>.citymap.Level</t>
+        </is>
+      </c>
+      <c r="G526" t="inlineStr"/>
+      <c r="H526" t="inlineStr"/>
+    </row>
+    <row r="527">
+      <c r="A527" t="inlineStr"/>
+      <c r="B527" t="inlineStr">
+        <is>
+          <t>Max level</t>
+        </is>
+      </c>
+      <c r="C527" t="inlineStr"/>
+      <c r="D527" t="inlineStr"/>
+      <c r="E527" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F527" t="inlineStr">
+        <is>
+          <t>.citymap.MaxLevel</t>
+        </is>
+      </c>
+      <c r="G527" t="inlineStr"/>
+      <c r="H527" t="inlineStr"/>
+    </row>
+    <row r="528">
+      <c r="A528" t="inlineStr"/>
+      <c r="B528" t="inlineStr">
+        <is>
+          <t>Provides</t>
+        </is>
+      </c>
+      <c r="C528" t="inlineStr"/>
+      <c r="D528" t="inlineStr"/>
+      <c r="E528" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F528" t="inlineStr">
+        <is>
+          <t>.citymap.Provides</t>
+        </is>
+      </c>
+      <c r="G528" t="inlineStr"/>
+      <c r="H528" t="inlineStr"/>
+    </row>
+    <row r="529">
+      <c r="A529" t="inlineStr"/>
+      <c r="B529" t="inlineStr">
+        <is>
+          <t>Rewards</t>
+        </is>
+      </c>
+      <c r="C529" t="inlineStr"/>
+      <c r="D529" t="inlineStr"/>
+      <c r="E529" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F529" t="inlineStr">
+        <is>
+          <t>.citymap.Rewards</t>
+        </is>
+      </c>
+      <c r="G529" t="inlineStr"/>
+      <c r="H529" t="inlineStr"/>
+    </row>
+    <row r="530">
+      <c r="A530" t="inlineStr"/>
+      <c r="B530" t="inlineStr">
+        <is>
+          <t>Select a building to see its details.</t>
+        </is>
+      </c>
+      <c r="C530" t="inlineStr"/>
+      <c r="D530" t="inlineStr"/>
+      <c r="E530" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F530" t="inlineStr">
+        <is>
+          <t>.citymap.SelectBuildingHint</t>
+        </is>
+      </c>
+      <c r="G530" t="inlineStr"/>
+      <c r="H530" t="inlineStr"/>
+    </row>
+    <row r="531">
+      <c r="A531" t="inlineStr"/>
+      <c r="B531" t="inlineStr">
+        <is>
+          <t>Not found in catalog (outdated?).</t>
+        </is>
+      </c>
+      <c r="C531" t="inlineStr"/>
+      <c r="D531" t="inlineStr"/>
+      <c r="E531" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F531" t="inlineStr">
+        <is>
+          <t>.citymap.NotInCatalog</t>
+        </is>
+      </c>
+      <c r="G531" t="inlineStr"/>
+      <c r="H531" t="inlineStr"/>
+    </row>
+    <row r="532">
+      <c r="A532" t="inlineStr"/>
+      <c r="B532" t="inlineStr">
+        <is>
+          <t>Attack (attacking army)</t>
+        </is>
+      </c>
+      <c r="C532" t="inlineStr"/>
+      <c r="D532" t="inlineStr"/>
+      <c r="E532" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F532" t="inlineStr">
+        <is>
+          <t>.citymap.boost.att_boost_attacker</t>
+        </is>
+      </c>
+      <c r="G532" t="inlineStr"/>
+      <c r="H532" t="inlineStr"/>
+    </row>
+    <row r="533">
+      <c r="A533" t="inlineStr"/>
+      <c r="B533" t="inlineStr">
+        <is>
+          <t>Defense (attacking army)</t>
+        </is>
+      </c>
+      <c r="C533" t="inlineStr"/>
+      <c r="D533" t="inlineStr"/>
+      <c r="E533" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F533" t="inlineStr">
+        <is>
+          <t>.citymap.boost.def_boost_attacker</t>
+        </is>
+      </c>
+      <c r="G533" t="inlineStr"/>
+      <c r="H533" t="inlineStr"/>
+    </row>
+    <row r="534">
+      <c r="A534" t="inlineStr"/>
+      <c r="B534" t="inlineStr">
+        <is>
+          <t>Attack (defending army)</t>
+        </is>
+      </c>
+      <c r="C534" t="inlineStr"/>
+      <c r="D534" t="inlineStr"/>
+      <c r="E534" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F534" t="inlineStr">
+        <is>
+          <t>.citymap.boost.att_boost_defender</t>
+        </is>
+      </c>
+      <c r="G534" t="inlineStr"/>
+      <c r="H534" t="inlineStr"/>
+    </row>
+    <row r="535">
+      <c r="A535" t="inlineStr"/>
+      <c r="B535" t="inlineStr">
+        <is>
+          <t>Defense (defending army)</t>
+        </is>
+      </c>
+      <c r="C535" t="inlineStr"/>
+      <c r="D535" t="inlineStr"/>
+      <c r="E535" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F535" t="inlineStr">
+        <is>
+          <t>.citymap.boost.def_boost_defender</t>
+        </is>
+      </c>
+      <c r="G535" t="inlineStr"/>
+      <c r="H535" t="inlineStr"/>
+    </row>
+    <row r="536">
+      <c r="A536" t="inlineStr"/>
+      <c r="B536" t="inlineStr">
+        <is>
+          <t>Attack &amp; defense (attacking army)</t>
+        </is>
+      </c>
+      <c r="C536" t="inlineStr"/>
+      <c r="D536" t="inlineStr"/>
+      <c r="E536" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F536" t="inlineStr">
+        <is>
+          <t>.citymap.boost.att_def_boost_attacker</t>
+        </is>
+      </c>
+      <c r="G536" t="inlineStr"/>
+      <c r="H536" t="inlineStr"/>
+    </row>
+    <row r="537">
+      <c r="A537" t="inlineStr"/>
+      <c r="B537" t="inlineStr">
+        <is>
+          <t>Attack &amp; defense (defending army)</t>
+        </is>
+      </c>
+      <c r="C537" t="inlineStr"/>
+      <c r="D537" t="inlineStr"/>
+      <c r="E537" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F537" t="inlineStr">
+        <is>
+          <t>.citymap.boost.att_def_boost_defender</t>
+        </is>
+      </c>
+      <c r="G537" t="inlineStr"/>
+      <c r="H537" t="inlineStr"/>
+    </row>
+    <row r="538">
+      <c r="A538" t="inlineStr"/>
+      <c r="B538" t="inlineStr">
+        <is>
+          <t>Attack &amp; defense (both armies)</t>
+        </is>
+      </c>
+      <c r="C538" t="inlineStr"/>
+      <c r="D538" t="inlineStr"/>
+      <c r="E538" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F538" t="inlineStr">
+        <is>
+          <t>.citymap.boost.att_def_boost_attacker_defender</t>
+        </is>
+      </c>
+      <c r="G538" t="inlineStr"/>
+      <c r="H538" t="inlineStr"/>
+    </row>
+    <row r="539">
+      <c r="A539" t="inlineStr"/>
+      <c r="B539" t="inlineStr">
+        <is>
+          <t>Forge Point production</t>
+        </is>
+      </c>
+      <c r="C539" t="inlineStr"/>
+      <c r="D539" t="inlineStr"/>
+      <c r="E539" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F539" t="inlineStr">
+        <is>
+          <t>.citymap.boost.forge_points_production</t>
+        </is>
+      </c>
+      <c r="G539" t="inlineStr"/>
+      <c r="H539" t="inlineStr"/>
+    </row>
+    <row r="540">
+      <c r="A540" t="inlineStr"/>
+      <c r="B540" t="inlineStr">
+        <is>
+          <t>Goods production</t>
+        </is>
+      </c>
+      <c r="C540" t="inlineStr"/>
+      <c r="D540" t="inlineStr"/>
+      <c r="E540" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F540" t="inlineStr">
+        <is>
+          <t>.citymap.boost.goods_production</t>
+        </is>
+      </c>
+      <c r="G540" t="inlineStr"/>
+      <c r="H540" t="inlineStr"/>
+    </row>
+    <row r="541">
+      <c r="A541" t="inlineStr"/>
+      <c r="B541" t="inlineStr">
+        <is>
+          <t>Guild goods production</t>
+        </is>
+      </c>
+      <c r="C541" t="inlineStr"/>
+      <c r="D541" t="inlineStr"/>
+      <c r="E541" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F541" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_goods_production</t>
+        </is>
+      </c>
+      <c r="G541" t="inlineStr"/>
+      <c r="H541" t="inlineStr"/>
+    </row>
+    <row r="542">
+      <c r="A542" t="inlineStr"/>
+      <c r="B542" t="inlineStr">
+        <is>
+          <t>Medal production</t>
+        </is>
+      </c>
+      <c r="C542" t="inlineStr"/>
+      <c r="D542" t="inlineStr"/>
+      <c r="E542" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F542" t="inlineStr">
+        <is>
+          <t>.citymap.boost.medal_production</t>
+        </is>
+      </c>
+      <c r="G542" t="inlineStr"/>
+      <c r="H542" t="inlineStr"/>
+    </row>
+    <row r="543">
+      <c r="A543" t="inlineStr"/>
+      <c r="B543" t="inlineStr">
+        <is>
+          <t>Special goods production</t>
+        </is>
+      </c>
+      <c r="C543" t="inlineStr"/>
+      <c r="D543" t="inlineStr"/>
+      <c r="E543" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F543" t="inlineStr">
+        <is>
+          <t>.citymap.boost.special_goods_production</t>
+        </is>
+      </c>
+      <c r="G543" t="inlineStr"/>
+      <c r="H543" t="inlineStr"/>
+    </row>
+    <row r="544">
+      <c r="A544" t="inlineStr"/>
+      <c r="B544" t="inlineStr">
+        <is>
+          <t>QI: action point capacity</t>
+        </is>
+      </c>
+      <c r="C544" t="inlineStr"/>
+      <c r="D544" t="inlineStr"/>
+      <c r="E544" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F544" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_action_points_capacity</t>
+        </is>
+      </c>
+      <c r="G544" t="inlineStr"/>
+      <c r="H544" t="inlineStr"/>
+    </row>
+    <row r="545">
+      <c r="A545" t="inlineStr"/>
+      <c r="B545" t="inlineStr">
+        <is>
+          <t>QI: action point collection</t>
+        </is>
+      </c>
+      <c r="C545" t="inlineStr"/>
+      <c r="D545" t="inlineStr"/>
+      <c r="E545" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F545" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_action_points_collection</t>
+        </is>
+      </c>
+      <c r="G545" t="inlineStr"/>
+      <c r="H545" t="inlineStr"/>
+    </row>
+    <row r="546">
+      <c r="A546" t="inlineStr"/>
+      <c r="B546" t="inlineStr">
+        <is>
+          <t>QI: coin production</t>
+        </is>
+      </c>
+      <c r="C546" t="inlineStr"/>
+      <c r="D546" t="inlineStr"/>
+      <c r="E546" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F546" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_coins_production</t>
+        </is>
+      </c>
+      <c r="G546" t="inlineStr"/>
+      <c r="H546" t="inlineStr"/>
+    </row>
+    <row r="547">
+      <c r="A547" t="inlineStr"/>
+      <c r="B547" t="inlineStr">
+        <is>
+          <t>QI: starting coins</t>
+        </is>
+      </c>
+      <c r="C547" t="inlineStr"/>
+      <c r="D547" t="inlineStr"/>
+      <c r="E547" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F547" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_coins_start</t>
+        </is>
+      </c>
+      <c r="G547" t="inlineStr"/>
+      <c r="H547" t="inlineStr"/>
+    </row>
+    <row r="548">
+      <c r="A548" t="inlineStr"/>
+      <c r="B548" t="inlineStr">
+        <is>
+          <t>QI: supplies production</t>
+        </is>
+      </c>
+      <c r="C548" t="inlineStr"/>
+      <c r="D548" t="inlineStr"/>
+      <c r="E548" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F548" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_supplies_production</t>
+        </is>
+      </c>
+      <c r="G548" t="inlineStr"/>
+      <c r="H548" t="inlineStr"/>
+    </row>
+    <row r="549">
+      <c r="A549" t="inlineStr"/>
+      <c r="B549" t="inlineStr">
+        <is>
+          <t>QI: starting supplies</t>
+        </is>
+      </c>
+      <c r="C549" t="inlineStr"/>
+      <c r="D549" t="inlineStr"/>
+      <c r="E549" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F549" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_supplies_start</t>
+        </is>
+      </c>
+      <c r="G549" t="inlineStr"/>
+      <c r="H549" t="inlineStr"/>
+    </row>
+    <row r="550">
+      <c r="A550" t="inlineStr"/>
+      <c r="B550" t="inlineStr">
+        <is>
+          <t>QI: starting goods</t>
+        </is>
+      </c>
+      <c r="C550" t="inlineStr"/>
+      <c r="D550" t="inlineStr"/>
+      <c r="E550" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F550" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_goods_start</t>
+        </is>
+      </c>
+      <c r="G550" t="inlineStr"/>
+      <c r="H550" t="inlineStr"/>
+    </row>
+    <row r="551">
+      <c r="A551" t="inlineStr"/>
+      <c r="B551" t="inlineStr">
+        <is>
+          <t>QI: starting units</t>
+        </is>
+      </c>
+      <c r="C551" t="inlineStr"/>
+      <c r="D551" t="inlineStr"/>
+      <c r="E551" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F551" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_units_start</t>
+        </is>
+      </c>
+      <c r="G551" t="inlineStr"/>
+      <c r="H551" t="inlineStr"/>
+    </row>
+    <row r="552">
+      <c r="A552" t="inlineStr"/>
+      <c r="B552" t="inlineStr">
+        <is>
+          <t>Coins</t>
+        </is>
+      </c>
+      <c r="C552" t="inlineStr"/>
+      <c r="D552" t="inlineStr"/>
+      <c r="E552" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F552" t="inlineStr">
+        <is>
+          <t>.citymap.boost.coin_production</t>
+        </is>
+      </c>
+      <c r="G552" t="inlineStr"/>
+      <c r="H552" t="inlineStr"/>
+    </row>
+    <row r="553">
+      <c r="A553" t="inlineStr"/>
+      <c r="B553" t="inlineStr">
+        <is>
+          <t>Supplies</t>
+        </is>
+      </c>
+      <c r="C553" t="inlineStr"/>
+      <c r="D553" t="inlineStr"/>
+      <c r="E553" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F553" t="inlineStr">
+        <is>
+          <t>.citymap.boost.supply_production</t>
+        </is>
+      </c>
+      <c r="G553" t="inlineStr"/>
+      <c r="H553" t="inlineStr"/>
+    </row>
+    <row r="554">
+      <c r="A554" t="inlineStr"/>
+      <c r="B554" t="inlineStr">
+        <is>
+          <t>Fierce resistance</t>
+        </is>
+      </c>
+      <c r="C554" t="inlineStr"/>
+      <c r="D554" t="inlineStr"/>
+      <c r="E554" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F554" t="inlineStr">
+        <is>
+          <t>.citymap.boost.fierce_resistance</t>
+        </is>
+      </c>
+      <c r="G554" t="inlineStr"/>
+      <c r="H554" t="inlineStr"/>
+    </row>
+    <row r="555">
+      <c r="A555" t="inlineStr"/>
+      <c r="B555" t="inlineStr">
+        <is>
+          <t>Guild goods</t>
+        </is>
+      </c>
+      <c r="C555" t="inlineStr"/>
+      <c r="D555" t="inlineStr"/>
+      <c r="E555" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F555" t="inlineStr">
+        <is>
+          <t>.citymap.boost.clan_goods</t>
+        </is>
+      </c>
+      <c r="G555" t="inlineStr"/>
+      <c r="H555" t="inlineStr"/>
+    </row>
+    <row r="556">
+      <c r="A556" t="inlineStr"/>
+      <c r="B556" t="inlineStr">
+        <is>
+          <t>Coins</t>
+        </is>
+      </c>
+      <c r="C556" t="inlineStr"/>
+      <c r="D556" t="inlineStr"/>
+      <c r="E556" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F556" t="inlineStr">
+        <is>
+          <t>.citymap.res.money</t>
+        </is>
+      </c>
+      <c r="G556" t="inlineStr"/>
+      <c r="H556" t="inlineStr"/>
+    </row>
+    <row r="557">
+      <c r="A557" t="inlineStr"/>
+      <c r="B557" t="inlineStr">
+        <is>
+          <t>Supplies</t>
+        </is>
+      </c>
+      <c r="C557" t="inlineStr"/>
+      <c r="D557" t="inlineStr"/>
+      <c r="E557" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F557" t="inlineStr">
+        <is>
+          <t>.citymap.res.supplies</t>
+        </is>
+      </c>
+      <c r="G557" t="inlineStr"/>
+      <c r="H557" t="inlineStr"/>
+    </row>
+    <row r="558">
+      <c r="A558" t="inlineStr"/>
+      <c r="B558" t="inlineStr">
+        <is>
+          <t>Medals</t>
+        </is>
+      </c>
+      <c r="C558" t="inlineStr"/>
+      <c r="D558" t="inlineStr"/>
+      <c r="E558" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F558" t="inlineStr">
+        <is>
+          <t>.citymap.res.medals</t>
+        </is>
+      </c>
+      <c r="G558" t="inlineStr"/>
+      <c r="H558" t="inlineStr"/>
+    </row>
+    <row r="559">
+      <c r="A559" t="inlineStr"/>
+      <c r="B559" t="inlineStr">
+        <is>
+          <t>Forge Points</t>
+        </is>
+      </c>
+      <c r="C559" t="inlineStr"/>
+      <c r="D559" t="inlineStr"/>
+      <c r="E559" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F559" t="inlineStr">
+        <is>
+          <t>.citymap.res.strategy_points</t>
+        </is>
+      </c>
+      <c r="G559" t="inlineStr"/>
+      <c r="H559" t="inlineStr"/>
+    </row>
+    <row r="560">
+      <c r="A560" t="inlineStr"/>
+      <c r="B560" t="inlineStr">
+        <is>
+          <t>Goods of your age</t>
+        </is>
+      </c>
+      <c r="C560" t="inlineStr"/>
+      <c r="D560" t="inlineStr"/>
+      <c r="E560" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F560" t="inlineStr">
+        <is>
+          <t>.citymap.res.random_good_of_age</t>
+        </is>
+      </c>
+      <c r="G560" t="inlineStr"/>
+      <c r="H560" t="inlineStr"/>
+    </row>
+    <row r="561">
+      <c r="A561" t="inlineStr"/>
+      <c r="B561" t="inlineStr">
+        <is>
+          <t>Diamonds</t>
+        </is>
+      </c>
+      <c r="C561" t="inlineStr"/>
+      <c r="D561" t="inlineStr"/>
+      <c r="E561" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F561" t="inlineStr">
+        <is>
+          <t>.citymap.res.premium</t>
+        </is>
+      </c>
+      <c r="G561" t="inlineStr"/>
+      <c r="H561" t="inlineStr"/>
+    </row>
+    <row r="562">
+      <c r="A562" t="inlineStr"/>
+      <c r="B562" t="inlineStr">
+        <is>
+          <t>Guild power</t>
+        </is>
+      </c>
+      <c r="C562" t="inlineStr"/>
+      <c r="D562" t="inlineStr"/>
+      <c r="E562" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F562" t="inlineStr">
+        <is>
+          <t>.citymap.res.clan_power</t>
+        </is>
+      </c>
+      <c r="G562" t="inlineStr"/>
+      <c r="H562" t="inlineStr"/>
+    </row>
+    <row r="563">
+      <c r="A563" t="inlineStr"/>
+      <c r="B563" t="inlineStr">
+        <is>
+          <t>Guild goods</t>
+        </is>
+      </c>
+      <c r="C563" t="inlineStr"/>
+      <c r="D563" t="inlineStr"/>
+      <c r="E563" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F563" t="inlineStr">
+        <is>
+          <t>.citymap.res.clan_goods</t>
+        </is>
+      </c>
+      <c r="G563" t="inlineStr"/>
+      <c r="H563" t="inlineStr"/>
+    </row>
+    <row r="564">
+      <c r="A564" t="inlineStr"/>
+      <c r="B564" t="inlineStr">
+        <is>
+          <t>Population</t>
+        </is>
+      </c>
+      <c r="C564" t="inlineStr"/>
+      <c r="D564" t="inlineStr"/>
+      <c r="E564" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F564" t="inlineStr">
+        <is>
+          <t>.citymap.res.population</t>
+        </is>
+      </c>
+      <c r="G564" t="inlineStr"/>
+      <c r="H564" t="inlineStr"/>
+    </row>
+    <row r="565">
+      <c r="A565" t="inlineStr"/>
+      <c r="B565" t="inlineStr">
+        <is>
+          <t>Guild Expedition</t>
+        </is>
+      </c>
+      <c r="C565" t="inlineStr"/>
+      <c r="D565" t="inlineStr"/>
+      <c r="E565" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F565" t="inlineStr">
+        <is>
+          <t>.citymap.feature.guild_expedition</t>
+        </is>
+      </c>
+      <c r="G565" t="inlineStr"/>
+      <c r="H565" t="inlineStr"/>
+    </row>
+    <row r="566">
+      <c r="A566" t="inlineStr"/>
+      <c r="B566" t="inlineStr">
+        <is>
+          <t>Battlegrounds</t>
+        </is>
+      </c>
+      <c r="C566" t="inlineStr"/>
+      <c r="D566" t="inlineStr"/>
+      <c r="E566" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F566" t="inlineStr">
+        <is>
+          <t>.citymap.feature.battleground</t>
+        </is>
+      </c>
+      <c r="G566" t="inlineStr"/>
+      <c r="H566" t="inlineStr"/>
+    </row>
+    <row r="567">
+      <c r="A567" t="inlineStr"/>
+      <c r="B567" t="inlineStr">
+        <is>
+          <t>Quantum Incursions</t>
+        </is>
+      </c>
+      <c r="C567" t="inlineStr"/>
+      <c r="D567" t="inlineStr"/>
+      <c r="E567" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F567" t="inlineStr">
+        <is>
+          <t>.citymap.feature.guild_raids</t>
+        </is>
+      </c>
+      <c r="G567" t="inlineStr"/>
+      <c r="H567" t="inlineStr"/>
+    </row>
+    <row r="568">
+      <c r="A568" t="inlineStr"/>
+      <c r="B568" t="inlineStr">
+        <is>
+          <t>Common</t>
+        </is>
+      </c>
+      <c r="C568" t="inlineStr"/>
+      <c r="D568" t="inlineStr"/>
+      <c r="E568" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F568" t="inlineStr">
+        <is>
+          <t>.citymap.rarity.common</t>
+        </is>
+      </c>
+      <c r="G568" t="inlineStr"/>
+      <c r="H568" t="inlineStr"/>
+    </row>
+    <row r="569">
+      <c r="A569" t="inlineStr"/>
+      <c r="B569" t="inlineStr">
+        <is>
+          <t>Uncommon</t>
+        </is>
+      </c>
+      <c r="C569" t="inlineStr"/>
+      <c r="D569" t="inlineStr"/>
+      <c r="E569" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F569" t="inlineStr">
+        <is>
+          <t>.citymap.rarity.uncommon</t>
+        </is>
+      </c>
+      <c r="G569" t="inlineStr"/>
+      <c r="H569" t="inlineStr"/>
+    </row>
+    <row r="570">
+      <c r="A570" t="inlineStr"/>
+      <c r="B570" t="inlineStr">
+        <is>
+          <t>Rare</t>
+        </is>
+      </c>
+      <c r="C570" t="inlineStr"/>
+      <c r="D570" t="inlineStr"/>
+      <c r="E570" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F570" t="inlineStr">
+        <is>
+          <t>.citymap.rarity.rare</t>
+        </is>
+      </c>
+      <c r="G570" t="inlineStr"/>
+      <c r="H570" t="inlineStr"/>
+    </row>
+    <row r="571">
+      <c r="A571" t="inlineStr"/>
+      <c r="B571" t="inlineStr">
+        <is>
+          <t>Epic</t>
+        </is>
+      </c>
+      <c r="C571" t="inlineStr"/>
+      <c r="D571" t="inlineStr"/>
+      <c r="E571" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F571" t="inlineStr">
+        <is>
+          <t>.citymap.rarity.epic</t>
+        </is>
+      </c>
+      <c r="G571" t="inlineStr"/>
+      <c r="H571" t="inlineStr"/>
+    </row>
+    <row r="572">
+      <c r="A572" t="inlineStr"/>
+      <c r="B572" t="inlineStr">
+        <is>
+          <t>Legendary</t>
+        </is>
+      </c>
+      <c r="C572" t="inlineStr"/>
+      <c r="D572" t="inlineStr"/>
+      <c r="E572" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F572" t="inlineStr">
+        <is>
+          <t>.citymap.rarity.legendary</t>
+        </is>
+      </c>
+      <c r="G572" t="inlineStr"/>
+      <c r="H572" t="inlineStr"/>
+    </row>
+    <row r="573">
+      <c r="A573" t="inlineStr"/>
+      <c r="B573" t="inlineStr">
+        <is>
+          <t>Stone Age</t>
+        </is>
+      </c>
+      <c r="C573" t="inlineStr"/>
+      <c r="D573" t="inlineStr"/>
+      <c r="E573" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F573" t="inlineStr">
+        <is>
+          <t>.citymap.era.StoneAge</t>
+        </is>
+      </c>
+      <c r="G573" t="inlineStr"/>
+      <c r="H573" t="inlineStr"/>
+    </row>
+    <row r="574">
+      <c r="A574" t="inlineStr"/>
+      <c r="B574" t="inlineStr">
+        <is>
+          <t>Bronze Age</t>
+        </is>
+      </c>
+      <c r="C574" t="inlineStr"/>
+      <c r="D574" t="inlineStr"/>
+      <c r="E574" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F574" t="inlineStr">
+        <is>
+          <t>.citymap.era.BronzeAge</t>
+        </is>
+      </c>
+      <c r="G574" t="inlineStr"/>
+      <c r="H574" t="inlineStr"/>
+    </row>
+    <row r="575">
+      <c r="A575" t="inlineStr"/>
+      <c r="B575" t="inlineStr">
+        <is>
+          <t>Iron Age</t>
+        </is>
+      </c>
+      <c r="C575" t="inlineStr"/>
+      <c r="D575" t="inlineStr"/>
+      <c r="E575" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F575" t="inlineStr">
+        <is>
+          <t>.citymap.era.IronAge</t>
+        </is>
+      </c>
+      <c r="G575" t="inlineStr"/>
+      <c r="H575" t="inlineStr"/>
+    </row>
+    <row r="576">
+      <c r="A576" t="inlineStr"/>
+      <c r="B576" t="inlineStr">
+        <is>
+          <t>Early Middle Ages</t>
+        </is>
+      </c>
+      <c r="C576" t="inlineStr"/>
+      <c r="D576" t="inlineStr"/>
+      <c r="E576" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F576" t="inlineStr">
+        <is>
+          <t>.citymap.era.EarlyMiddleAge</t>
+        </is>
+      </c>
+      <c r="G576" t="inlineStr"/>
+      <c r="H576" t="inlineStr"/>
+    </row>
+    <row r="577">
+      <c r="A577" t="inlineStr"/>
+      <c r="B577" t="inlineStr">
+        <is>
+          <t>High Middle Ages</t>
+        </is>
+      </c>
+      <c r="C577" t="inlineStr"/>
+      <c r="D577" t="inlineStr"/>
+      <c r="E577" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F577" t="inlineStr">
+        <is>
+          <t>.citymap.era.HighMiddleAge</t>
+        </is>
+      </c>
+      <c r="G577" t="inlineStr"/>
+      <c r="H577" t="inlineStr"/>
+    </row>
+    <row r="578">
+      <c r="A578" t="inlineStr"/>
+      <c r="B578" t="inlineStr">
+        <is>
+          <t>Late Middle Ages</t>
+        </is>
+      </c>
+      <c r="C578" t="inlineStr"/>
+      <c r="D578" t="inlineStr"/>
+      <c r="E578" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F578" t="inlineStr">
+        <is>
+          <t>.citymap.era.LateMiddleAge</t>
+        </is>
+      </c>
+      <c r="G578" t="inlineStr"/>
+      <c r="H578" t="inlineStr"/>
+    </row>
+    <row r="579">
+      <c r="A579" t="inlineStr"/>
+      <c r="B579" t="inlineStr">
+        <is>
+          <t>Colonial Age</t>
+        </is>
+      </c>
+      <c r="C579" t="inlineStr"/>
+      <c r="D579" t="inlineStr"/>
+      <c r="E579" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F579" t="inlineStr">
+        <is>
+          <t>.citymap.era.ColonialAge</t>
+        </is>
+      </c>
+      <c r="G579" t="inlineStr"/>
+      <c r="H579" t="inlineStr"/>
+    </row>
+    <row r="580">
+      <c r="A580" t="inlineStr"/>
+      <c r="B580" t="inlineStr">
+        <is>
+          <t>Industrial Age</t>
+        </is>
+      </c>
+      <c r="C580" t="inlineStr"/>
+      <c r="D580" t="inlineStr"/>
+      <c r="E580" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F580" t="inlineStr">
+        <is>
+          <t>.citymap.era.IndustrialAge</t>
+        </is>
+      </c>
+      <c r="G580" t="inlineStr"/>
+      <c r="H580" t="inlineStr"/>
+    </row>
+    <row r="581">
+      <c r="A581" t="inlineStr"/>
+      <c r="B581" t="inlineStr">
+        <is>
+          <t>Progressive Era</t>
+        </is>
+      </c>
+      <c r="C581" t="inlineStr"/>
+      <c r="D581" t="inlineStr"/>
+      <c r="E581" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F581" t="inlineStr">
+        <is>
+          <t>.citymap.era.ProgressiveEra</t>
+        </is>
+      </c>
+      <c r="G581" t="inlineStr"/>
+      <c r="H581" t="inlineStr"/>
+    </row>
+    <row r="582">
+      <c r="A582" t="inlineStr"/>
+      <c r="B582" t="inlineStr">
+        <is>
+          <t>Modern Era</t>
+        </is>
+      </c>
+      <c r="C582" t="inlineStr"/>
+      <c r="D582" t="inlineStr"/>
+      <c r="E582" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F582" t="inlineStr">
+        <is>
+          <t>.citymap.era.ModernEra</t>
+        </is>
+      </c>
+      <c r="G582" t="inlineStr"/>
+      <c r="H582" t="inlineStr"/>
+    </row>
+    <row r="583">
+      <c r="A583" t="inlineStr"/>
+      <c r="B583" t="inlineStr">
+        <is>
+          <t>Postmodern Era</t>
+        </is>
+      </c>
+      <c r="C583" t="inlineStr"/>
+      <c r="D583" t="inlineStr"/>
+      <c r="E583" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F583" t="inlineStr">
+        <is>
+          <t>.citymap.era.PostModernEra</t>
+        </is>
+      </c>
+      <c r="G583" t="inlineStr"/>
+      <c r="H583" t="inlineStr"/>
+    </row>
+    <row r="584">
+      <c r="A584" t="inlineStr"/>
+      <c r="B584" t="inlineStr">
+        <is>
+          <t>Contemporary Era</t>
+        </is>
+      </c>
+      <c r="C584" t="inlineStr"/>
+      <c r="D584" t="inlineStr"/>
+      <c r="E584" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F584" t="inlineStr">
+        <is>
+          <t>.citymap.era.ContemporaryEra</t>
+        </is>
+      </c>
+      <c r="G584" t="inlineStr"/>
+      <c r="H584" t="inlineStr"/>
+    </row>
+    <row r="585">
+      <c r="A585" t="inlineStr"/>
+      <c r="B585" t="inlineStr">
+        <is>
+          <t>Tomorrow Era</t>
+        </is>
+      </c>
+      <c r="C585" t="inlineStr"/>
+      <c r="D585" t="inlineStr"/>
+      <c r="E585" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F585" t="inlineStr">
+        <is>
+          <t>.citymap.era.TomorrowEra</t>
+        </is>
+      </c>
+      <c r="G585" t="inlineStr"/>
+      <c r="H585" t="inlineStr"/>
+    </row>
+    <row r="586">
+      <c r="A586" t="inlineStr"/>
+      <c r="B586" t="inlineStr">
+        <is>
+          <t>The Future</t>
+        </is>
+      </c>
+      <c r="C586" t="inlineStr"/>
+      <c r="D586" t="inlineStr"/>
+      <c r="E586" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F586" t="inlineStr">
+        <is>
+          <t>.citymap.era.FutureEra</t>
+        </is>
+      </c>
+      <c r="G586" t="inlineStr"/>
+      <c r="H586" t="inlineStr"/>
+    </row>
+    <row r="587">
+      <c r="A587" t="inlineStr"/>
+      <c r="B587" t="inlineStr">
+        <is>
+          <t>Arctic Future</t>
+        </is>
+      </c>
+      <c r="C587" t="inlineStr"/>
+      <c r="D587" t="inlineStr"/>
+      <c r="E587" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F587" t="inlineStr">
+        <is>
+          <t>.citymap.era.ArcticFuture</t>
+        </is>
+      </c>
+      <c r="G587" t="inlineStr"/>
+      <c r="H587" t="inlineStr"/>
+    </row>
+    <row r="588">
+      <c r="A588" t="inlineStr"/>
+      <c r="B588" t="inlineStr">
+        <is>
+          <t>Oceanic Future</t>
+        </is>
+      </c>
+      <c r="C588" t="inlineStr"/>
+      <c r="D588" t="inlineStr"/>
+      <c r="E588" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F588" t="inlineStr">
+        <is>
+          <t>.citymap.era.OceanicFuture</t>
+        </is>
+      </c>
+      <c r="G588" t="inlineStr"/>
+      <c r="H588" t="inlineStr"/>
+    </row>
+    <row r="589">
+      <c r="A589" t="inlineStr"/>
+      <c r="B589" t="inlineStr">
+        <is>
+          <t>Virtual Future</t>
+        </is>
+      </c>
+      <c r="C589" t="inlineStr"/>
+      <c r="D589" t="inlineStr"/>
+      <c r="E589" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F589" t="inlineStr">
+        <is>
+          <t>.citymap.era.VirtualFuture</t>
+        </is>
+      </c>
+      <c r="G589" t="inlineStr"/>
+      <c r="H589" t="inlineStr"/>
+    </row>
+    <row r="590">
+      <c r="A590" t="inlineStr"/>
+      <c r="B590" t="inlineStr">
+        <is>
+          <t>Space Age Mars</t>
+        </is>
+      </c>
+      <c r="C590" t="inlineStr"/>
+      <c r="D590" t="inlineStr"/>
+      <c r="E590" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F590" t="inlineStr">
+        <is>
+          <t>.citymap.era.SpaceAgeMars</t>
+        </is>
+      </c>
+      <c r="G590" t="inlineStr"/>
+      <c r="H590" t="inlineStr"/>
+    </row>
+    <row r="591">
+      <c r="A591" t="inlineStr"/>
+      <c r="B591" t="inlineStr">
+        <is>
+          <t>Space Age Asteroid Belt</t>
+        </is>
+      </c>
+      <c r="C591" t="inlineStr"/>
+      <c r="D591" t="inlineStr"/>
+      <c r="E591" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F591" t="inlineStr">
+        <is>
+          <t>.citymap.era.SpaceAgeAsteroidBelt</t>
+        </is>
+      </c>
+      <c r="G591" t="inlineStr"/>
+      <c r="H591" t="inlineStr"/>
+    </row>
+    <row r="592">
+      <c r="A592" t="inlineStr"/>
+      <c r="B592" t="inlineStr">
+        <is>
+          <t>Space Age Venus</t>
+        </is>
+      </c>
+      <c r="C592" t="inlineStr"/>
+      <c r="D592" t="inlineStr"/>
+      <c r="E592" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F592" t="inlineStr">
+        <is>
+          <t>.citymap.era.SpaceAgeVenus</t>
+        </is>
+      </c>
+      <c r="G592" t="inlineStr"/>
+      <c r="H592" t="inlineStr"/>
+    </row>
+    <row r="593">
+      <c r="A593" t="inlineStr"/>
+      <c r="B593" t="inlineStr">
+        <is>
+          <t>Space Age Jupiter Moon</t>
+        </is>
+      </c>
+      <c r="C593" t="inlineStr"/>
+      <c r="D593" t="inlineStr"/>
+      <c r="E593" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F593" t="inlineStr">
+        <is>
+          <t>.citymap.era.SpaceAgeJupiterMoon</t>
+        </is>
+      </c>
+      <c r="G593" t="inlineStr"/>
+      <c r="H593" t="inlineStr"/>
+    </row>
+    <row r="594">
+      <c r="A594" t="inlineStr"/>
+      <c r="B594" t="inlineStr">
+        <is>
+          <t>Space Age Titan</t>
+        </is>
+      </c>
+      <c r="C594" t="inlineStr"/>
+      <c r="D594" t="inlineStr"/>
+      <c r="E594" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F594" t="inlineStr">
+        <is>
+          <t>.citymap.era.SpaceAgeTitan</t>
+        </is>
+      </c>
+      <c r="G594" t="inlineStr"/>
+      <c r="H594" t="inlineStr"/>
+    </row>
+    <row r="595">
+      <c r="A595" t="inlineStr"/>
+      <c r="B595" t="inlineStr">
+        <is>
+          <t>Space Age Space Hub</t>
+        </is>
+      </c>
+      <c r="C595" t="inlineStr"/>
+      <c r="D595" t="inlineStr"/>
+      <c r="E595" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F595" t="inlineStr">
+        <is>
+          <t>.citymap.era.SpaceAgeSpaceHub</t>
+        </is>
+      </c>
+      <c r="G595" t="inlineStr"/>
+      <c r="H595" t="inlineStr"/>
+    </row>
+    <row r="596">
+      <c r="A596" t="inlineStr"/>
+      <c r="B596" t="inlineStr">
+        <is>
+          <t>Type → stash</t>
+        </is>
+      </c>
+      <c r="C596" t="inlineStr"/>
+      <c r="D596" t="inlineStr"/>
+      <c r="E596" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F596" t="inlineStr">
+        <is>
+          <t>.citymap.TypeToStash</t>
+        </is>
+      </c>
+      <c r="G596" t="inlineStr"/>
+      <c r="H596" t="inlineStr"/>
+    </row>
+    <row r="597">
+      <c r="A597" t="inlineStr"/>
+      <c r="B597" t="inlineStr">
+        <is>
+          <t>Unknown</t>
+        </is>
+      </c>
+      <c r="C597" t="inlineStr"/>
+      <c r="D597" t="inlineStr"/>
+      <c r="E597" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F597" t="inlineStr">
+        <is>
+          <t>.citymap.Unknown</t>
+        </is>
+      </c>
+      <c r="G597" t="inlineStr"/>
+      <c r="H597" t="inlineStr"/>
+    </row>
+    <row r="598">
+      <c r="A598" t="inlineStr"/>
+      <c r="B598" t="inlineStr">
+        <is>
+          <t>click start point</t>
+        </is>
+      </c>
+      <c r="C598" t="inlineStr"/>
+      <c r="D598" t="inlineStr"/>
+      <c r="E598" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F598" t="inlineStr">
+        <is>
+          <t>.citymap.ClickStart</t>
+        </is>
+      </c>
+      <c r="G598" t="inlineStr"/>
+      <c r="H598" t="inlineStr"/>
+    </row>
+    <row r="599">
+      <c r="A599" t="inlineStr"/>
+      <c r="B599" t="inlineStr">
+        <is>
+          <t>click target</t>
+        </is>
+      </c>
+      <c r="C599" t="inlineStr"/>
+      <c r="D599" t="inlineStr"/>
+      <c r="E599" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F599" t="inlineStr">
+        <is>
+          <t>.citymap.ClickTarget</t>
+        </is>
+      </c>
+      <c r="G599" t="inlineStr"/>
+      <c r="H599" t="inlineStr"/>
+    </row>
+    <row r="600">
+      <c r="A600" t="inlineStr"/>
+      <c r="B600" t="inlineStr">
+        <is>
+          <t>available</t>
+        </is>
+      </c>
+      <c r="C600" t="inlineStr"/>
+      <c r="D600" t="inlineStr"/>
+      <c r="E600" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F600" t="inlineStr">
+        <is>
+          <t>.citymap.Available</t>
+        </is>
+      </c>
+      <c r="G600" t="inlineStr"/>
+      <c r="H600" t="inlineStr"/>
+    </row>
+    <row r="601">
+      <c r="A601" t="inlineStr"/>
+      <c r="B601" t="inlineStr">
+        <is>
+          <t>Esc = end</t>
+        </is>
+      </c>
+      <c r="C601" t="inlineStr"/>
+      <c r="D601" t="inlineStr"/>
+      <c r="E601" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F601" t="inlineStr">
+        <is>
+          <t>.citymap.EscToEnd</t>
+        </is>
+      </c>
+      <c r="G601" t="inlineStr"/>
+      <c r="H601" t="inlineStr"/>
+    </row>
+    <row r="602">
+      <c r="A602" t="inlineStr"/>
+      <c r="B602" t="inlineStr">
+        <is>
+          <t>Stamp</t>
+        </is>
+      </c>
+      <c r="C602" t="inlineStr"/>
+      <c r="D602" t="inlineStr"/>
+      <c r="E602" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F602" t="inlineStr">
+        <is>
+          <t>.citymap.StampMode</t>
+        </is>
+      </c>
+      <c r="G602" t="inlineStr"/>
+      <c r="H602" t="inlineStr"/>
+    </row>
+    <row r="603">
+      <c r="A603" t="inlineStr"/>
+      <c r="B603" t="inlineStr">
+        <is>
+          <t>All placed.</t>
+        </is>
+      </c>
+      <c r="C603" t="inlineStr"/>
+      <c r="D603" t="inlineStr"/>
+      <c r="E603" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F603" t="inlineStr">
+        <is>
+          <t>.citymap.AllPlaced</t>
+        </is>
+      </c>
+      <c r="G603" t="inlineStr"/>
+      <c r="H603" t="inlineStr"/>
+    </row>
+    <row r="604">
+      <c r="A604" t="inlineStr"/>
+      <c r="B604" t="inlineStr">
+        <is>
+          <t>placed</t>
+        </is>
+      </c>
+      <c r="C604" t="inlineStr"/>
+      <c r="D604" t="inlineStr"/>
+      <c r="E604" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F604" t="inlineStr">
+        <is>
+          <t>.citymap.Placed</t>
+        </is>
+      </c>
+      <c r="G604" t="inlineStr"/>
+      <c r="H604" t="inlineStr"/>
+    </row>
+    <row r="605">
+      <c r="A605" t="inlineStr"/>
+      <c r="B605" t="inlineStr">
+        <is>
+          <t>No free tiles on the path.</t>
+        </is>
+      </c>
+      <c r="C605" t="inlineStr"/>
+      <c r="D605" t="inlineStr"/>
+      <c r="E605" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F605" t="inlineStr">
+        <is>
+          <t>.citymap.NoFreeTiles</t>
+        </is>
+      </c>
+      <c r="G605" t="inlineStr"/>
+      <c r="H605" t="inlineStr"/>
+    </row>
+    <row r="606">
+      <c r="A606" t="inlineStr"/>
+      <c r="B606" t="inlineStr">
+        <is>
+          <t>more tiles open (pool empty)</t>
+        </is>
+      </c>
+      <c r="C606" t="inlineStr"/>
+      <c r="D606" t="inlineStr"/>
+      <c r="E606" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F606" t="inlineStr">
+        <is>
+          <t>.citymap.PoolEmptyRest</t>
+        </is>
+      </c>
+      <c r="G606" t="inlineStr"/>
+      <c r="H606" t="inlineStr"/>
+    </row>
+    <row r="607">
+      <c r="A607" t="inlineStr"/>
+      <c r="B607" t="inlineStr">
+        <is>
+          <t>Nothing to place (stash empty).</t>
+        </is>
+      </c>
+      <c r="C607" t="inlineStr"/>
+      <c r="D607" t="inlineStr"/>
+      <c r="E607" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F607" t="inlineStr">
+        <is>
+          <t>.citymap.NothingToPlace</t>
+        </is>
+      </c>
+      <c r="G607" t="inlineStr"/>
+      <c r="H607" t="inlineStr"/>
+    </row>
+    <row r="608">
+      <c r="A608" t="inlineStr"/>
+      <c r="B608" t="inlineStr">
+        <is>
+          <t>No extension available.</t>
+        </is>
+      </c>
+      <c r="C608" t="inlineStr"/>
+      <c r="D608" t="inlineStr"/>
+      <c r="E608" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F608" t="inlineStr">
+        <is>
+          <t>.citymap.NoExtensionAvailable</t>
+        </is>
+      </c>
+      <c r="G608" t="inlineStr"/>
+      <c r="H608" t="inlineStr"/>
+    </row>
+    <row r="609">
+      <c r="A609" t="inlineStr"/>
+      <c r="B609" t="inlineStr">
+        <is>
+          <t>moved to stash.</t>
+        </is>
+      </c>
+      <c r="C609" t="inlineStr"/>
+      <c r="D609" t="inlineStr"/>
+      <c r="E609" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F609" t="inlineStr">
+        <is>
+          <t>.citymap.MovedToStash</t>
+        </is>
+      </c>
+      <c r="G609" t="inlineStr"/>
+      <c r="H609" t="inlineStr"/>
+    </row>
+    <row r="610">
+      <c r="A610" t="inlineStr"/>
+      <c r="B610" t="inlineStr">
+        <is>
+          <t>Save failed.</t>
+        </is>
+      </c>
+      <c r="C610" t="inlineStr"/>
+      <c r="D610" t="inlineStr"/>
+      <c r="E610" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F610" t="inlineStr">
+        <is>
+          <t>.citymap.SaveFailed</t>
+        </is>
+      </c>
+      <c r="G610" t="inlineStr"/>
+      <c r="H610" t="inlineStr"/>
+    </row>
+    <row r="611">
+      <c r="A611" t="inlineStr"/>
+      <c r="B611" t="inlineStr">
+        <is>
+          <t>Click a road in the stash first.</t>
+        </is>
+      </c>
+      <c r="C611" t="inlineStr"/>
+      <c r="D611" t="inlineStr"/>
+      <c r="E611" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F611" t="inlineStr">
+        <is>
+          <t>.citymap.SelectRoadFirst</t>
+        </is>
+      </c>
+      <c r="G611" t="inlineStr"/>
+      <c r="H611" t="inlineStr"/>
+    </row>
+    <row r="612">
+      <c r="A612" t="inlineStr"/>
+      <c r="B612" t="inlineStr">
+        <is>
+          <t>left</t>
+        </is>
+      </c>
+      <c r="C612" t="inlineStr"/>
+      <c r="D612" t="inlineStr"/>
+      <c r="E612" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F612" t="inlineStr">
+        <is>
+          <t>.citymap.Remaining</t>
+        </is>
+      </c>
+      <c r="G612" t="inlineStr"/>
+      <c r="H612" t="inlineStr"/>
+    </row>
+    <row r="613">
+      <c r="A613" t="inlineStr"/>
+      <c r="B613" t="inlineStr">
+        <is>
+          <t>no result</t>
+        </is>
+      </c>
+      <c r="C613" t="inlineStr"/>
+      <c r="D613" t="inlineStr"/>
+      <c r="E613" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F613" t="inlineStr">
+        <is>
+          <t>.citymap.NoResult</t>
+        </is>
+      </c>
+      <c r="G613" t="inlineStr"/>
+      <c r="H613" t="inlineStr"/>
+    </row>
+    <row r="614">
+      <c r="A614" t="inlineStr"/>
+      <c r="B614" t="inlineStr">
+        <is>
+          <t>no buildings on the map</t>
+        </is>
+      </c>
+      <c r="C614" t="inlineStr"/>
+      <c r="D614" t="inlineStr"/>
+      <c r="E614" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F614" t="inlineStr">
+        <is>
+          <t>.citymap.NoBuildingsOnMap</t>
+        </is>
+      </c>
+      <c r="G614" t="inlineStr"/>
+      <c r="H614" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>