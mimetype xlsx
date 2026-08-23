--- v1 (2026-07-08)
+++ v2 (2026-08-23)
@@ -342,51 +342,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H614"/>
+  <dimension ref="A1:H628"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>location</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>source</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>target</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -6779,57 +6779,57 @@
         </is>
       </c>
       <c r="D246" t="inlineStr"/>
       <c r="E246" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
           <t>.login.StayLogged</t>
         </is>
       </c>
       <c r="G246" t="inlineStr"/>
       <c r="H246" t="inlineStr"/>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr"/>
       <c r="B247" t="inlineStr">
         <is>
           <t>There is no user with this e-mail address</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>Te dane są niepoprawne!</t>
+          <t>Nie ma użytkownika o tym adresie e-mail</t>
         </is>
       </c>
       <c r="D247" t="inlineStr"/>
       <c r="E247" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
           <t>.login.WrongData</t>
         </is>
       </c>
       <c r="G247" t="inlineStr"/>
       <c r="H247" t="inlineStr"/>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr"/>
       <c r="B248" t="inlineStr">
         <is>
           <t>Wrong password!</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
           <t>Złe hasło!</t>
         </is>
       </c>
       <c r="D248" t="inlineStr"/>
       <c r="E248" t="inlineStr">
         <is>
@@ -9383,57 +9383,57 @@
         </is>
       </c>
       <c r="D346" t="inlineStr"/>
       <c r="E346" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
           <t>.register.RequiredFields</t>
         </is>
       </c>
       <c r="G346" t="inlineStr"/>
       <c r="H346" t="inlineStr"/>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr"/>
       <c r="B347" t="inlineStr">
         <is>
           <t>Set a new password</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>Ustaw hasło</t>
+          <t>Ustaw nowe hasło</t>
         </is>
       </c>
       <c r="D347" t="inlineStr"/>
       <c r="E347" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
           <t>.register.SetPassword</t>
         </is>
       </c>
       <c r="G347" t="inlineStr"/>
       <c r="H347" t="inlineStr"/>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr"/>
       <c r="B348" t="inlineStr">
         <is>
           <t>Your world</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
           <t>Twój świat</t>
         </is>
       </c>
       <c r="D348" t="inlineStr"/>
       <c r="E348" t="inlineStr">
         <is>
@@ -12453,51 +12453,55 @@
         <is>
           <t>https://docs.foe-helper.com/english/installing</t>
         </is>
       </c>
       <c r="D464" t="inlineStr"/>
       <c r="E464" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F464" t="inlineStr">
         <is>
           <t>.startpage.ReadMoreLink</t>
         </is>
       </c>
       <c r="G464" t="inlineStr"/>
       <c r="H464" t="inlineStr"/>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr"/>
       <c r="B465" t="inlineStr">
         <is>
           <t>Other buildings</t>
         </is>
       </c>
-      <c r="C465" t="inlineStr"/>
+      <c r="C465" t="inlineStr">
+        <is>
+          <t>Inne budynki</t>
+        </is>
+      </c>
       <c r="D465" t="inlineStr"/>
       <c r="E465" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F465" t="inlineStr">
         <is>
           <t>.citymap.GenericBuilding</t>
         </is>
       </c>
       <c r="G465" t="inlineStr"/>
       <c r="H465" t="inlineStr"/>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr"/>
       <c r="B466" t="inlineStr">
         <is>
           <t>/info/impress/en</t>
         </is>
       </c>
       <c r="C466" t="inlineStr"/>
       <c r="D466" t="inlineStr"/>
       <c r="E466" t="inlineStr">
         <is>
@@ -12541,733 +12545,861 @@
           <t>/info/privacy/en</t>
         </is>
       </c>
       <c r="C468" t="inlineStr"/>
       <c r="D468" t="inlineStr"/>
       <c r="E468" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F468" t="inlineStr">
         <is>
           <t>.index.privacy_link</t>
         </is>
       </c>
       <c r="G468" t="inlineStr"/>
       <c r="H468" t="inlineStr"/>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr"/>
       <c r="B469" t="inlineStr">
         <is>
           <t>Privacy Policy</t>
         </is>
       </c>
-      <c r="C469" t="inlineStr"/>
+      <c r="C469" t="inlineStr">
+        <is>
+          <t>Polityka prywatności</t>
+        </is>
+      </c>
       <c r="D469" t="inlineStr"/>
       <c r="E469" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F469" t="inlineStr">
         <is>
           <t>.index.privacy_linkDesc</t>
         </is>
       </c>
       <c r="G469" t="inlineStr"/>
       <c r="H469" t="inlineStr"/>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr"/>
       <c r="B470" t="inlineStr">
         <is>
           <t>Notes for this world have been found (%sx) and re-linked. They are now displayed in the game again.</t>
         </is>
       </c>
-      <c r="C470" t="inlineStr"/>
+      <c r="C470" t="inlineStr">
+        <is>
+          <t>Znaleziono notatki dotyczące tego świata (%sx) i ponownie je powiązano. Są one teraz ponownie wyświetlane w grze.</t>
+        </is>
+      </c>
       <c r="D470" t="inlineStr"/>
       <c r="E470" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F470" t="inlineStr">
         <is>
           <t>.login.NoticesFound</t>
         </is>
       </c>
       <c r="G470" t="inlineStr"/>
       <c r="H470" t="inlineStr"/>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr"/>
       <c r="B471" t="inlineStr">
         <is>
           <t>The world and city data have been removed</t>
         </is>
       </c>
-      <c r="C471" t="inlineStr"/>
+      <c r="C471" t="inlineStr">
+        <is>
+          <t>Dane dotyczące świata i miasta zostały usunięte</t>
+        </is>
+      </c>
       <c r="D471" t="inlineStr"/>
       <c r="E471" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F471" t="inlineStr">
         <is>
           <t>.profile.WorldCityDataRemoved</t>
         </is>
       </c>
       <c r="G471" t="inlineStr"/>
       <c r="H471" t="inlineStr"/>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr"/>
       <c r="B472" t="inlineStr">
         <is>
           <t>You have already registered this world number</t>
         </is>
       </c>
-      <c r="C472" t="inlineStr"/>
+      <c r="C472" t="inlineStr">
+        <is>
+          <t>Ten numer światowy został już zarejestrowany</t>
+        </is>
+      </c>
       <c r="D472" t="inlineStr"/>
       <c r="E472" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F472" t="inlineStr">
         <is>
           <t>.profile.WorldNumberAlreadyRegistered</t>
         </is>
       </c>
       <c r="G472" t="inlineStr"/>
       <c r="H472" t="inlineStr"/>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr"/>
       <c r="B473" t="inlineStr">
         <is>
           <t>The new world has been added!</t>
         </is>
       </c>
-      <c r="C473" t="inlineStr"/>
+      <c r="C473" t="inlineStr">
+        <is>
+          <t>Dodano nowy świat!</t>
+        </is>
+      </c>
       <c r="D473" t="inlineStr"/>
       <c r="E473" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F473" t="inlineStr">
         <is>
           <t>.profile.NewWorldAdded</t>
         </is>
       </c>
       <c r="G473" t="inlineStr"/>
       <c r="H473" t="inlineStr"/>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr"/>
       <c r="B474" t="inlineStr">
         <is>
           <t>Your data has been updated</t>
         </is>
       </c>
-      <c r="C474" t="inlineStr"/>
+      <c r="C474" t="inlineStr">
+        <is>
+          <t>Twoje dane zostały zaktualizowane</t>
+        </is>
+      </c>
       <c r="D474" t="inlineStr"/>
       <c r="E474" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F474" t="inlineStr">
         <is>
           <t>.profile.DataUpdated</t>
         </is>
       </c>
       <c r="G474" t="inlineStr"/>
       <c r="H474" t="inlineStr"/>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr"/>
       <c r="B475" t="inlineStr">
         <is>
           <t>-- Choose world --</t>
         </is>
       </c>
-      <c r="C475" t="inlineStr"/>
+      <c r="C475" t="inlineStr">
+        <is>
+          <t>-- Wybierz świat --</t>
+        </is>
+      </c>
       <c r="D475" t="inlineStr"/>
       <c r="E475" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F475" t="inlineStr">
         <is>
           <t>.register.SelectWorld</t>
         </is>
       </c>
       <c r="G475" t="inlineStr"/>
       <c r="H475" t="inlineStr"/>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr"/>
       <c r="B476" t="inlineStr">
         <is>
           <t>Your InGame name</t>
         </is>
       </c>
-      <c r="C476" t="inlineStr"/>
+      <c r="C476" t="inlineStr">
+        <is>
+          <t>Twoja nazwa w grze</t>
+        </is>
+      </c>
       <c r="D476" t="inlineStr"/>
       <c r="E476" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F476" t="inlineStr">
         <is>
           <t>.register.PlayerName</t>
         </is>
       </c>
       <c r="G476" t="inlineStr"/>
       <c r="H476" t="inlineStr"/>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr"/>
       <c r="B477" t="inlineStr">
         <is>
           <t>You can add more worlds to your profile later</t>
         </is>
       </c>
-      <c r="C477" t="inlineStr"/>
+      <c r="C477" t="inlineStr">
+        <is>
+          <t>Możesz później dodać więcej światów do swojego profilu</t>
+        </is>
+      </c>
       <c r="D477" t="inlineStr"/>
       <c r="E477" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F477" t="inlineStr">
         <is>
           <t>.register.LaterMoreWorlds</t>
         </is>
       </c>
       <c r="G477" t="inlineStr"/>
       <c r="H477" t="inlineStr"/>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr"/>
       <c r="B478" t="inlineStr">
         <is>
           <t>Your server</t>
         </is>
       </c>
-      <c r="C478" t="inlineStr"/>
+      <c r="C478" t="inlineStr">
+        <is>
+          <t>Twój serwer</t>
+        </is>
+      </c>
       <c r="D478" t="inlineStr"/>
       <c r="E478" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F478" t="inlineStr">
         <is>
           <t>.register.YourServer</t>
         </is>
       </c>
       <c r="G478" t="inlineStr"/>
       <c r="H478" t="inlineStr"/>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr"/>
       <c r="B479" t="inlineStr">
         <is>
           <t>You only need one account per country.&lt;br&gt;You can add a beta account in your profile after creating a player world.</t>
         </is>
       </c>
-      <c r="C479" t="inlineStr"/>
+      <c r="C479" t="inlineStr">
+        <is>
+          <t>Wystarczy jedno konto na kraj.&lt;br&gt;Po dodaniu świata gracza możesz dodać konto z serwera beta w swoim profilu.</t>
+        </is>
+      </c>
       <c r="D479" t="inlineStr"/>
       <c r="E479" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F479" t="inlineStr">
         <is>
           <t>.register.Information</t>
         </is>
       </c>
       <c r="G479" t="inlineStr"/>
       <c r="H479" t="inlineStr"/>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr"/>
       <c r="B480" t="inlineStr">
         <is>
           <t>All accounts on this server were removed on 14th June 2025. Too many incorrect registrations were the reason, please register again.&lt;br&gt;Existing notes for the extensions are automatically searched out and linked again.</t>
         </is>
       </c>
-      <c r="C480" t="inlineStr"/>
+      <c r="C480" t="inlineStr">
+        <is>
+          <t>Wszystkie konta na tym serwerze zostały usunięte 14 czerwca 2025 r. Powodem było zbyt wiele nieprawidłowych rejestracji. prosimy o ponowną rejestrację.&lt;br&gt;Istniejące notatki dotyczące rozszerzeń są automatycznie wyszukiwane i ponownie łączone.</t>
+        </is>
+      </c>
       <c r="D480" t="inlineStr"/>
       <c r="E480" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F480" t="inlineStr">
         <is>
           <t>.register.DeletedAccounts</t>
         </is>
       </c>
       <c r="G480" t="inlineStr"/>
       <c r="H480" t="inlineStr"/>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr"/>
       <c r="B481" t="inlineStr">
         <is>
           <t>This email address is already registered. Please use a different email.</t>
         </is>
       </c>
-      <c r="C481" t="inlineStr"/>
+      <c r="C481" t="inlineStr">
+        <is>
+          <t>Ten adres e-mail jest już zarejestrowany. Proszę podać inny adres e-mail.</t>
+        </is>
+      </c>
       <c r="D481" t="inlineStr"/>
       <c r="E481" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F481" t="inlineStr">
         <is>
           <t>.register.EmailExists</t>
         </is>
       </c>
       <c r="G481" t="inlineStr"/>
       <c r="H481" t="inlineStr"/>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr"/>
       <c r="B482" t="inlineStr">
         <is>
           <t>This is not a valid player ID</t>
         </is>
       </c>
-      <c r="C482" t="inlineStr"/>
+      <c r="C482" t="inlineStr">
+        <is>
+          <t>To nie jest prawidłowy identyfikator gracza</t>
+        </is>
+      </c>
       <c r="D482" t="inlineStr"/>
       <c r="E482" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F482" t="inlineStr">
         <is>
           <t>.register.InvalidPlayerId</t>
         </is>
       </c>
       <c r="G482" t="inlineStr"/>
       <c r="H482" t="inlineStr"/>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr"/>
       <c r="B483" t="inlineStr">
         <is>
           <t>Delete account</t>
         </is>
       </c>
-      <c r="C483" t="inlineStr"/>
+      <c r="C483" t="inlineStr">
+        <is>
+          <t>Usuń konto</t>
+        </is>
+      </c>
       <c r="D483" t="inlineStr"/>
       <c r="E483" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F483" t="inlineStr">
         <is>
           <t>.user.profil.DeleteAccount</t>
         </is>
       </c>
       <c r="G483" t="inlineStr"/>
       <c r="H483" t="inlineStr"/>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr"/>
       <c r="B484" t="inlineStr">
         <is>
           <t>Api-Token -</t>
         </is>
       </c>
-      <c r="C484" t="inlineStr"/>
+      <c r="C484" t="inlineStr">
+        <is>
+          <t>Api-Token -</t>
+        </is>
+      </c>
       <c r="D484" t="inlineStr"/>
       <c r="E484" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F484" t="inlineStr">
         <is>
           <t>.user.profil.ApiToken</t>
         </is>
       </c>
       <c r="G484" t="inlineStr"/>
       <c r="H484" t="inlineStr"/>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr"/>
       <c r="B485" t="inlineStr">
         <is>
           <t>Add a new world to your player-Id</t>
         </is>
       </c>
-      <c r="C485" t="inlineStr"/>
+      <c r="C485" t="inlineStr">
+        <is>
+          <t>Dodaj nowy świat do swojego identyfikatora gracza</t>
+        </is>
+      </c>
       <c r="D485" t="inlineStr"/>
       <c r="E485" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F485" t="inlineStr">
         <is>
           <t>.user.profil.AddNewWorld</t>
         </is>
       </c>
       <c r="G485" t="inlineStr"/>
       <c r="H485" t="inlineStr"/>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr"/>
       <c r="B486" t="inlineStr">
         <is>
           <t>Your player In-Game-Name</t>
         </is>
       </c>
-      <c r="C486" t="inlineStr"/>
+      <c r="C486" t="inlineStr">
+        <is>
+          <t>Twoja nazwa gracza w grze</t>
+        </is>
+      </c>
       <c r="D486" t="inlineStr"/>
       <c r="E486" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F486" t="inlineStr">
         <is>
           <t>.user.profil.PlayerInGameName</t>
         </is>
       </c>
       <c r="G486" t="inlineStr"/>
       <c r="H486" t="inlineStr"/>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr"/>
       <c r="B487" t="inlineStr">
         <is>
           <t>-- Select World --</t>
         </is>
       </c>
-      <c r="C487" t="inlineStr"/>
+      <c r="C487" t="inlineStr">
+        <is>
+          <t>-- Wybierz świat --</t>
+        </is>
+      </c>
       <c r="D487" t="inlineStr"/>
       <c r="E487" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F487" t="inlineStr">
         <is>
           <t>.user.profil.SelectWorld</t>
         </is>
       </c>
       <c r="G487" t="inlineStr"/>
       <c r="H487" t="inlineStr"/>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr"/>
       <c r="B488" t="inlineStr">
         <is>
           <t>Do you have a beta account?</t>
         </is>
       </c>
-      <c r="C488" t="inlineStr"/>
+      <c r="C488" t="inlineStr">
+        <is>
+          <t>Czy masz konto na serwerze beta?</t>
+        </is>
+      </c>
       <c r="D488" t="inlineStr"/>
       <c r="E488" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F488" t="inlineStr">
         <is>
           <t>.user.profil.AddBetaAccount</t>
         </is>
       </c>
       <c r="G488" t="inlineStr"/>
       <c r="H488" t="inlineStr"/>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr"/>
       <c r="B489" t="inlineStr">
         <is>
           <t>Stash</t>
         </is>
       </c>
-      <c r="C489" t="inlineStr"/>
+      <c r="C489" t="inlineStr">
+        <is>
+          <t>Schowek</t>
+        </is>
+      </c>
       <c r="D489" t="inlineStr"/>
       <c r="E489" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F489" t="inlineStr">
         <is>
           <t>.citymap.Stash</t>
         </is>
       </c>
       <c r="G489" t="inlineStr"/>
       <c r="H489" t="inlineStr"/>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr"/>
       <c r="B490" t="inlineStr">
         <is>
           <t>Type</t>
         </is>
       </c>
-      <c r="C490" t="inlineStr"/>
+      <c r="C490" t="inlineStr">
+        <is>
+          <t>Typ</t>
+        </is>
+      </c>
       <c r="D490" t="inlineStr"/>
       <c r="E490" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F490" t="inlineStr">
         <is>
           <t>.citymap.Type</t>
         </is>
       </c>
       <c r="G490" t="inlineStr"/>
       <c r="H490" t="inlineStr"/>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr"/>
       <c r="B491" t="inlineStr">
         <is>
           <t>Size</t>
         </is>
       </c>
-      <c r="C491" t="inlineStr"/>
+      <c r="C491" t="inlineStr">
+        <is>
+          <t>Rozmiar</t>
+        </is>
+      </c>
       <c r="D491" t="inlineStr"/>
       <c r="E491" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F491" t="inlineStr">
         <is>
           <t>.citymap.Size</t>
         </is>
       </c>
       <c r="G491" t="inlineStr"/>
       <c r="H491" t="inlineStr"/>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr"/>
       <c r="B492" t="inlineStr">
         <is>
           <t>All</t>
         </is>
       </c>
-      <c r="C492" t="inlineStr"/>
+      <c r="C492" t="inlineStr">
+        <is>
+          <t>Wszystko</t>
+        </is>
+      </c>
       <c r="D492" t="inlineStr"/>
       <c r="E492" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F492" t="inlineStr">
         <is>
           <t>.citymap.All</t>
         </is>
       </c>
       <c r="G492" t="inlineStr"/>
       <c r="H492" t="inlineStr"/>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr"/>
       <c r="B493" t="inlineStr">
         <is>
           <t>All types</t>
         </is>
       </c>
-      <c r="C493" t="inlineStr"/>
+      <c r="C493" t="inlineStr">
+        <is>
+          <t>Wszystkie typy</t>
+        </is>
+      </c>
       <c r="D493" t="inlineStr"/>
       <c r="E493" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F493" t="inlineStr">
         <is>
           <t>.citymap.AllTypes</t>
         </is>
       </c>
       <c r="G493" t="inlineStr"/>
       <c r="H493" t="inlineStr"/>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr"/>
       <c r="B494" t="inlineStr">
         <is>
           <t>Fit view</t>
         </is>
       </c>
-      <c r="C494" t="inlineStr"/>
+      <c r="C494" t="inlineStr">
+        <is>
+          <t>Dopasuj widok</t>
+        </is>
+      </c>
       <c r="D494" t="inlineStr"/>
       <c r="E494" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F494" t="inlineStr">
         <is>
           <t>.citymap.FitView</t>
         </is>
       </c>
       <c r="G494" t="inlineStr"/>
       <c r="H494" t="inlineStr"/>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr"/>
       <c r="B495" t="inlineStr">
         <is>
           <t>Zoom in</t>
         </is>
       </c>
-      <c r="C495" t="inlineStr"/>
+      <c r="C495" t="inlineStr">
+        <is>
+          <t>Powiększ</t>
+        </is>
+      </c>
       <c r="D495" t="inlineStr"/>
       <c r="E495" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F495" t="inlineStr">
         <is>
           <t>.citymap.ZoomIn</t>
         </is>
       </c>
       <c r="G495" t="inlineStr"/>
       <c r="H495" t="inlineStr"/>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr"/>
       <c r="B496" t="inlineStr">
         <is>
           <t>Zoom out</t>
         </is>
       </c>
-      <c r="C496" t="inlineStr"/>
+      <c r="C496" t="inlineStr">
+        <is>
+          <t>Zmniejsz</t>
+        </is>
+      </c>
       <c r="D496" t="inlineStr"/>
       <c r="E496" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F496" t="inlineStr">
         <is>
           <t>.citymap.ZoomOut</t>
         </is>
       </c>
       <c r="G496" t="inlineStr"/>
       <c r="H496" t="inlineStr"/>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr"/>
       <c r="B497" t="inlineStr">
         <is>
           <t>Zoom level</t>
         </is>
       </c>
-      <c r="C497" t="inlineStr"/>
+      <c r="C497" t="inlineStr">
+        <is>
+          <t>Poziom powiększenia</t>
+        </is>
+      </c>
       <c r="D497" t="inlineStr"/>
       <c r="E497" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F497" t="inlineStr">
         <is>
           <t>.citymap.ZoomLevel</t>
         </is>
       </c>
       <c r="G497" t="inlineStr"/>
       <c r="H497" t="inlineStr"/>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr"/>
       <c r="B498" t="inlineStr">
         <is>
           <t>Age</t>
         </is>
       </c>
-      <c r="C498" t="inlineStr"/>
+      <c r="C498" t="inlineStr">
+        <is>
+          <t>Epoka</t>
+        </is>
+      </c>
       <c r="D498" t="inlineStr"/>
       <c r="E498" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F498" t="inlineStr">
         <is>
           <t>.citymap.Era</t>
         </is>
       </c>
       <c r="G498" t="inlineStr"/>
       <c r="H498" t="inlineStr"/>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr"/>
       <c r="B499" t="inlineStr">
         <is>
           <t>Automatic (real age)</t>
         </is>
       </c>
-      <c r="C499" t="inlineStr"/>
+      <c r="C499" t="inlineStr">
+        <is>
+          <t>Automatycznie (Aktualna epoka)</t>
+        </is>
+      </c>
       <c r="D499" t="inlineStr"/>
       <c r="E499" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F499" t="inlineStr">
         <is>
           <t>.citymap.EraAuto</t>
         </is>
       </c>
       <c r="G499" t="inlineStr"/>
       <c r="H499" t="inlineStr"/>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr"/>
       <c r="B500" t="inlineStr">
         <is>
           <t>Toggle building info</t>
         </is>
       </c>
-      <c r="C500" t="inlineStr"/>
+      <c r="C500" t="inlineStr">
+        <is>
+          <t>Przełącz informacje o budynku</t>
+        </is>
+      </c>
       <c r="D500" t="inlineStr"/>
       <c r="E500" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F500" t="inlineStr">
         <is>
           <t>.citymap.ToggleInfo</t>
         </is>
       </c>
       <c r="G500" t="inlineStr"/>
       <c r="H500" t="inlineStr"/>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr"/>
       <c r="B501" t="inlineStr">
         <is>
           <t>Toggle map images</t>
         </is>
       </c>
       <c r="C501" t="inlineStr"/>
       <c r="D501" t="inlineStr"/>
       <c r="E501" t="inlineStr">
         <is>
@@ -14364,73 +14496,73 @@
       <c r="A551" t="inlineStr"/>
       <c r="B551" t="inlineStr">
         <is>
           <t>QI: starting units</t>
         </is>
       </c>
       <c r="C551" t="inlineStr"/>
       <c r="D551" t="inlineStr"/>
       <c r="E551" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F551" t="inlineStr">
         <is>
           <t>.citymap.boost.guild_raids_units_start</t>
         </is>
       </c>
       <c r="G551" t="inlineStr"/>
       <c r="H551" t="inlineStr"/>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr"/>
       <c r="B552" t="inlineStr">
         <is>
-          <t>Coins</t>
+          <t>Coin production</t>
         </is>
       </c>
       <c r="C552" t="inlineStr"/>
       <c r="D552" t="inlineStr"/>
       <c r="E552" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F552" t="inlineStr">
         <is>
           <t>.citymap.boost.coin_production</t>
         </is>
       </c>
       <c r="G552" t="inlineStr"/>
       <c r="H552" t="inlineStr"/>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr"/>
       <c r="B553" t="inlineStr">
         <is>
-          <t>Supplies</t>
+          <t>Supply production</t>
         </is>
       </c>
       <c r="C553" t="inlineStr"/>
       <c r="D553" t="inlineStr"/>
       <c r="E553" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F553" t="inlineStr">
         <is>
           <t>.citymap.boost.supply_production</t>
         </is>
       </c>
       <c r="G553" t="inlineStr"/>
       <c r="H553" t="inlineStr"/>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr"/>
       <c r="B554" t="inlineStr">
         <is>
           <t>Fierce resistance</t>
         </is>
       </c>
       <c r="C554" t="inlineStr"/>
@@ -15745,45 +15877,353 @@
       </c>
       <c r="G613" t="inlineStr"/>
       <c r="H613" t="inlineStr"/>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr"/>
       <c r="B614" t="inlineStr">
         <is>
           <t>no buildings on the map</t>
         </is>
       </c>
       <c r="C614" t="inlineStr"/>
       <c r="D614" t="inlineStr"/>
       <c r="E614" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F614" t="inlineStr">
         <is>
           <t>.citymap.NoBuildingsOnMap</t>
         </is>
       </c>
       <c r="G614" t="inlineStr"/>
       <c r="H614" t="inlineStr"/>
+    </row>
+    <row r="615">
+      <c r="A615" t="inlineStr"/>
+      <c r="B615" t="inlineStr">
+        <is>
+          <t>W A S D - pan the map with the keyboard (Shift = faster)</t>
+        </is>
+      </c>
+      <c r="C615" t="inlineStr"/>
+      <c r="D615" t="inlineStr"/>
+      <c r="E615" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F615" t="inlineStr">
+        <is>
+          <t>.citymap.HelpKeyPan</t>
+        </is>
+      </c>
+      <c r="G615" t="inlineStr"/>
+      <c r="H615" t="inlineStr"/>
+    </row>
+    <row r="616">
+      <c r="A616" t="inlineStr"/>
+      <c r="B616" t="inlineStr">
+        <is>
+          <t>Switch view: top-down / angled (like in the game)</t>
+        </is>
+      </c>
+      <c r="C616" t="inlineStr"/>
+      <c r="D616" t="inlineStr"/>
+      <c r="E616" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F616" t="inlineStr">
+        <is>
+          <t>.citymap.ToggleIso</t>
+        </is>
+      </c>
+      <c r="G616" t="inlineStr"/>
+      <c r="H616" t="inlineStr"/>
+    </row>
+    <row r="617">
+      <c r="A617" t="inlineStr"/>
+      <c r="B617" t="inlineStr">
+        <is>
+          <t>Cube button (top bar) - switch between top-down and angled view (like in the game)</t>
+        </is>
+      </c>
+      <c r="C617" t="inlineStr"/>
+      <c r="D617" t="inlineStr"/>
+      <c r="E617" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F617" t="inlineStr">
+        <is>
+          <t>.citymap.HelpIso</t>
+        </is>
+      </c>
+      <c r="G617" t="inlineStr"/>
+      <c r="H617" t="inlineStr"/>
+    </row>
+    <row r="618">
+      <c r="A618" t="inlineStr"/>
+      <c r="B618" t="inlineStr">
+        <is>
+          <t>Undo (Ctrl+Z)</t>
+        </is>
+      </c>
+      <c r="C618" t="inlineStr"/>
+      <c r="D618" t="inlineStr"/>
+      <c r="E618" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F618" t="inlineStr">
+        <is>
+          <t>.citymap.Undo</t>
+        </is>
+      </c>
+      <c r="G618" t="inlineStr"/>
+      <c r="H618" t="inlineStr"/>
+    </row>
+    <row r="619">
+      <c r="A619" t="inlineStr"/>
+      <c r="B619" t="inlineStr">
+        <is>
+          <t>Redo (Ctrl+Y)</t>
+        </is>
+      </c>
+      <c r="C619" t="inlineStr"/>
+      <c r="D619" t="inlineStr"/>
+      <c r="E619" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F619" t="inlineStr">
+        <is>
+          <t>.citymap.Redo</t>
+        </is>
+      </c>
+      <c r="G619" t="inlineStr"/>
+      <c r="H619" t="inlineStr"/>
+    </row>
+    <row r="620">
+      <c r="A620" t="inlineStr"/>
+      <c r="B620" t="inlineStr">
+        <is>
+          <t>Ctrl+Z - undo the last action</t>
+        </is>
+      </c>
+      <c r="C620" t="inlineStr"/>
+      <c r="D620" t="inlineStr"/>
+      <c r="E620" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F620" t="inlineStr">
+        <is>
+          <t>.citymap.HelpUndo</t>
+        </is>
+      </c>
+      <c r="G620" t="inlineStr"/>
+      <c r="H620" t="inlineStr"/>
+    </row>
+    <row r="621">
+      <c r="A621" t="inlineStr"/>
+      <c r="B621" t="inlineStr">
+        <is>
+          <t>Ctrl+Y / Ctrl+Shift+Z - redo the action</t>
+        </is>
+      </c>
+      <c r="C621" t="inlineStr"/>
+      <c r="D621" t="inlineStr"/>
+      <c r="E621" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F621" t="inlineStr">
+        <is>
+          <t>.citymap.HelpRedo</t>
+        </is>
+      </c>
+      <c r="G621" t="inlineStr"/>
+      <c r="H621" t="inlineStr"/>
+    </row>
+    <row r="622">
+      <c r="A622" t="inlineStr"/>
+      <c r="B622" t="inlineStr">
+        <is>
+          <t>Signing in with %s failed, please try again.</t>
+        </is>
+      </c>
+      <c r="C622" t="inlineStr"/>
+      <c r="D622" t="inlineStr"/>
+      <c r="E622" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F622" t="inlineStr">
+        <is>
+          <t>.login.OAuthError</t>
+        </is>
+      </c>
+      <c r="G622" t="inlineStr"/>
+      <c r="H622" t="inlineStr"/>
+    </row>
+    <row r="623">
+      <c r="A623" t="inlineStr"/>
+      <c r="B623" t="inlineStr">
+        <is>
+          <t>We did not receive a verified email address from %s. Please verify your email address there or register the classic way.</t>
+        </is>
+      </c>
+      <c r="C623" t="inlineStr"/>
+      <c r="D623" t="inlineStr"/>
+      <c r="E623" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F623" t="inlineStr">
+        <is>
+          <t>.login.OAuthNoEmail</t>
+        </is>
+      </c>
+      <c r="G623" t="inlineStr"/>
+      <c r="H623" t="inlineStr"/>
+    </row>
+    <row r="624">
+      <c r="A624" t="inlineStr"/>
+      <c r="B624" t="inlineStr">
+        <is>
+          <t>This login provider is currently not available.</t>
+        </is>
+      </c>
+      <c r="C624" t="inlineStr"/>
+      <c r="D624" t="inlineStr"/>
+      <c r="E624" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F624" t="inlineStr">
+        <is>
+          <t>.login.OAuthNotConfigured</t>
+        </is>
+      </c>
+      <c r="G624" t="inlineStr"/>
+      <c r="H624" t="inlineStr"/>
+    </row>
+    <row r="625">
+      <c r="A625" t="inlineStr"/>
+      <c r="B625" t="inlineStr">
+        <is>
+          <t>or sign / register in with</t>
+        </is>
+      </c>
+      <c r="C625" t="inlineStr"/>
+      <c r="D625" t="inlineStr"/>
+      <c r="E625" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F625" t="inlineStr">
+        <is>
+          <t>.login.OrSignInWith</t>
+        </is>
+      </c>
+      <c r="G625" t="inlineStr"/>
+      <c r="H625" t="inlineStr"/>
+    </row>
+    <row r="626">
+      <c r="A626" t="inlineStr"/>
+      <c r="B626" t="inlineStr">
+        <is>
+          <t>or via the form</t>
+        </is>
+      </c>
+      <c r="C626" t="inlineStr"/>
+      <c r="D626" t="inlineStr"/>
+      <c r="E626" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F626" t="inlineStr">
+        <is>
+          <t>.register.orRegisterWith</t>
+        </is>
+      </c>
+      <c r="G626" t="inlineStr"/>
+      <c r="H626" t="inlineStr"/>
+    </row>
+    <row r="627">
+      <c r="A627" t="inlineStr"/>
+      <c r="B627" t="inlineStr">
+        <is>
+          <t>Add world</t>
+        </is>
+      </c>
+      <c r="C627" t="inlineStr"/>
+      <c r="D627" t="inlineStr"/>
+      <c r="E627" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F627" t="inlineStr">
+        <is>
+          <t>.login.AddWorld.Header</t>
+        </is>
+      </c>
+      <c r="G627" t="inlineStr"/>
+      <c r="H627" t="inlineStr"/>
+    </row>
+    <row r="628">
+      <c r="A628" t="inlineStr"/>
+      <c r="B628" t="inlineStr">
+        <is>
+          <t>We have noticed that your profile is not yet linked to a world shortcut.&lt;br&gt;Make up for it now.</t>
+        </is>
+      </c>
+      <c r="C628" t="inlineStr"/>
+      <c r="D628" t="inlineStr"/>
+      <c r="E628" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F628" t="inlineStr">
+        <is>
+          <t>.login.AddWorld.Desc</t>
+        </is>
+      </c>
+      <c r="G628" t="inlineStr"/>
+      <c r="H628" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>