--- v0 (2025-11-02)
+++ v1 (2026-08-11)
@@ -342,51 +342,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H465"/>
+  <dimension ref="A1:H628"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>location</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>source</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>target</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -7688,4828 +7688,8410 @@
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
           <t>Encontrei a tua conta duplicada, por favor contacta-me por email para resolver o problema!</t>
         </is>
       </c>
       <c r="D281" t="inlineStr"/>
       <c r="E281" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
           <t>.login.DoubleUsers</t>
         </is>
       </c>
       <c r="G281" t="inlineStr"/>
       <c r="H281" t="inlineStr"/>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr"/>
       <c r="B282" t="inlineStr">
         <is>
-          <t>Germany &lt;small class="text-muted"&gt;- deXX&lt;/small&gt;</t>
+          <t>Email Address / Player name</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>Alemanha &lt;small class="text-muted"&gt;- deXX&lt;/small&gt;</t>
+          <t>Endereço de email / Nome do jogador</t>
         </is>
       </c>
       <c r="D282" t="inlineStr"/>
       <c r="E282" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>.login.DropdownWorld</t>
+          <t>.login.EmailAddress</t>
         </is>
       </c>
       <c r="G282" t="inlineStr"/>
       <c r="H282" t="inlineStr"/>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr"/>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Email Address / Player name</t>
+          <t>Email address</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>Endereço de email / Nome do jogador</t>
+          <t>Endereço de email</t>
         </is>
       </c>
       <c r="D283" t="inlineStr"/>
       <c r="E283" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>.login.EmailAddress</t>
+          <t>.login.ForgetEmailAddress</t>
         </is>
       </c>
       <c r="G283" t="inlineStr"/>
       <c r="H283" t="inlineStr"/>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr"/>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Email address</t>
+          <t>Forgot password?</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Endereço de email</t>
+          <t>Palavra-passe esquecida?</t>
         </is>
       </c>
       <c r="D284" t="inlineStr"/>
       <c r="E284" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>.login.ForgetEmailAddress</t>
+          <t>.login.ForgotPassword</t>
         </is>
       </c>
       <c r="G284" t="inlineStr"/>
       <c r="H284" t="inlineStr"/>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr"/>
       <c r="B285" t="inlineStr">
         <is>
-          <t>Forgot password?</t>
+          <t>Enter your email address, we will then send you an email with a new password.</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>Palavra-passe esquecida?</t>
+          <t>Insere o teu endereço de email. Enviar-te-emos um email com uma nova palavra-passe.</t>
         </is>
       </c>
       <c r="D285" t="inlineStr"/>
       <c r="E285" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>.login.ForgotPassword</t>
+          <t>.login.ForgotPasswordEnterEmail</t>
         </is>
       </c>
       <c r="G285" t="inlineStr"/>
       <c r="H285" t="inlineStr"/>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr"/>
       <c r="B286" t="inlineStr">
         <is>
-          <t>Enter your email address, we will then send you an email with a new password.</t>
+          <t>Login</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>Insere o teu endereço de email. Enviar-te-emos um email com uma nova palavra-passe.</t>
+          <t>Iniciar sessão</t>
         </is>
       </c>
       <c r="D286" t="inlineStr"/>
       <c r="E286" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>.login.ForgotPasswordEnterEmail</t>
+          <t>.login.Header</t>
         </is>
       </c>
       <c r="G286" t="inlineStr"/>
       <c r="H286" t="inlineStr"/>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr"/>
       <c r="B287" t="inlineStr">
         <is>
           <t>Login</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>Iniciar sessão</t>
+          <t>Entrar</t>
         </is>
       </c>
       <c r="D287" t="inlineStr"/>
       <c r="E287" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>.login.Header</t>
+          <t>.login.LoginButton</t>
         </is>
       </c>
       <c r="G287" t="inlineStr"/>
       <c r="H287" t="inlineStr"/>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr"/>
       <c r="B288" t="inlineStr">
         <is>
-          <t>Login</t>
+          <t>No linked player was found!</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>Entrar</t>
+          <t>Nenhum jogador associado encontrado!</t>
         </is>
       </c>
       <c r="D288" t="inlineStr"/>
       <c r="E288" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>.login.LoginButton</t>
+          <t>.login.NoPlayerFound</t>
         </is>
       </c>
       <c r="G288" t="inlineStr"/>
       <c r="H288" t="inlineStr"/>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr"/>
       <c r="B289" t="inlineStr">
         <is>
-          <t>No linked player was found!</t>
+          <t>Oh you don't have an account yet? Then &lt;a href="/register/player"&gt;register&lt;/a&gt; yourself.</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>Nenhum jogador associado encontrado!</t>
+          <t>Ainda não tens conta? Então &lt;a href="/register/player"&gt;regista-te&lt;/a&gt;.</t>
         </is>
       </c>
       <c r="D289" t="inlineStr"/>
       <c r="E289" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>.login.NoPlayerFound</t>
+          <t>.login.NotAccYet</t>
         </is>
       </c>
       <c r="G289" t="inlineStr"/>
       <c r="H289" t="inlineStr"/>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr"/>
       <c r="B290" t="inlineStr">
         <is>
-          <t>Oh you don't have an account yet? Then &lt;a href="/register/player"&gt;register&lt;/a&gt; yourself.</t>
+          <t>Please fill in all data completely!</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>Ainda não tens conta? Então &lt;a href="/register/player"&gt;regista-te&lt;/a&gt;.</t>
+          <t>Por favor preenche todos os dados!</t>
         </is>
       </c>
       <c r="D290" t="inlineStr"/>
       <c r="E290" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>.login.NotAccYet</t>
+          <t>.login.NotCompleteData</t>
         </is>
       </c>
       <c r="G290" t="inlineStr"/>
       <c r="H290" t="inlineStr"/>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr"/>
       <c r="B291" t="inlineStr">
         <is>
-          <t>Please fill in all data completely!</t>
+          <t>Password</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>Por favor preenche todos os dados!</t>
+          <t>Palavra-passe</t>
         </is>
       </c>
       <c r="D291" t="inlineStr"/>
       <c r="E291" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>.login.NotCompleteData</t>
+          <t>.login.Password</t>
         </is>
       </c>
       <c r="G291" t="inlineStr"/>
       <c r="H291" t="inlineStr"/>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr"/>
       <c r="B292" t="inlineStr">
         <is>
-          <t>Password</t>
+          <t>We have sent you an email with a reset link. Check your email account and click on the link from our email.&lt;br&gt;You will then immediately be sent a new password with which you can log in for the time being.</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>Palavra-passe</t>
+          <t>Enviámos-te um email com um link de reposição. Verifica a tua caixa de correio e clica no link que te enviámos.&lt;br&gt;Receberás de imediato uma nova palavra-passe com a qual poderás iniciar sessão temporariamente.</t>
         </is>
       </c>
       <c r="D292" t="inlineStr"/>
       <c r="E292" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>.login.Password</t>
+          <t>.login.PasswordSend.Desc</t>
         </is>
       </c>
       <c r="G292" t="inlineStr"/>
       <c r="H292" t="inlineStr"/>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr"/>
       <c r="B293" t="inlineStr">
         <is>
-          <t>We have sent you an email with a reset link. Check your email account and click on the link from our email.&lt;br&gt;You will then immediately be sent a new password with which you can log in for the time being.</t>
+          <t>Password request sent</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>Enviámos-te um email com um link de reposição. Verifica a tua caixa de correio e clica no link que te enviámos.&lt;br&gt;Receberás de imediato uma nova palavra-passe com a qual poderás iniciar sessão temporariamente.</t>
+          <t>Pedido de palavra-passe enviado</t>
         </is>
       </c>
       <c r="D293" t="inlineStr"/>
       <c r="E293" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>.login.PasswordSend.Desc</t>
+          <t>.login.PasswordSend.Header</t>
         </is>
       </c>
       <c r="G293" t="inlineStr"/>
       <c r="H293" t="inlineStr"/>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr"/>
       <c r="B294" t="inlineStr">
         <is>
-          <t>Password request sent</t>
+          <t>Request password</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>Pedido de palavra-passe enviado</t>
+          <t>Pedir palavra-passe</t>
         </is>
       </c>
       <c r="D294" t="inlineStr"/>
       <c r="E294" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>.login.PasswordSend.Header</t>
+          <t>.login.RequestPassword</t>
         </is>
       </c>
       <c r="G294" t="inlineStr"/>
       <c r="H294" t="inlineStr"/>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr"/>
       <c r="B295" t="inlineStr">
         <is>
-          <t>Request password</t>
+          <t>Server</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>Pedir palavra-passe</t>
+          <t>Servidor</t>
         </is>
       </c>
       <c r="D295" t="inlineStr"/>
       <c r="E295" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>.login.RequestPassword</t>
+          <t>.login.Server</t>
         </is>
       </c>
       <c r="G295" t="inlineStr"/>
       <c r="H295" t="inlineStr"/>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr"/>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Server</t>
+          <t>Stay logged in</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>Servidor</t>
+          <t>Manter sessão iniciada</t>
         </is>
       </c>
       <c r="D296" t="inlineStr"/>
       <c r="E296" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>.login.Server</t>
+          <t>.login.StayLogged</t>
         </is>
       </c>
       <c r="G296" t="inlineStr"/>
       <c r="H296" t="inlineStr"/>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr"/>
       <c r="B297" t="inlineStr">
         <is>
-          <t>Stay logged in</t>
+          <t>There is no user with this e-mail address</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>Manter sessão iniciada</t>
+          <t>Os dados estão incorretos!</t>
         </is>
       </c>
       <c r="D297" t="inlineStr"/>
       <c r="E297" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>.login.StayLogged</t>
+          <t>.login.WrongData</t>
         </is>
       </c>
       <c r="G297" t="inlineStr"/>
       <c r="H297" t="inlineStr"/>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr"/>
       <c r="B298" t="inlineStr">
         <is>
-          <t>This data is incorrect!</t>
+          <t>Wrong password!</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>Os dados estão incorretos!</t>
+          <t>Palavra-passe incorreta!</t>
         </is>
       </c>
       <c r="D298" t="inlineStr"/>
       <c r="E298" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>.login.WrongData</t>
+          <t>.login.WrongPassword</t>
         </is>
       </c>
       <c r="G298" t="inlineStr"/>
       <c r="H298" t="inlineStr"/>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr"/>
       <c r="B299" t="inlineStr">
         <is>
-          <t>Wrong password!</t>
+          <t>Your World</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>Palavra-passe incorreta!</t>
+          <t>O teu mundo</t>
         </is>
       </c>
       <c r="D299" t="inlineStr"/>
       <c r="E299" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>.login.WrongPassword</t>
+          <t>.login.YourWorld</t>
         </is>
       </c>
       <c r="G299" t="inlineStr"/>
       <c r="H299" t="inlineStr"/>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr"/>
       <c r="B300" t="inlineStr">
         <is>
-          <t>Your World</t>
+          <t>The mail could not be sent!</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>O teu mundo</t>
+          <t>Não foi possível enviar o email!</t>
         </is>
       </c>
       <c r="D300" t="inlineStr"/>
       <c r="E300" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>.login.YourWorld</t>
+          <t>.mails.ErrorSend</t>
         </is>
       </c>
       <c r="G300" t="inlineStr"/>
       <c r="H300" t="inlineStr"/>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr"/>
       <c r="B301" t="inlineStr">
         <is>
-          <t>The mail could not be sent!</t>
+          <t>&lt;p&gt;You have requested a new password. If this is not the case, just ignore this email.&lt;/p&gt;&lt;p&gt;Otherwise, please click on the link or copy it into your browser and call it up:&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>Não foi possível enviar o email!</t>
+          <t>&lt;p&gt;Solicitaste uma nova palavra-passe. Se não foste tu, ignora este email.&lt;/p&gt;&lt;p&gt;Caso contrário, clica no link ou copia-o para o teu navegador e abre-o:&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D301" t="inlineStr"/>
       <c r="E301" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>.mails.ErrorSend</t>
+          <t>.mails.ForgetPasswordContent</t>
         </is>
       </c>
       <c r="G301" t="inlineStr"/>
       <c r="H301" t="inlineStr"/>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr"/>
       <c r="B302" t="inlineStr">
         <is>
-          <t>&lt;p&gt;You have requested a new password. If this is not the case, just ignore this email.&lt;/p&gt;&lt;p&gt;Otherwise, please click on the link or copy it into your browser and call it up:&lt;/p&gt;</t>
+          <t>&lt;strong&gt;Error!&lt;/strong&gt; We do not know this email address</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Solicitaste uma nova palavra-passe. Se não foste tu, ignora este email.&lt;/p&gt;&lt;p&gt;Caso contrário, clica no link ou copia-o para o teu navegador e abre-o:&lt;/p&gt;</t>
+          <t>&lt;strong&gt;Erro!&lt;/strong&gt; Não reconhecemos este endereço de email</t>
         </is>
       </c>
       <c r="D302" t="inlineStr"/>
       <c r="E302" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>.mails.ForgetPasswordContent</t>
+          <t>.mails.ForgetPasswordErrorMail</t>
         </is>
       </c>
       <c r="G302" t="inlineStr"/>
       <c r="H302" t="inlineStr"/>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr"/>
       <c r="B303" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Error!&lt;/strong&gt; We do not know this email address</t>
+          <t>Resetlink for your new password on foe-helper.com</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Erro!&lt;/strong&gt; Não reconhecemos este endereço de email</t>
+          <t>Link de reposição para nova palavra-passe em foe-helper.com</t>
         </is>
       </c>
       <c r="D303" t="inlineStr"/>
       <c r="E303" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>.mails.ForgetPasswordErrorMail</t>
+          <t>.mails.ForgetPasswordSubject</t>
         </is>
       </c>
       <c r="G303" t="inlineStr"/>
       <c r="H303" t="inlineStr"/>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr"/>
       <c r="B304" t="inlineStr">
         <is>
-          <t>Resetlink for your new password on foe-helper.com</t>
+          <t>&lt;p&gt;You have requested a new transition password.&lt;/p&gt;&lt;p&gt;Here it is already: &lt;strong style="font-size:14px"&gt;#NEW_PASSWORD#&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Use it to log into your profile, there you can then assign your own password.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>Link de reposição para nova palavra-passe em foe-helper.com</t>
+          <t>&lt;p&gt;Solicitaste uma nova palavra-passe temporária.&lt;/p&gt;&lt;p&gt;Aqui está ela: &lt;strong style="font-size:14px"&gt;#NEW_PASSWORD#&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Usa-a para iniciar sessão no teu perfil e depois podes definir a tua própria palavra-passe.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D304" t="inlineStr"/>
       <c r="E304" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>.mails.ForgetPasswordSubject</t>
+          <t>.mails.ResetMailContent</t>
         </is>
       </c>
       <c r="G304" t="inlineStr"/>
       <c r="H304" t="inlineStr"/>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr"/>
       <c r="B305" t="inlineStr">
         <is>
-          <t>&lt;p&gt;You have requested a new transition password.&lt;/p&gt;&lt;p&gt;Here it is already: &lt;strong style="font-size:14px"&gt;#NEW_PASSWORD#&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Use it to log into your profile, there you can then assign your own password.&lt;/p&gt;</t>
+          <t>&lt;strong&gt;Done!&lt;/strong&gt; The email with your new password is on its way, have a look.</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Solicitaste uma nova palavra-passe temporária.&lt;/p&gt;&lt;p&gt;Aqui está ela: &lt;strong style="font-size:14px"&gt;#NEW_PASSWORD#&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Usa-a para iniciar sessão no teu perfil e depois podes definir a tua própria palavra-passe.&lt;/p&gt;</t>
+          <t>&lt;strong&gt;Feito!&lt;/strong&gt; O email com a tua nova palavra-passe está a caminho, verifica a tua caixa de entrada.</t>
         </is>
       </c>
       <c r="D305" t="inlineStr"/>
       <c r="E305" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>.mails.ResetMailContent</t>
+          <t>.mails.ResetMailSend</t>
         </is>
       </c>
       <c r="G305" t="inlineStr"/>
       <c r="H305" t="inlineStr"/>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr"/>
       <c r="B306" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Done!&lt;/strong&gt; The email with your new password is on its way, have a look.</t>
+          <t>Your new password for foe-helper.com</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Feito!&lt;/strong&gt; O email com a tua nova palavra-passe está a caminho, verifica a tua caixa de entrada.</t>
+          <t>A tua nova palavra-passe para foe-helper.com</t>
         </is>
       </c>
       <c r="D306" t="inlineStr"/>
       <c r="E306" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>.mails.ResetMailSend</t>
+          <t>.mails.ResetMailSubject</t>
         </is>
       </c>
       <c r="G306" t="inlineStr"/>
       <c r="H306" t="inlineStr"/>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr"/>
       <c r="B307" t="inlineStr">
         <is>
-          <t>Your new password for foe-helper.com</t>
+          <t>&lt;strong&gt;Error!&lt;/strong&gt; We are not aware of this reset link.</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>A tua nova palavra-passe para foe-helper.com</t>
+          <t>&lt;strong&gt;Erro!&lt;/strong&gt; Não reconhecemos este link de reposição.</t>
         </is>
       </c>
       <c r="D307" t="inlineStr"/>
       <c r="E307" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>.mails.ResetMailSubject</t>
+          <t>.mails.ResetlinkError</t>
         </is>
       </c>
       <c r="G307" t="inlineStr"/>
       <c r="H307" t="inlineStr"/>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr"/>
       <c r="B308" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Error!&lt;/strong&gt; We are not aware of this reset link.</t>
+          <t>Abort</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Erro!&lt;/strong&gt; Não reconhecemos este link de reposição.</t>
+          <t>Cancelar</t>
         </is>
       </c>
       <c r="D308" t="inlineStr"/>
       <c r="E308" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>.mails.ResetlinkError</t>
+          <t>.marketplace.Abort</t>
         </is>
       </c>
       <c r="G308" t="inlineStr"/>
       <c r="H308" t="inlineStr"/>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr"/>
       <c r="B309" t="inlineStr">
         <is>
-          <t>Abort</t>
+          <t>GB - Filter</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>Cancelar</t>
+          <t>GE - Filtro</t>
         </is>
       </c>
       <c r="D309" t="inlineStr"/>
       <c r="E309" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>.marketplace.Abort</t>
+          <t>.marketplace.ButtonDropdownDefault</t>
         </is>
       </c>
       <c r="G309" t="inlineStr"/>
       <c r="H309" t="inlineStr"/>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr"/>
       <c r="B310" t="inlineStr">
         <is>
-          <t>GB - Filter</t>
+          <t>Are you sure you want to delete the entry?</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>GE - Filtro</t>
+          <t>Tens a certeza de que queres apagar esta entrada?</t>
         </is>
       </c>
       <c r="D310" t="inlineStr"/>
       <c r="E310" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>.marketplace.ButtonDropdownDefault</t>
+          <t>.marketplace.ConfirmAsk</t>
         </is>
       </c>
       <c r="G310" t="inlineStr"/>
       <c r="H310" t="inlineStr"/>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr"/>
       <c r="B311" t="inlineStr">
         <is>
-          <t>Are you sure you want to delete the entry?</t>
+          <t>Create offer</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>Tens a certeza de que queres apagar esta entrada?</t>
+          <t>Criar oferta</t>
         </is>
       </c>
       <c r="D311" t="inlineStr"/>
       <c r="E311" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>.marketplace.ConfirmAsk</t>
+          <t>.marketplace.CreateOffer</t>
         </is>
       </c>
       <c r="G311" t="inlineStr"/>
       <c r="H311" t="inlineStr"/>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr"/>
       <c r="B312" t="inlineStr">
         <is>
-          <t>Create offer</t>
+          <t>-- all GBs --</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>Criar oferta</t>
+          <t>-- todos os GEs --</t>
         </is>
       </c>
       <c r="D312" t="inlineStr"/>
       <c r="E312" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>.marketplace.CreateOffer</t>
+          <t>.marketplace.DropdownAllLGs</t>
         </is>
       </c>
       <c r="G312" t="inlineStr"/>
       <c r="H312" t="inlineStr"/>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr"/>
       <c r="B313" t="inlineStr">
         <is>
-          <t>-- all GBs --</t>
+          <t>-- Course --</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>-- todos os GEs --</t>
+          <t>-- Taxa --</t>
         </is>
       </c>
       <c r="D313" t="inlineStr"/>
       <c r="E313" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>.marketplace.DropdownAllLGs</t>
+          <t>.marketplace.DropdownCourse</t>
         </is>
       </c>
       <c r="G313" t="inlineStr"/>
       <c r="H313" t="inlineStr"/>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr"/>
       <c r="B314" t="inlineStr">
         <is>
-          <t>-- Course --</t>
+          <t>Marketplace for GB goods-sets</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>-- Taxa --</t>
+          <t>Mercado de conjuntos de bens para GEs</t>
         </is>
       </c>
       <c r="D314" t="inlineStr"/>
       <c r="E314" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>.marketplace.DropdownCourse</t>
+          <t>.marketplace.H1Heading</t>
         </is>
       </c>
       <c r="G314" t="inlineStr"/>
       <c r="H314" t="inlineStr"/>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr"/>
       <c r="B315" t="inlineStr">
         <is>
-          <t>Marketplace for GB goods-sets</t>
+          <t>FP Costs</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>Mercado de conjuntos de bens para GEs</t>
+          <t>Custos em PF</t>
         </is>
       </c>
       <c r="D315" t="inlineStr"/>
       <c r="E315" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>.marketplace.H1Heading</t>
+          <t>.marketplace.InputFPCosts</t>
         </is>
       </c>
       <c r="G315" t="inlineStr"/>
       <c r="H315" t="inlineStr"/>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr"/>
       <c r="B316" t="inlineStr">
         <is>
-          <t>FP Costs</t>
+          <t>&lt;strong&gt;Buyer:&lt;/strong&gt; You want to erect a great building (GB) and you don't have the right goods from the era of the GB? Here you will find goods sets from your world at a fair price. Find an offer and write to this player on your world to make the deal perfect. You can already set up your great building and enjoy its bonuses.</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>Custos em PF</t>
+          <t>&lt;strong&gt;Comprador:&lt;/strong&gt; Queres construir um Grande Edifício (GE) mas não tens os bens da era correspondente? Aqui encontras conjuntos de bens do teu mundo a um preço justo. Encontra uma oferta e contacta esse jogador no teu mundo para concluir o negócio. Já podes começar a construir o teu GE e usufruir dos seus bónus.</t>
         </is>
       </c>
       <c r="D316" t="inlineStr"/>
       <c r="E316" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>.marketplace.InputFPCosts</t>
+          <t>.marketplace.IntroDescBuyer</t>
         </is>
       </c>
       <c r="G316" t="inlineStr"/>
       <c r="H316" t="inlineStr"/>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr"/>
       <c r="B317" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Buyer:&lt;/strong&gt; You want to erect a great building (GB) and you don't have the right goods from the era of the GB? Here you will find goods sets from your world at a fair price. Find an offer and write to this player on your world to make the deal perfect. You can already set up your great building and enjoy its bonuses.</t>
+          <t>&lt;strong&gt;Seller:&lt;/strong&gt; Do you have a lot of goods and want to sell them to help others with their GBs? Then just set it here.</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Comprador:&lt;/strong&gt; Queres construir um Grande Edifício (GE) mas não tens os bens da era correspondente? Aqui encontras conjuntos de bens do teu mundo a um preço justo. Encontra uma oferta e contacta esse jogador no teu mundo para concluir o negócio. Já podes começar a construir o teu GE e usufruir dos seus bónus.</t>
+          <t>&lt;strong&gt;Vendedor:&lt;/strong&gt; Tens muitos bens e queres vendê-los para ajudar outros com os seus GEs? Então adiciona a tua oferta aqui.</t>
         </is>
       </c>
       <c r="D317" t="inlineStr"/>
       <c r="E317" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>.marketplace.IntroDescBuyer</t>
+          <t>.marketplace.IntroDescSeller</t>
         </is>
       </c>
       <c r="G317" t="inlineStr"/>
       <c r="H317" t="inlineStr"/>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr"/>
       <c r="B318" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Seller:&lt;/strong&gt; Do you have a lot of goods and want to sell them to help others with their GBs? Then just set it here.</t>
+          <t>Marketplace for Goods of the Great Buildings - FoE</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Vendedor:&lt;/strong&gt; Tens muitos bens e queres vendê-los para ajudar outros com os seus GEs? Então adiciona a tua oferta aqui.</t>
+          <t>Mercado de Bens para Grandes Edifícios - FoE</t>
         </is>
       </c>
       <c r="D318" t="inlineStr"/>
       <c r="E318" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>.marketplace.IntroDescSeller</t>
+          <t>.marketplace.MetaTitle</t>
         </is>
       </c>
       <c r="G318" t="inlineStr"/>
       <c r="H318" t="inlineStr"/>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr"/>
       <c r="B319" t="inlineStr">
         <is>
-          <t>Marketplace for Goods of the Great Buildings - FoE</t>
+          <t>Your offer has been removed from the database.</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>Mercado de Bens para Grandes Edifícios - FoE</t>
+          <t>A tua oferta foi removida da base de dados.</t>
         </is>
       </c>
       <c r="D319" t="inlineStr"/>
       <c r="E319" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>.marketplace.MetaTitle</t>
+          <t>.marketplace.ModalDeletedText</t>
         </is>
       </c>
       <c r="G319" t="inlineStr"/>
       <c r="H319" t="inlineStr"/>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr"/>
       <c r="B320" t="inlineStr">
         <is>
-          <t>Your offer has been removed from the database.</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>A tua oferta foi removida da base de dados.</t>
+          <t>Removida</t>
         </is>
       </c>
       <c r="D320" t="inlineStr"/>
       <c r="E320" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
-          <t>.marketplace.ModalDeletedText</t>
+          <t>.marketplace.ModalDeletedTitle</t>
         </is>
       </c>
       <c r="G320" t="inlineStr"/>
       <c r="H320" t="inlineStr"/>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr"/>
       <c r="B321" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Your offer has been saved and will be visible to all players in the world.</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>Removida</t>
+          <t>A tua oferta foi guardada e ficará visível para todos os jogadores do mundo.</t>
         </is>
       </c>
       <c r="D321" t="inlineStr"/>
       <c r="E321" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>.marketplace.ModalDeletedTitle</t>
+          <t>.marketplace.ModalSavedText</t>
         </is>
       </c>
       <c r="G321" t="inlineStr"/>
       <c r="H321" t="inlineStr"/>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr"/>
       <c r="B322" t="inlineStr">
         <is>
-          <t>Your offer has been saved and will be visible to all players in the world.</t>
+          <t>Saved</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>A tua oferta foi guardada e ficará visível para todos os jogadores do mundo.</t>
+          <t>Guardada</t>
         </is>
       </c>
       <c r="D322" t="inlineStr"/>
       <c r="E322" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
-          <t>.marketplace.ModalSavedText</t>
+          <t>.marketplace.ModalSavedTitle</t>
         </is>
       </c>
       <c r="G322" t="inlineStr"/>
       <c r="H322" t="inlineStr"/>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr"/>
       <c r="B323" t="inlineStr">
         <is>
-          <t>Saved</t>
+          <t>There are currently no offers online. Be the first and create a new one.</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>Guardada</t>
+          <t>Não há ofertas disponíveis de momento. Sê o primeiro a criar uma nova.</t>
         </is>
       </c>
       <c r="D323" t="inlineStr"/>
       <c r="E323" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
-          <t>.marketplace.ModalSavedTitle</t>
+          <t>.marketplace.NoOffers</t>
         </is>
       </c>
       <c r="G323" t="inlineStr"/>
       <c r="H323" t="inlineStr"/>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr"/>
       <c r="B324" t="inlineStr">
         <is>
-          <t>There are currently no offers online. Be the first and create a new one.</t>
+          <t>Offers found</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>Não há ofertas disponíveis de momento. Sê o primeiro a criar uma nova.</t>
+          <t>Ofertas encontradas</t>
         </is>
       </c>
       <c r="D324" t="inlineStr"/>
       <c r="E324" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>.marketplace.NoOffers</t>
+          <t>.marketplace.Offers</t>
         </is>
       </c>
       <c r="G324" t="inlineStr"/>
       <c r="H324" t="inlineStr"/>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr"/>
       <c r="B325" t="inlineStr">
         <is>
-          <t>Offers found</t>
+          <t>Save offer</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>Ofertas encontradas</t>
+          <t>Guardar oferta</t>
         </is>
       </c>
       <c r="D325" t="inlineStr"/>
       <c r="E325" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>.marketplace.Offers</t>
+          <t>.marketplace.SaveOffer</t>
         </is>
       </c>
       <c r="G325" t="inlineStr"/>
       <c r="H325" t="inlineStr"/>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr"/>
       <c r="B326" t="inlineStr">
         <is>
-          <t>Save offer</t>
+          <t>Costs</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>Guardar oferta</t>
+          <t>Custos</t>
         </is>
       </c>
       <c r="D326" t="inlineStr"/>
       <c r="E326" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>.marketplace.SaveOffer</t>
+          <t>.marketplace.TableHeadCosts</t>
         </is>
       </c>
       <c r="G326" t="inlineStr"/>
       <c r="H326" t="inlineStr"/>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr"/>
       <c r="B327" t="inlineStr">
         <is>
-          <t>Costs</t>
+          <t>Course</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>Custos</t>
+          <t>Taxa</t>
         </is>
       </c>
       <c r="D327" t="inlineStr"/>
       <c r="E327" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>.marketplace.TableHeadCosts</t>
+          <t>.marketplace.TableHeadCourse</t>
         </is>
       </c>
       <c r="G327" t="inlineStr"/>
       <c r="H327" t="inlineStr"/>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr"/>
       <c r="B328" t="inlineStr">
         <is>
-          <t>Course</t>
+          <t>1:1 = the same number of goods (era doesn't matter) is exchanged&lt;br&gt;2:1 = only half of the purchased goods (era doesn't matter) have to be paid</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>Taxa</t>
+          <t>1:1 = troca do mesmo número de bens (a era não importa)&lt;br&gt;2:1 = apenas metade dos bens adquiridos têm de ser pagos (a era não importa)</t>
         </is>
       </c>
       <c r="D328" t="inlineStr"/>
       <c r="E328" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>.marketplace.TableHeadCourse</t>
+          <t>.marketplace.TableHeadCourseTooltip</t>
         </is>
       </c>
       <c r="G328" t="inlineStr"/>
       <c r="H328" t="inlineStr"/>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr"/>
       <c r="B329" t="inlineStr">
         <is>
-          <t>1:1 = the same number of goods (era doesn't matter) is exchanged&lt;br&gt;2:1 = only half of the purchased goods (era doesn't matter) have to be paid</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>1:1 = troca do mesmo número de bens (a era não importa)&lt;br&gt;2:1 = apenas metade dos bens adquiridos têm de ser pagos (a era não importa)</t>
+          <t>GE</t>
         </is>
       </c>
       <c r="D329" t="inlineStr"/>
       <c r="E329" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>.marketplace.TableHeadCourseTooltip</t>
+          <t>.marketplace.TableHeadGB</t>
         </is>
       </c>
       <c r="G329" t="inlineStr"/>
       <c r="H329" t="inlineStr"/>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr"/>
       <c r="B330" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>Goods</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>GE</t>
+          <t>Bens</t>
         </is>
       </c>
       <c r="D330" t="inlineStr"/>
       <c r="E330" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>.marketplace.TableHeadGB</t>
+          <t>.marketplace.TableHeadGoods</t>
         </is>
       </c>
       <c r="G330" t="inlineStr"/>
       <c r="H330" t="inlineStr"/>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr"/>
       <c r="B331" t="inlineStr">
         <is>
-          <t>Goods</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>Bens</t>
+          <t>Jogador</t>
         </is>
       </c>
       <c r="D331" t="inlineStr"/>
       <c r="E331" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>.marketplace.TableHeadGoods</t>
+          <t>.marketplace.TableHeadPlayer</t>
         </is>
       </c>
       <c r="G331" t="inlineStr"/>
       <c r="H331" t="inlineStr"/>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr"/>
       <c r="B332" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Please provide complete information, or no offer can be created!</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>Jogador</t>
+          <t>Por favor preenche todas as informações, ou a oferta não poderá ser criada!</t>
         </is>
       </c>
       <c r="D332" t="inlineStr"/>
       <c r="E332" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>.marketplace.TableHeadPlayer</t>
+          <t>.marketplace.Toast.MakeCompleteOffer</t>
         </is>
       </c>
       <c r="G332" t="inlineStr"/>
       <c r="H332" t="inlineStr"/>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr"/>
       <c r="B333" t="inlineStr">
         <is>
-          <t>Please provide complete information, or no offer can be created!</t>
+          <t>Note</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>Por favor preenche todas as informações, ou a oferta não poderá ser criada!</t>
+          <t>Nota</t>
         </is>
       </c>
       <c r="D333" t="inlineStr"/>
       <c r="E333" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
-          <t>.marketplace.Toast.MakeCompleteOffer</t>
+          <t>.marketplace.Toast.Note</t>
         </is>
       </c>
       <c r="G333" t="inlineStr"/>
       <c r="H333" t="inlineStr"/>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr"/>
       <c r="B334" t="inlineStr">
         <is>
-          <t>Note</t>
+          <t>English</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>Nota</t>
+          <t>Português</t>
         </is>
       </c>
       <c r="D334" t="inlineStr"/>
       <c r="E334" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
-          <t>.marketplace.Toast.Note</t>
+          <t>.name</t>
         </is>
       </c>
       <c r="G334" t="inlineStr"/>
       <c r="H334" t="inlineStr"/>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr"/>
       <c r="B335" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>Already paid FPs in great buildings</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>Português</t>
+          <t>PFs já pagos no grande edifício</t>
         </is>
       </c>
       <c r="D335" t="inlineStr"/>
       <c r="E335" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>.name</t>
+          <t>.ownpart.AlreadyPaidFPsInTheLG</t>
         </is>
       </c>
       <c r="G335" t="inlineStr"/>
       <c r="H335" t="inlineStr"/>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr"/>
       <c r="B336" t="inlineStr">
         <is>
-          <t>Already paid FPs in great buildings</t>
+          <t>Arc patron  %</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>PFs já pagos no grande edifício</t>
+          <t>Bónus da Arca %</t>
         </is>
       </c>
       <c r="D336" t="inlineStr"/>
       <c r="E336" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
-          <t>.ownpart.AlreadyPaidFPsInTheLG</t>
+          <t>.ownpart.ArcPatronPercent</t>
         </is>
       </c>
       <c r="G336" t="inlineStr"/>
       <c r="H336" t="inlineStr"/>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr"/>
       <c r="B337" t="inlineStr">
         <is>
-          <t>Arc patron  %</t>
+          <t>Blueprints</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>Bónus da Arca %</t>
+          <t>Fragmentos</t>
         </is>
       </c>
       <c r="D337" t="inlineStr"/>
       <c r="E337" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
-          <t>.ownpart.ArcPatronPercent</t>
+          <t>.ownpart.Blueprints</t>
         </is>
       </c>
       <c r="G337" t="inlineStr"/>
       <c r="H337" t="inlineStr"/>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr"/>
       <c r="B338" t="inlineStr">
         <is>
-          <t>Blueprints</t>
+          <t>Bonus</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>Fragmentos</t>
+          <t>Bónus</t>
         </is>
       </c>
       <c r="D338" t="inlineStr"/>
       <c r="E338" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
-          <t>.ownpart.Blueprints</t>
+          <t>.ownpart.Bonus</t>
         </is>
       </c>
       <c r="G338" t="inlineStr"/>
       <c r="H338" t="inlineStr"/>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr"/>
       <c r="B339" t="inlineStr">
         <is>
-          <t>Bonus</t>
+          <t>Calculate shares</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>Bónus</t>
+          <t>Calcular participações</t>
         </is>
       </c>
       <c r="D339" t="inlineStr"/>
       <c r="E339" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
-          <t>.ownpart.Bonus</t>
+          <t>.ownpart.ButtonCalculateParts</t>
         </is>
       </c>
       <c r="G339" t="inlineStr"/>
       <c r="H339" t="inlineStr"/>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr"/>
       <c r="B340" t="inlineStr">
         <is>
-          <t>Calculate shares</t>
+          <t>Change view</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>Calcular participações</t>
+          <t>Alterar vista</t>
         </is>
       </c>
       <c r="D340" t="inlineStr"/>
       <c r="E340" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
-          <t>.ownpart.ButtonCalculateParts</t>
+          <t>.ownpart.ChangeView</t>
         </is>
       </c>
       <c r="G340" t="inlineStr"/>
       <c r="H340" t="inlineStr"/>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr"/>
       <c r="B341" t="inlineStr">
         <is>
-          <t>Change view</t>
+          <t>90% conveyor chain</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>Alterar vista</t>
+          <t>Cadeia de 90% com Arca</t>
         </is>
       </c>
       <c r="D341" t="inlineStr"/>
       <c r="E341" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>.ownpart.ChangeView</t>
+          <t>.ownpart.ConveyorChain</t>
         </is>
       </c>
       <c r="G341" t="inlineStr"/>
       <c r="H341" t="inlineStr"/>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr"/>
       <c r="B342" t="inlineStr">
         <is>
-          <t>90% conveyor chain</t>
+          <t>Copy</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>Cadeia de 90% com Arca</t>
+          <t>Copiar</t>
         </is>
       </c>
       <c r="D342" t="inlineStr"/>
       <c r="E342" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
-          <t>.ownpart.ConveyorChain</t>
+          <t>.ownpart.Copy</t>
         </is>
       </c>
       <c r="G342" t="inlineStr"/>
       <c r="H342" t="inlineStr"/>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr"/>
       <c r="B343" t="inlineStr">
         <is>
-          <t>Copy</t>
+          <t>Copy pay plan</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>Copiar</t>
+          <t>Copiar plano de pagamento</t>
         </is>
       </c>
       <c r="D343" t="inlineStr"/>
       <c r="E343" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>.ownpart.Copy</t>
+          <t>.ownpart.CopyPayPlan</t>
         </is>
       </c>
       <c r="G343" t="inlineStr"/>
       <c r="H343" t="inlineStr"/>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr"/>
       <c r="B344" t="inlineStr">
         <is>
-          <t>Copy pay plan</t>
+          <t>Deposit</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>Copiar plano de pagamento</t>
+          <t>Depositar</t>
         </is>
       </c>
       <c r="D344" t="inlineStr"/>
       <c r="E344" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
-          <t>.ownpart.CopyPayPlan</t>
+          <t>.ownpart.Deposit</t>
         </is>
       </c>
       <c r="G344" t="inlineStr"/>
       <c r="H344" t="inlineStr"/>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr"/>
       <c r="B345" t="inlineStr">
         <is>
-          <t>Deposit</t>
+          <t>Deposit FP</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>Depositar</t>
+          <t>Depositar PF</t>
         </is>
       </c>
       <c r="D345" t="inlineStr"/>
       <c r="E345" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>.ownpart.Deposit</t>
+          <t>.ownpart.DepositFP</t>
         </is>
       </c>
       <c r="G345" t="inlineStr"/>
       <c r="H345" t="inlineStr"/>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr"/>
       <c r="B346" t="inlineStr">
         <is>
-          <t>Deposit FP</t>
+          <t>Done</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>Depositar PF</t>
+          <t>Concluído</t>
         </is>
       </c>
       <c r="D346" t="inlineStr"/>
       <c r="E346" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
-          <t>.ownpart.DepositFP</t>
+          <t>.ownpart.Done</t>
         </is>
       </c>
       <c r="G346" t="inlineStr"/>
       <c r="H346" t="inlineStr"/>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr"/>
       <c r="B347" t="inlineStr">
         <is>
-          <t>Done</t>
+          <t>Buildings</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>Concluído</t>
+          <t>Edifícios</t>
         </is>
       </c>
       <c r="D347" t="inlineStr"/>
       <c r="E347" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>.ownpart.Done</t>
+          <t>.ownpart.DropdownBuidlings</t>
         </is>
       </c>
       <c r="G347" t="inlineStr"/>
       <c r="H347" t="inlineStr"/>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr"/>
       <c r="B348" t="inlineStr">
         <is>
-          <t>Buildings</t>
+          <t>Next step</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>Edifícios</t>
+          <t>Próximo passo</t>
         </is>
       </c>
       <c r="D348" t="inlineStr"/>
       <c r="E348" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
-          <t>.ownpart.DropdownBuidlings</t>
+          <t>.ownpart.DropdownNextStep</t>
         </is>
       </c>
       <c r="G348" t="inlineStr"/>
       <c r="H348" t="inlineStr"/>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr"/>
       <c r="B349" t="inlineStr">
         <is>
-          <t>Next step</t>
+          <t>-- please choose --</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>Próximo passo</t>
+          <t>-- por favor escolhe --</t>
         </is>
       </c>
       <c r="D349" t="inlineStr"/>
       <c r="E349" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
-          <t>.ownpart.DropdownNextStep</t>
+          <t>.ownpart.DropdownPleaseChoose</t>
         </is>
       </c>
       <c r="G349" t="inlineStr"/>
       <c r="H349" t="inlineStr"/>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr"/>
       <c r="B350" t="inlineStr">
         <is>
-          <t>-- please choose --</t>
+          <t>Search building...</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>-- por favor escolhe --</t>
+          <t>Procurar edifício...</t>
         </is>
       </c>
       <c r="D350" t="inlineStr"/>
       <c r="E350" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
-          <t>.ownpart.DropdownPleaseChoose</t>
+          <t>.ownpart.DropdownSearch</t>
         </is>
       </c>
       <c r="G350" t="inlineStr"/>
       <c r="H350" t="inlineStr"/>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr"/>
       <c r="B351" t="inlineStr">
         <is>
-          <t>Search building...</t>
+          <t>FPs to outbid the next place</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>Procurar edifício...</t>
+          <t>PFs para ultrapassar o próximo lugar</t>
         </is>
       </c>
       <c r="D351" t="inlineStr"/>
       <c r="E351" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
-          <t>.ownpart.DropdownSearch</t>
+          <t>.ownpart.FPsToBeatTheNextPlace</t>
         </is>
       </c>
       <c r="G351" t="inlineStr"/>
       <c r="H351" t="inlineStr"/>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr"/>
       <c r="B352" t="inlineStr">
         <is>
-          <t>FPs to outbid the next place</t>
+          <t>Select great buildings, enter next level and submit…</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>PFs para ultrapassar o próximo lugar</t>
+          <t>Seleciona o grande edifício, insere o próximo nível e submete…</t>
         </is>
       </c>
       <c r="D352" t="inlineStr"/>
       <c r="E352" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
-          <t>.ownpart.FPsToBeatTheNextPlace</t>
+          <t>.ownpart.FirstInstruction</t>
         </is>
       </c>
       <c r="G352" t="inlineStr"/>
       <c r="H352" t="inlineStr"/>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr"/>
       <c r="B353" t="inlineStr">
         <is>
-          <t>Select great buildings, enter next level and submit…</t>
+          <t>&lt;p class="mt-4 text-justify"&gt;Looking for tools and apps that can help you play FoE? But Forge of Empires cheats are not your thing? Then you are exactly right here. The FoE calculator works with the data shown by Innogames unencrypted. These are prepared by our tools and made available to you in order to use one or the other advantage in the well-known online strategy game Forge of Empires.&lt;/p&gt;&lt;p&gt;For example, simply use the calculator to calculate how many forge points you need to deposit to make sure your guildmates or friends who are in the field are safe and can not be outbid. So you all win.&lt;/p&gt;&lt;p&gt; Here you can download the &lt;a href="https://docs.foe-helper.com/english/installing"&gt;Extension&lt;/a&gt;.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>Seleciona o grande edifício, insere o próximo nível e submete…</t>
+          <t>&lt;p class="mt-4 text-justify"&gt;Procuras ferramentas e aplicações para te ajudar a jogar FoE? Mas não queres batotas no Forge of Empires? Então estás no sítio certo. A calculadora FoE funciona com dados não encriptados fornecidos pela Innogames. Estes são processados pelas nossas ferramentas e colocados à tua disposição para que possas tirar partido de vantagens no conhecido jogo de estratégia online.&lt;/p&gt;&lt;p&gt;Por exemplo, usa simplesmente a calculadora para saber quantos pontos Forge precisas de depositar para garantir que os teus amigos ou membros da guilda fiquem seguros e não possam ser ultrapassados. Assim todos saem a ganhar.&lt;/p&gt;&lt;p&gt;Aqui podes descarregar a &lt;a href="https://docs.foe-helper.com/english/installing"&gt;Extensão&lt;/a&gt;.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D353" t="inlineStr"/>
       <c r="E353" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>.ownpart.FirstInstruction</t>
+          <t>.ownpart.FooterDesc</t>
         </is>
       </c>
       <c r="G353" t="inlineStr"/>
       <c r="H353" t="inlineStr"/>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr"/>
       <c r="B354" t="inlineStr">
         <is>
-          <t>&lt;p class="mt-4 text-justify"&gt;Looking for tools and apps that can help you play FoE? But Forge of Empires cheats are not your thing? Then you are exactly right here. The FoE calculator works with the data shown by Innogames unencrypted. These are prepared by our tools and made available to you in order to use one or the other advantage in the well-known online strategy game Forge of Empires.&lt;/p&gt;&lt;p&gt;For example, simply use the calculator to calculate how many forge points you need to deposit to make sure your guildmates or friends who are in the field are safe and can not be outbid. So you all win.&lt;/p&gt;&lt;p&gt; Here you can download the &lt;a href="https://docs.foe-helper.com/english/installing"&gt;Extension&lt;/a&gt;.&lt;/p&gt;</t>
+          <t>for</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>&lt;p class="mt-4 text-justify"&gt;Procuras ferramentas e aplicações para te ajudar a jogar FoE? Mas não queres batotas no Forge of Empires? Então estás no sítio certo. A calculadora FoE funciona com dados não encriptados fornecidos pela Innogames. Estes são processados pelas nossas ferramentas e colocados à tua disposição para que possas tirar partido de vantagens no conhecido jogo de estratégia online.&lt;/p&gt;&lt;p&gt;Por exemplo, usa simplesmente a calculadora para saber quantos pontos Forge precisas de depositar para garantir que os teus amigos ou membros da guilda fiquem seguros e não possam ser ultrapassados. Assim todos saem a ganhar.&lt;/p&gt;&lt;p&gt;Aqui podes descarregar a &lt;a href="https://docs.foe-helper.com/english/installing"&gt;Extensão&lt;/a&gt;.&lt;/p&gt;</t>
+          <t>para</t>
         </is>
       </c>
       <c r="D354" t="inlineStr"/>
       <c r="E354" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
-          <t>.ownpart.FooterDesc</t>
+          <t>.ownpart.For</t>
         </is>
       </c>
       <c r="G354" t="inlineStr"/>
       <c r="H354" t="inlineStr"/>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr"/>
       <c r="B355" t="inlineStr">
         <is>
-          <t>for</t>
+          <t>Co-payment calculator</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>para</t>
+          <t>Calculadora de cofinanciamento</t>
         </is>
       </c>
       <c r="D355" t="inlineStr"/>
       <c r="E355" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
-          <t>.ownpart.For</t>
+          <t>.ownpart.Heading</t>
         </is>
       </c>
       <c r="G355" t="inlineStr"/>
       <c r="H355" t="inlineStr"/>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr"/>
       <c r="B356" t="inlineStr">
         <is>
-          <t>Co-payment calculator</t>
+          <t>Investment Calculator</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>Calculadora de cofinanciamento</t>
+          <t>Calculadora de investimento</t>
         </is>
       </c>
       <c r="D356" t="inlineStr"/>
       <c r="E356" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
-          <t>.ownpart.Heading</t>
+          <t>.ownpart.InvestmentCalculator</t>
         </is>
       </c>
       <c r="G356" t="inlineStr"/>
       <c r="H356" t="inlineStr"/>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr"/>
       <c r="B357" t="inlineStr">
         <is>
-          <t>Investment Calculator</t>
+          <t>Investment calculator</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
           <t>Calculadora de investimento</t>
         </is>
       </c>
       <c r="D357" t="inlineStr"/>
       <c r="E357" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
-          <t>.ownpart.InvestmentCalculator</t>
+          <t>.ownpart.InvestmentCalculatorHeader</t>
         </is>
       </c>
       <c r="G357" t="inlineStr"/>
       <c r="H357" t="inlineStr"/>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr"/>
       <c r="B358" t="inlineStr">
         <is>
-          <t>Investment calculator</t>
+          <t>GB Bonus</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>Calculadora de investimento</t>
+          <t>Bónus do GE</t>
         </is>
       </c>
       <c r="D358" t="inlineStr"/>
       <c r="E358" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t>.ownpart.InvestmentCalculatorHeader</t>
+          <t>.ownpart.LBBonus</t>
         </is>
       </c>
       <c r="G358" t="inlineStr"/>
       <c r="H358" t="inlineStr"/>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr"/>
       <c r="B359" t="inlineStr">
         <is>
-          <t>GB Bonus</t>
+          <t>GB Total-FP</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>Bónus do GE</t>
+          <t>PF total do GE</t>
         </is>
       </c>
       <c r="D359" t="inlineStr"/>
       <c r="E359" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>.ownpart.LBBonus</t>
+          <t>.ownpart.LGTotalFp</t>
         </is>
       </c>
       <c r="G359" t="inlineStr"/>
       <c r="H359" t="inlineStr"/>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr"/>
       <c r="B360" t="inlineStr">
         <is>
-          <t>GB Total-FP</t>
+          <t>Level up</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>PF total do GE</t>
+          <t>Subir de nível</t>
         </is>
       </c>
       <c r="D360" t="inlineStr"/>
       <c r="E360" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
-          <t>.ownpart.LGTotalFp</t>
+          <t>.ownpart.LevelUp</t>
         </is>
       </c>
       <c r="G360" t="inlineStr"/>
       <c r="H360" t="inlineStr"/>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr"/>
       <c r="B361" t="inlineStr">
         <is>
-          <t>Level up</t>
+          <t>This cost calculator is part of the &lt;a href="https://docs.foe-helper.com/english/installing" target="_blank"&gt;Browser-Extension for Forge of Empires&lt;/a&gt;.</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>Subir de nível</t>
+          <t>Esta calculadora de custos faz parte da &lt;a href="https://docs.foe-helper.com/english/installing" target="_blank"&gt;Extensão para navegador do Forge of Empires&lt;/a&gt;.</t>
         </is>
       </c>
       <c r="D361" t="inlineStr"/>
       <c r="E361" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
-          <t>.ownpart.LevelUp</t>
+          <t>.ownpart.LinkToExtension</t>
         </is>
       </c>
       <c r="G361" t="inlineStr"/>
       <c r="H361" t="inlineStr"/>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr"/>
       <c r="B362" t="inlineStr">
         <is>
-          <t>This cost calculator is part of the &lt;a href="https://docs.foe-helper.com/english/installing" target="_blank"&gt;Browser-Extension for Forge of Empires&lt;/a&gt;.</t>
+          <t>If you have any questions or remarks, please visit our &lt;a href="https://discord.gg/z97KZq4" target="_blank"&gt;Discord Server&lt;/a&gt;.</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>Esta calculadora de custos faz parte da &lt;a href="https://docs.foe-helper.com/english/installing" target="_blank"&gt;Extensão para navegador do Forge of Empires&lt;/a&gt;.</t>
+          <t>Tens dúvidas ou sugestões? Visita o nosso &lt;a href="https://discord.gg/z97KZq4" target="_blank"&gt;Servidor Discord&lt;/a&gt;.</t>
         </is>
       </c>
       <c r="D362" t="inlineStr"/>
       <c r="E362" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
-          <t>.ownpart.LinkToExtension</t>
+          <t>.ownpart.LinkToForum</t>
         </is>
       </c>
       <c r="G362" t="inlineStr"/>
       <c r="H362" t="inlineStr"/>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr"/>
       <c r="B363" t="inlineStr">
         <is>
-          <t>If you have any questions or remarks, please visit our &lt;a href="https://discord.gg/z97KZq4" target="_blank"&gt;Discord Server&lt;/a&gt;.</t>
+          <t>Medals</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>Tens dúvidas ou sugestões? Visita o nosso &lt;a href="https://discord.gg/z97KZq4" target="_blank"&gt;Servidor Discord&lt;/a&gt;.</t>
+          <t>Medalhas</t>
         </is>
       </c>
       <c r="D363" t="inlineStr"/>
       <c r="E363" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
-          <t>.ownpart.LinkToForum</t>
+          <t>.ownpart.Medals</t>
         </is>
       </c>
       <c r="G363" t="inlineStr"/>
       <c r="H363" t="inlineStr"/>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr"/>
       <c r="B364" t="inlineStr">
         <is>
-          <t>Medals</t>
+          <t>Forge of Empires great buildings - safe deposit on seats, no surpassing by strangers. Simply calculate own share &amp; third party including patron bonus.</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>Medalhas</t>
+          <t>Grandes edifícios no Forge of Empires – depósito seguro nos lugares, sem ser ultrapassado por outros. Calcula facilmente a tua parte e a de terceiros com bónus de patrocinador incluído.</t>
         </is>
       </c>
       <c r="D364" t="inlineStr"/>
       <c r="E364" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
-          <t>.ownpart.Medals</t>
+          <t>.ownpart.MetaDesc</t>
         </is>
       </c>
       <c r="G364" t="inlineStr"/>
       <c r="H364" t="inlineStr"/>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr"/>
       <c r="B365" t="inlineStr">
         <is>
-          <t>Forge of Empires great buildings - safe deposit on seats, no surpassing by strangers. Simply calculate own share &amp; third party including patron bonus.</t>
+          <t>Ownpart calculator | Bonus calculator | Arc conveyor - FoE</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>Grandes edifícios no Forge of Empires – depósito seguro nos lugares, sem ser ultrapassado por outros. Calcula facilmente a tua parte e a de terceiros com bónus de patrocinador incluído.</t>
+          <t>Calculadora de cofinanciamento | Calculadora de bónus | Cadeia da Arca - FoE</t>
         </is>
       </c>
       <c r="D365" t="inlineStr"/>
       <c r="E365" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
-          <t>.ownpart.MetaDesc</t>
+          <t>.ownpart.MetaTitle</t>
         </is>
       </c>
       <c r="G365" t="inlineStr"/>
       <c r="H365" t="inlineStr"/>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr"/>
       <c r="B366" t="inlineStr">
         <is>
-          <t>Ownpart calculator | Bonus calculator | Arc conveyor - FoE</t>
+          <t>Minimum patron bonus</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>Calculadora de cofinanciamento | Calculadora de bónus | Cadeia da Arca - FoE</t>
+          <t>Bónus mínimo do patrocinador</t>
         </is>
       </c>
       <c r="D366" t="inlineStr"/>
       <c r="E366" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
-          <t>.ownpart.MetaTitle</t>
+          <t>.ownpart.MinimumPatronBonus</t>
         </is>
       </c>
       <c r="G366" t="inlineStr"/>
       <c r="H366" t="inlineStr"/>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr"/>
       <c r="B367" t="inlineStr">
         <is>
-          <t>Minimum patron bonus</t>
+          <t>Necessary FP</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>Bónus mínimo do patrocinador</t>
+          <t>PF necessário</t>
         </is>
       </c>
       <c r="D367" t="inlineStr"/>
       <c r="E367" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
-          <t>.ownpart.MinimumPatronBonus</t>
+          <t>.ownpart.NecessaryFP</t>
         </is>
       </c>
       <c r="G367" t="inlineStr"/>
       <c r="H367" t="inlineStr"/>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr"/>
       <c r="B368" t="inlineStr">
         <is>
-          <t>Necessary FP</t>
+          <t>Not necessary</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>PF necessário</t>
+          <t>Desnecessário</t>
         </is>
       </c>
       <c r="D368" t="inlineStr"/>
       <c r="E368" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
-          <t>.ownpart.NecessaryFP</t>
+          <t>.ownpart.NotNecessary</t>
         </is>
       </c>
       <c r="G368" t="inlineStr"/>
       <c r="H368" t="inlineStr"/>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr"/>
       <c r="B369" t="inlineStr">
         <is>
-          <t>Not necessary</t>
+          <t>-- Output scheme --</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>Desnecessário</t>
+          <t>-- Esquema de saída --</t>
         </is>
       </c>
       <c r="D369" t="inlineStr"/>
       <c r="E369" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
-          <t>.ownpart.NotNecessary</t>
-[...2 lines deleted...]
-      <c r="G369" t="inlineStr"/>
+          <t>.ownpart.OutputScheme</t>
+        </is>
+      </c>
+      <c r="G369" t="inlineStr">
+        <is>
+          <t>Context please.</t>
+        </is>
+      </c>
       <c r="H369" t="inlineStr"/>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr"/>
       <c r="B370" t="inlineStr">
         <is>
-          <t>-- Output scheme --</t>
+          <t>Own contribution</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>-- Esquema de saída --</t>
+          <t>Contribuição própria</t>
         </is>
       </c>
       <c r="D370" t="inlineStr"/>
       <c r="E370" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
-          <t>.ownpart.OutputScheme</t>
-[...6 lines deleted...]
-      </c>
+          <t>.ownpart.OwnContribution</t>
+        </is>
+      </c>
+      <c r="G370" t="inlineStr"/>
       <c r="H370" t="inlineStr"/>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr"/>
       <c r="B371" t="inlineStr">
         <is>
-          <t>Own contribution</t>
+          <t>Own contribution payed</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>Contribuição própria</t>
+          <t>Contribuição própria paga</t>
         </is>
       </c>
       <c r="D371" t="inlineStr"/>
       <c r="E371" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
-          <t>.ownpart.OwnContribution</t>
+          <t>.ownpart.OwnContributionPayed</t>
         </is>
       </c>
       <c r="G371" t="inlineStr"/>
       <c r="H371" t="inlineStr"/>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr"/>
       <c r="B372" t="inlineStr">
         <is>
-          <t>Own contribution payed</t>
+          <t>Ownpart</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>Contribuição própria paga</t>
+          <t>Parte própria</t>
         </is>
       </c>
       <c r="D372" t="inlineStr"/>
       <c r="E372" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
-          <t>.ownpart.OwnContributionPayed</t>
+          <t>.ownpart.Ownpart</t>
         </is>
       </c>
       <c r="G372" t="inlineStr"/>
       <c r="H372" t="inlineStr"/>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr"/>
       <c r="B373" t="inlineStr">
         <is>
-          <t>Ownpart</t>
+          <t>Own contribution</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>Parte própria</t>
+          <t>Contribuição própria</t>
         </is>
       </c>
       <c r="D373" t="inlineStr"/>
       <c r="E373" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
-          <t>.ownpart.Ownpart</t>
+          <t>.ownpart.OwnpartTotal</t>
         </is>
       </c>
       <c r="G373" t="inlineStr"/>
       <c r="H373" t="inlineStr"/>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr"/>
       <c r="B374" t="inlineStr">
         <is>
-          <t>Own contribution</t>
+          <t>Patron share</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>Contribuição própria</t>
+          <t>Parte do patrocinador</t>
         </is>
       </c>
       <c r="D374" t="inlineStr"/>
       <c r="E374" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
-          <t>.ownpart.OwnpartTotal</t>
+          <t>.ownpart.PatronTotal</t>
         </is>
       </c>
       <c r="G374" t="inlineStr"/>
       <c r="H374" t="inlineStr"/>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr"/>
       <c r="B375" t="inlineStr">
         <is>
-          <t>Patron share</t>
+          <t>Place</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>Parte do patrocinador</t>
+          <t>Lugar</t>
         </is>
       </c>
       <c r="D375" t="inlineStr"/>
       <c r="E375" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
-          <t>.ownpart.PatronTotal</t>
+          <t>.ownpart.Place</t>
         </is>
       </c>
       <c r="G375" t="inlineStr"/>
       <c r="H375" t="inlineStr"/>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr"/>
       <c r="B376" t="inlineStr">
         <is>
-          <t>Place</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>Lugar</t>
+          <t>Jogador</t>
         </is>
       </c>
       <c r="D376" t="inlineStr"/>
       <c r="E376" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
-          <t>.ownpart.Place</t>
+          <t>.ownpart.Player</t>
         </is>
       </c>
       <c r="G376" t="inlineStr"/>
       <c r="H376" t="inlineStr"/>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr"/>
       <c r="B377" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Player name</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
-          <t>Jogador</t>
+          <t>Nome do jogador</t>
         </is>
       </c>
       <c r="D377" t="inlineStr"/>
       <c r="E377" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
-          <t>.ownpart.Player</t>
+          <t>.ownpart.PlayerName</t>
         </is>
       </c>
       <c r="G377" t="inlineStr"/>
       <c r="H377" t="inlineStr"/>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr"/>
       <c r="B378" t="inlineStr">
         <is>
-          <t>Player name</t>
+          <t>Please level</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>Nome do jogador</t>
+          <t>Por favor sobe o nível</t>
         </is>
       </c>
       <c r="D378" t="inlineStr"/>
       <c r="E378" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
-          <t>.ownpart.PlayerName</t>
+          <t>.ownpart.PlsLevelUp</t>
         </is>
       </c>
       <c r="G378" t="inlineStr"/>
       <c r="H378" t="inlineStr"/>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr"/>
       <c r="B379" t="inlineStr">
         <is>
-          <t>Please level</t>
+          <t>Sequence</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>Por favor sobe o nível</t>
+          <t>Ordem</t>
         </is>
       </c>
       <c r="D379" t="inlineStr"/>
       <c r="E379" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
-          <t>.ownpart.PlsLevelUp</t>
+          <t>.ownpart.SortOrder</t>
         </is>
       </c>
       <c r="G379" t="inlineStr"/>
       <c r="H379" t="inlineStr"/>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr"/>
       <c r="B380" t="inlineStr">
         <is>
-          <t>Sequence</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>Ordem</t>
+          <t>Nível</t>
         </is>
       </c>
       <c r="D380" t="inlineStr"/>
       <c r="E380" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
-          <t>.ownpart.SortOrder</t>
+          <t>.ownpart.Step</t>
         </is>
       </c>
       <c r="G380" t="inlineStr"/>
       <c r="H380" t="inlineStr"/>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr"/>
       <c r="B381" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>GB Total-FP</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>Nível</t>
+          <t>PF total do GE</t>
         </is>
       </c>
       <c r="D381" t="inlineStr"/>
       <c r="E381" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
-          <t>.ownpart.Step</t>
+          <t>.ownpart.TotalLGFPs</t>
         </is>
       </c>
       <c r="G381" t="inlineStr"/>
       <c r="H381" t="inlineStr"/>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr"/>
       <c r="B382" t="inlineStr">
         <is>
-          <t>GB Total-FP</t>
+          <t>unnecessary</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
-          <t>PF total do GE</t>
+          <t>desnecessário</t>
         </is>
       </c>
       <c r="D382" t="inlineStr"/>
       <c r="E382" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
-          <t>.ownpart.TotalLGFPs</t>
+          <t>.ownpart.Unnecessary</t>
         </is>
       </c>
       <c r="G382" t="inlineStr"/>
       <c r="H382" t="inlineStr"/>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr"/>
       <c r="B383" t="inlineStr">
         <is>
-          <t>unnecessary</t>
+          <t>Your password has been updated.</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
-          <t>desnecessário</t>
+          <t>A tua palavra-passe foi atualizada.</t>
         </is>
       </c>
       <c r="D383" t="inlineStr"/>
       <c r="E383" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
-          <t>.ownpart.Unnecessary</t>
+          <t>.profile.PasswordUpdated</t>
         </is>
       </c>
       <c r="G383" t="inlineStr"/>
       <c r="H383" t="inlineStr"/>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr"/>
       <c r="B384" t="inlineStr">
         <is>
-          <t>Your password has been updated.</t>
+          <t>This player name is already registered.&lt;br&gt;&lt;br&gt;That cant be true? Then write me (in english) &lt;a class="btn btn-secondary btn-sm" role="button" href="mailto:mainline@foe-helper.com?subject=My account is already taken? Please help me!&amp;body=Hey mainline,%%0A%%0AI cannot register my account because it is already taken.%%0A%%0APlayer-name: %s %%0APlayer-ID: %s"&gt;Compose email&lt;/a&gt;</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>A tua palavra-passe foi atualizada.</t>
+          <t>Este nome de jogador já está registado.&lt;br&gt;&lt;br&gt;Não pode ser verdade? Então escreve-me (em inglês) &lt;a class="btn btn-secondary btn-sm" role="button" href="mailto:mainline@foe-helper.com?subject=My account is already taken? Please help me!&amp;body=Hey mainline,%%0A%%0AI cannot register my account because it is already taken.%%0A%%0APlayer-name: %s %%0APlayer-ID: %s"&gt;Escrever email&lt;/a&gt;</t>
         </is>
       </c>
       <c r="D384" t="inlineStr"/>
       <c r="E384" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
-          <t>.profile.PasswordUpdated</t>
+          <t>.register.AlreadyTaken</t>
         </is>
       </c>
       <c r="G384" t="inlineStr"/>
       <c r="H384" t="inlineStr"/>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr"/>
       <c r="B385" t="inlineStr">
         <is>
-          <t>This player name is already registered.&lt;br&gt;&lt;br&gt;That cant be true? Then write me (in english) &lt;a class="btn btn-secondary btn-sm" role="button" href="mailto:mainline@foe-helper.com?subject=My account is already taken? Please help me!&amp;body=Hey mainline,%%0A%%0AI cannot register my account because it is already taken.%%0A%%0APlayer-name: %s %%0APlayer-ID: %s"&gt;Compose email&lt;/a&gt;</t>
+          <t>Register</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
-          <t>Este nome de jogador já está registado.&lt;br&gt;&lt;br&gt;Não pode ser verdade? Então escreve-me (em inglês) &lt;a class="btn btn-secondary btn-sm" role="button" href="mailto:mainline@foe-helper.com?subject=My account is already taken? Please help me!&amp;body=Hey mainline,%%0A%%0AI cannot register my account because it is already taken.%%0A%%0APlayer-name: %s %%0APlayer-ID: %s"&gt;Escrever email&lt;/a&gt;</t>
+          <t>Registar</t>
         </is>
       </c>
       <c r="D385" t="inlineStr"/>
       <c r="E385" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
-          <t>.register.AlreadyTaken</t>
+          <t>.register.ButtonRegister</t>
         </is>
       </c>
       <c r="G385" t="inlineStr"/>
       <c r="H385" t="inlineStr"/>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr"/>
       <c r="B386" t="inlineStr">
         <is>
-          <t>Register</t>
+          <t>-- Select server --</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>Registar</t>
+          <t>-- Selecionar servidor --</t>
         </is>
       </c>
       <c r="D386" t="inlineStr"/>
       <c r="E386" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
-          <t>.register.ButtonRegister</t>
+          <t>.register.DropdownWorld</t>
         </is>
       </c>
       <c r="G386" t="inlineStr"/>
       <c r="H386" t="inlineStr"/>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr"/>
       <c r="B387" t="inlineStr">
         <is>
-          <t>Germany &lt;small class="text-muted"&gt;- deXX&lt;/small&gt;</t>
+          <t>Email address</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
-          <t>Alemanha &lt;small class="text-muted"&gt;- deXX&lt;/small&gt;</t>
+          <t>Endereço de email</t>
         </is>
       </c>
       <c r="D387" t="inlineStr"/>
       <c r="E387" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
-          <t>.register.DropdownWorld</t>
+          <t>.register.EmailAdress</t>
         </is>
       </c>
       <c r="G387" t="inlineStr"/>
       <c r="H387" t="inlineStr"/>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr"/>
       <c r="B388" t="inlineStr">
         <is>
-          <t>Email address</t>
+          <t>&lt;p&gt;I found multiple accounts for &lt;strong&gt;%s&lt;/strong&gt;. Which one do you want to register with?&lt;/p&gt;&lt;p&gt;Don't worry. You can switch between your worlds later.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>Endereço de email</t>
+          <t>&lt;p&gt;Foram encontradas várias contas para &lt;strong&gt;%s&lt;/strong&gt;. Com qual queres registar-te?&lt;/p&gt;&lt;p&gt;Não te preocupes, poderás alternar entre mundos mais tarde.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D388" t="inlineStr"/>
       <c r="E388" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
-          <t>.register.EmailAdress</t>
+          <t>.register.FoundMore</t>
         </is>
       </c>
       <c r="G388" t="inlineStr"/>
       <c r="H388" t="inlineStr"/>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr"/>
       <c r="B389" t="inlineStr">
         <is>
-          <t>&lt;p&gt;I found multiple accounts for &lt;strong&gt;%s&lt;/strong&gt;. Which one do you want to register with?&lt;/p&gt;&lt;p&gt;Don't worry. You can switch between your worlds later.&lt;/p&gt;</t>
+          <t>Is that you?</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Foram encontradas várias contas para &lt;strong&gt;%s&lt;/strong&gt;. Com qual queres registar-te?&lt;/p&gt;&lt;p&gt;Não te preocupes, poderás alternar entre mundos mais tarde.&lt;/p&gt;</t>
+          <t>És tu?</t>
         </is>
       </c>
       <c r="D389" t="inlineStr"/>
       <c r="E389" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
-          <t>.register.FoundMore</t>
+          <t>.register.FoundOne</t>
         </is>
       </c>
       <c r="G389" t="inlineStr"/>
       <c r="H389" t="inlineStr"/>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr"/>
       <c r="B390" t="inlineStr">
         <is>
-          <t>Is that you?</t>
+          <t>Register</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
-          <t>És tu?</t>
+          <t>Registar</t>
         </is>
       </c>
       <c r="D390" t="inlineStr"/>
       <c r="E390" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
-          <t>.register.FoundOne</t>
+          <t>.register.Headline</t>
         </is>
       </c>
       <c r="G390" t="inlineStr"/>
       <c r="H390" t="inlineStr"/>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr"/>
       <c r="B391" t="inlineStr">
         <is>
-          <t>Register</t>
+          <t>&lt;a href="/docs/en/sign-up/#player-id" target="_blank"&gt;&lt;i class="fad fa-medkit" aria-hidden="true"&gt;&lt;/i&gt; Found correct ID&lt;/a&gt;</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
-          <t>Registar</t>
+          <t>&lt;a href="/docs/en/sign-up/#player-id" target="_blank"&gt;&lt;i class="fad fa-medkit" aria-hidden="true"&gt;&lt;/i&gt; Encontrar ID correto&lt;/a&gt;</t>
         </is>
       </c>
       <c r="D391" t="inlineStr"/>
       <c r="E391" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
-          <t>.register.Headline</t>
+          <t>.register.HelpLink</t>
         </is>
       </c>
       <c r="G391" t="inlineStr"/>
       <c r="H391" t="inlineStr"/>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr"/>
       <c r="B392" t="inlineStr">
         <is>
-          <t>&lt;a href="/docs/en/sign-up/#player-id" target="_blank"&gt;&lt;i class="fad fa-medkit" aria-hidden="true"&gt;&lt;/i&gt; Found correct ID&lt;/a&gt;</t>
+          <t>InGame ID (Number)</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
-          <t>&lt;a href="/docs/en/sign-up/#player-id" target="_blank"&gt;&lt;i class="fad fa-medkit" aria-hidden="true"&gt;&lt;/i&gt; Encontrar ID correto&lt;/a&gt;</t>
+          <t>ID no jogo (número)</t>
         </is>
       </c>
       <c r="D392" t="inlineStr"/>
       <c r="E392" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
-          <t>.register.HelpLink</t>
+          <t>.register.InGameID</t>
         </is>
       </c>
       <c r="G392" t="inlineStr"/>
       <c r="H392" t="inlineStr"/>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr"/>
       <c r="B393" t="inlineStr">
         <is>
-          <t>InGame ID (Number)</t>
+          <t>You can find your ID in the settings of the extension</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
-          <t>ID no jogo (número)</t>
+          <t>Podes encontrar o teu ID nas definições da extensão</t>
         </is>
       </c>
       <c r="D393" t="inlineStr"/>
       <c r="E393" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
-          <t>.register.InGameID</t>
+          <t>.register.InGameIDHelp</t>
         </is>
       </c>
       <c r="G393" t="inlineStr"/>
       <c r="H393" t="inlineStr"/>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr"/>
       <c r="B394" t="inlineStr">
         <is>
-          <t>You can find your ID in the settings of the extension</t>
+          <t>InGame Name</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
-          <t>Podes encontrar o teu ID nas definições da extensão</t>
+          <t>Nome no jogo</t>
         </is>
       </c>
       <c r="D394" t="inlineStr"/>
       <c r="E394" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
-          <t>.register.InGameIDHelp</t>
+          <t>.register.InGameName</t>
         </is>
       </c>
       <c r="G394" t="inlineStr"/>
       <c r="H394" t="inlineStr"/>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr"/>
       <c r="B395" t="inlineStr">
         <is>
-          <t>InGame Name</t>
+          <t>&lt;p&gt;I couldn't find anything about this Player-Id.&lt;/p&gt;&lt;p&gt;Is this Id correct?.&lt;br&gt;&lt;br&gt;Have you already been in the game with the extension?&lt;br &gt;&lt;br&gt;If not, install it now:&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>Nome no jogo</t>
+          <t>&lt;p&gt;Não encontrei nada relacionado com este ID de Jogador.&lt;/p&gt;&lt;p&gt;O ID está correto?&lt;br&gt;&lt;br&gt;Já entraste no jogo com a extensão ativa?&lt;br&gt;&lt;br&gt;Se ainda não, instala-a agora:&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D395" t="inlineStr"/>
       <c r="E395" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
-          <t>.register.InGameName</t>
+          <t>.register.NothingFound</t>
         </is>
       </c>
       <c r="G395" t="inlineStr"/>
       <c r="H395" t="inlineStr"/>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr"/>
       <c r="B396" t="inlineStr">
         <is>
-          <t>&lt;p&gt;I couldn't find anything about this Player-Id.&lt;/p&gt;&lt;p&gt;Is this Id correct?.&lt;br&gt;&lt;br&gt;Have you already been in the game with the extension?&lt;br &gt;&lt;br&gt;If not, install it now:&lt;/p&gt;</t>
+          <t>Please provide full details</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Não encontrei nada relacionado com este ID de Jogador.&lt;/p&gt;&lt;p&gt;O ID está correto?&lt;br&gt;&lt;br&gt;Já entraste no jogo com a extensão ativa?&lt;br&gt;&lt;br&gt;Se ainda não, instala-a agora:&lt;/p&gt;</t>
+          <t>Por favor preenche todos os campos</t>
         </is>
       </c>
       <c r="D396" t="inlineStr"/>
       <c r="E396" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
-          <t>.register.NothingFound</t>
+          <t>.register.PleaseFillCompletly</t>
         </is>
       </c>
       <c r="G396" t="inlineStr"/>
       <c r="H396" t="inlineStr"/>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr"/>
       <c r="B397" t="inlineStr">
         <is>
-          <t>Please provide full details</t>
+          <t>Required fields</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
-          <t>Por favor preenche todos os campos</t>
+          <t>Campos obrigatórios</t>
         </is>
       </c>
       <c r="D397" t="inlineStr"/>
       <c r="E397" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
-          <t>.register.PleaseFillCompletly</t>
+          <t>.register.RequiredFields</t>
         </is>
       </c>
       <c r="G397" t="inlineStr"/>
       <c r="H397" t="inlineStr"/>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr"/>
       <c r="B398" t="inlineStr">
         <is>
-          <t>Required fields</t>
+          <t>Set a new password</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>Campos obrigatórios</t>
+          <t>Definir palavra-passe</t>
         </is>
       </c>
       <c r="D398" t="inlineStr"/>
       <c r="E398" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
-          <t>.register.RequiredFields</t>
+          <t>.register.SetPassword</t>
         </is>
       </c>
       <c r="G398" t="inlineStr"/>
       <c r="H398" t="inlineStr"/>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr"/>
       <c r="B399" t="inlineStr">
         <is>
-          <t>Set password</t>
+          <t>Your world</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>Definir palavra-passe</t>
+          <t>O teu mundo</t>
         </is>
       </c>
       <c r="D399" t="inlineStr"/>
       <c r="E399" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
-          <t>.register.SetPassword</t>
+          <t>.register.YourWorld</t>
         </is>
       </c>
       <c r="G399" t="inlineStr"/>
       <c r="H399" t="inlineStr"/>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr"/>
       <c r="B400" t="inlineStr">
         <is>
-          <t>Your world</t>
+          <t>by</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
-          <t>O teu mundo</t>
+          <t>por</t>
         </is>
       </c>
       <c r="D400" t="inlineStr"/>
       <c r="E400" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
-          <t>.register.YourWorld</t>
+          <t>.startpage.From</t>
         </is>
       </c>
       <c r="G400" t="inlineStr"/>
       <c r="H400" t="inlineStr"/>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr"/>
       <c r="B401" t="inlineStr">
         <is>
-          <t>by</t>
+          <t>The AddOn for Forge of Empires</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>por</t>
+          <t>O AddOn para o Forge of Empires</t>
         </is>
       </c>
       <c r="D401" t="inlineStr"/>
       <c r="E401" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
-          <t>.startpage.From</t>
+          <t>.startpage.HeroHeading</t>
         </is>
       </c>
       <c r="G401" t="inlineStr"/>
       <c r="H401" t="inlineStr"/>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr"/>
       <c r="B402" t="inlineStr">
         <is>
-          <t>The AddOn for Forge of Empires</t>
+          <t>Own share / funding calculator on foe-helper.com</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
-          <t>O AddOn para o Forge of Empires</t>
+          <t>Calculadora de contribuição / financiamento em foe-helper.com</t>
         </is>
       </c>
       <c r="D402" t="inlineStr"/>
       <c r="E402" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
-          <t>.startpage.HeroHeading</t>
+          <t>.startpage.HeroImageAlt</t>
         </is>
       </c>
       <c r="G402" t="inlineStr"/>
       <c r="H402" t="inlineStr"/>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr"/>
       <c r="B403" t="inlineStr">
         <is>
-          <t>Own share / funding calculator on foe-helper.com</t>
+          <t>Are you looking for something that makes playing easier for you, but don't want to cheat? Then you are exactly right here.</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
-          <t>Calculadora de contribuição / financiamento em foe-helper.com</t>
+          <t>Procuras algo que te facilite o jogo, mas não queres batotas? Então estás no sítio certo.</t>
         </is>
       </c>
       <c r="D403" t="inlineStr"/>
       <c r="E403" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F403" t="inlineStr">
         <is>
-          <t>.startpage.HeroImageAlt</t>
+          <t>.startpage.HeroIntro</t>
         </is>
       </c>
       <c r="G403" t="inlineStr"/>
       <c r="H403" t="inlineStr"/>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr"/>
       <c r="B404" t="inlineStr">
         <is>
-          <t>Are you looking for something that makes playing easier for you, but don't want to cheat? Then you are exactly right here.</t>
+          <t>Help with Forge of Empires: personal contribution calculator, Arc calculator, statistics tool for you and your guild - ideal for beginners and professionals. Free of charge!</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
-          <t>Procuras algo que te facilite o jogo, mas não queres batotas? Então estás no sítio certo.</t>
+          <t>Ajuda para o Forge of Empires: calculadora de contribuição própria, calculadora da Arca, ferramenta de estatísticas para ti e para a tua guilda – ideal para iniciantes e profissionais. Totalmente gratuito!</t>
         </is>
       </c>
       <c r="D404" t="inlineStr"/>
       <c r="E404" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
-          <t>.startpage.HeroIntro</t>
+          <t>.startpage.MetaDesc</t>
         </is>
       </c>
       <c r="G404" t="inlineStr"/>
       <c r="H404" t="inlineStr"/>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr"/>
       <c r="B405" t="inlineStr">
         <is>
-          <t>Help with Forge of Empires: personal contribution calculator, Arc calculator, statistics tool for you and your guild - ideal for beginners and professionals. Free of charge!</t>
+          <t>Forge points calculator - tool for online strategy game Forge of Empires</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
-          <t>Ajuda para o Forge of Empires: calculadora de contribuição própria, calculadora da Arca, ferramenta de estatísticas para ti e para a tua guilda – ideal para iniciantes e profissionais. Totalmente gratuito!</t>
+          <t>Calculadora de Pontos Forge - ferramenta para o jogo de estratégia online Forge of Empires</t>
         </is>
       </c>
       <c r="D405" t="inlineStr"/>
       <c r="E405" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
-          <t>.startpage.MetaDesc</t>
+          <t>.startpage.MetaTitle</t>
         </is>
       </c>
       <c r="G405" t="inlineStr"/>
       <c r="H405" t="inlineStr"/>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr"/>
       <c r="B406" t="inlineStr">
         <is>
-          <t>Forge points calculator - tool for online strategy game Forge of Empires</t>
+          <t>Read more…</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
-          <t>Calculadora de Pontos Forge - ferramenta para o jogo de estratégia online Forge of Empires</t>
+          <t>Ler mais…</t>
         </is>
       </c>
       <c r="D406" t="inlineStr"/>
       <c r="E406" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F406" t="inlineStr">
         <is>
-          <t>.startpage.MetaTitle</t>
+          <t>.startpage.MoreLink</t>
         </is>
       </c>
       <c r="G406" t="inlineStr"/>
       <c r="H406" t="inlineStr"/>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr"/>
       <c r="B407" t="inlineStr">
         <is>
-          <t>Read more…</t>
+          <t>Read more</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
-          <t>Ler mais…</t>
+          <t>Ler mais</t>
         </is>
       </c>
       <c r="D407" t="inlineStr"/>
       <c r="E407" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F407" t="inlineStr">
         <is>
-          <t>.startpage.MoreLink</t>
+          <t>.startpage.ReadMore</t>
         </is>
       </c>
       <c r="G407" t="inlineStr"/>
       <c r="H407" t="inlineStr"/>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr"/>
       <c r="B408" t="inlineStr">
         <is>
-          <t>Read more</t>
+          <t>https://docs.foe-helper.com/english/installing</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
-          <t>Ler mais</t>
+          <t>https://docs.foe-helper.com/english/installing</t>
         </is>
       </c>
       <c r="D408" t="inlineStr"/>
       <c r="E408" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
-          <t>.startpage.ReadMore</t>
+          <t>.startpage.ReadMoreLink</t>
         </is>
       </c>
       <c r="G408" t="inlineStr"/>
       <c r="H408" t="inlineStr"/>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr"/>
       <c r="B409" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/installing</t>
+          <t>&lt;h1&gt;Ownership share calculator / funding calculator&lt;/h1&gt;&lt;p&gt;Welcome to our newly designed page!&lt;/p&gt;&lt;p&gt;From now on, updates to the extension or the website will be published here.&lt;br&gt;Just check back regularly.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/installing</t>
+          <t>&lt;h1&gt;Calculadora de contribuição / financiamento&lt;/h1&gt;&lt;p&gt;Bem-vindo à nossa página renovada!&lt;/p&gt;&lt;p&gt;A partir de agora, as atualizações da extensão ou do site serão publicadas aqui.&lt;br&gt;Volta a visitar-nos regularmente.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D409" t="inlineStr"/>
       <c r="E409" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F409" t="inlineStr">
         <is>
-          <t>.startpage.ReadMoreLink</t>
+          <t>.startpage.Wellcome</t>
         </is>
       </c>
       <c r="G409" t="inlineStr"/>
       <c r="H409" t="inlineStr"/>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr"/>
       <c r="B410" t="inlineStr">
         <is>
-          <t>&lt;h1&gt;Ownership share calculator / funding calculator&lt;/h1&gt;&lt;p&gt;Welcome to our newly designed page!&lt;/p&gt;&lt;p&gt;From now on, updates to the extension or the website will be published here.&lt;br&gt;Just check back regularly.&lt;/p&gt;</t>
+          <t>The link to this player has been removed</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
-          <t>&lt;h1&gt;Calculadora de contribuição / financiamento&lt;/h1&gt;&lt;p&gt;Bem-vindo à nossa página renovada!&lt;/p&gt;&lt;p&gt;A partir de agora, as atualizações da extensão ou do site serão publicadas aqui.&lt;br&gt;Volta a visitar-nos regularmente.&lt;/p&gt;</t>
+          <t>A ligação a este jogador foi removida</t>
         </is>
       </c>
       <c r="D410" t="inlineStr"/>
       <c r="E410" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F410" t="inlineStr">
         <is>
-          <t>.startpage.Wellcome</t>
+          <t>.statistics.OffLinking</t>
         </is>
       </c>
       <c r="G410" t="inlineStr"/>
       <c r="H410" t="inlineStr"/>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr"/>
       <c r="B411" t="inlineStr">
         <is>
-          <t>The link to this player has been removed</t>
+          <t>This player ID does not belong to your guild!</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
-          <t>A ligação a este jogador foi removida</t>
+          <t>Este ID de jogador não pertence à tua guilda!</t>
         </is>
       </c>
       <c r="D411" t="inlineStr"/>
       <c r="E411" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F411" t="inlineStr">
         <is>
-          <t>.statistics.OffLinking</t>
+          <t>.statistics.WrongGuild</t>
         </is>
       </c>
       <c r="G411" t="inlineStr"/>
       <c r="H411" t="inlineStr"/>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr"/>
       <c r="B412" t="inlineStr">
         <is>
-          <t>This player ID does not belong to your guild!</t>
+          <t>Great buildings</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
-          <t>Este ID de jogador não pertence à tua guilda!</t>
+          <t>Grandes edifícios</t>
         </is>
       </c>
       <c r="D412" t="inlineStr"/>
       <c r="E412" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F412" t="inlineStr">
         <is>
-          <t>.statistics.WrongGuild</t>
+          <t>.stats.Buildings.Header</t>
         </is>
       </c>
       <c r="G412" t="inlineStr"/>
       <c r="H412" t="inlineStr"/>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr"/>
       <c r="B413" t="inlineStr">
         <is>
-          <t>Great buildings</t>
+          <t>Highest level</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
-          <t>Grandes edifícios</t>
+          <t>Nível mais alto</t>
         </is>
       </c>
       <c r="D413" t="inlineStr"/>
       <c r="E413" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F413" t="inlineStr">
         <is>
-          <t>.stats.Buildings.Header</t>
+          <t>.stats.Buildings.HighestLevel</t>
         </is>
       </c>
       <c r="G413" t="inlineStr"/>
       <c r="H413" t="inlineStr"/>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr"/>
       <c r="B414" t="inlineStr">
         <is>
-          <t>Highest level</t>
+          <t>Members have this GB</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
-          <t>Nível mais alto</t>
+          <t>Membros que têm este GE</t>
         </is>
       </c>
       <c r="D414" t="inlineStr"/>
       <c r="E414" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F414" t="inlineStr">
         <is>
-          <t>.stats.Buildings.HighestLevel</t>
+          <t>.stats.Buildings.MembersHaveThis</t>
         </is>
       </c>
       <c r="G414" t="inlineStr"/>
       <c r="H414" t="inlineStr"/>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr"/>
       <c r="B415" t="inlineStr">
         <is>
-          <t>Members have this GB</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
-          <t>Membros que têm este GE</t>
+          <t>Nome</t>
         </is>
       </c>
       <c r="D415" t="inlineStr"/>
       <c r="E415" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F415" t="inlineStr">
         <is>
-          <t>.stats.Buildings.MembersHaveThis</t>
+          <t>.stats.Buildings.Name</t>
         </is>
       </c>
       <c r="G415" t="inlineStr"/>
       <c r="H415" t="inlineStr"/>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr"/>
       <c r="B416" t="inlineStr">
         <is>
-          <t>Name</t>
+          <t>Smallest level</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
-          <t>Nome</t>
+          <t>Nível mais baixo</t>
         </is>
       </c>
       <c r="D416" t="inlineStr"/>
       <c r="E416" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F416" t="inlineStr">
         <is>
-          <t>.stats.Buildings.Name</t>
+          <t>.stats.Buildings.SmallestLevel</t>
         </is>
       </c>
       <c r="G416" t="inlineStr"/>
       <c r="H416" t="inlineStr"/>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr"/>
       <c r="B417" t="inlineStr">
         <is>
-          <t>Smallest level</t>
+          <t>completed level</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
-          <t>Nível mais baixo</t>
+          <t>nível concluído</t>
         </is>
       </c>
       <c r="D417" t="inlineStr"/>
       <c r="E417" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F417" t="inlineStr">
         <is>
-          <t>.stats.Buildings.SmallestLevel</t>
+          <t>.stats.BuildingsDetail.CompletedLevels</t>
         </is>
       </c>
       <c r="G417" t="inlineStr"/>
       <c r="H417" t="inlineStr"/>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr"/>
       <c r="B418" t="inlineStr">
         <is>
-          <t>completed level</t>
+          <t>Great building</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
-          <t>nível concluído</t>
+          <t>Grande edifício</t>
         </is>
       </c>
       <c r="D418" t="inlineStr"/>
       <c r="E418" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F418" t="inlineStr">
         <is>
-          <t>.stats.BuildingsDetail.CompletedLevels</t>
+          <t>.stats.BuildingsDetail.Header</t>
         </is>
       </c>
       <c r="G418" t="inlineStr"/>
       <c r="H418" t="inlineStr"/>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr"/>
       <c r="B419" t="inlineStr">
         <is>
-          <t>Great building</t>
+          <t>open level</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
-          <t>Grande edifício</t>
+          <t>nível em aberto</t>
         </is>
       </c>
       <c r="D419" t="inlineStr"/>
       <c r="E419" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F419" t="inlineStr">
         <is>
-          <t>.stats.BuildingsDetail.Header</t>
+          <t>.stats.BuildingsDetail.OpenLevels</t>
         </is>
       </c>
       <c r="G419" t="inlineStr"/>
       <c r="H419" t="inlineStr"/>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr"/>
       <c r="B420" t="inlineStr">
         <is>
-          <t>open level</t>
+          <t>Member overview</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
-          <t>nível em aberto</t>
+          <t>Resumo dos membros</t>
         </is>
       </c>
       <c r="D420" t="inlineStr"/>
       <c r="E420" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F420" t="inlineStr">
         <is>
-          <t>.stats.BuildingsDetail.OpenLevels</t>
+          <t>.stats.index.Headline</t>
         </is>
       </c>
       <c r="G420" t="inlineStr"/>
       <c r="H420" t="inlineStr"/>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr"/>
       <c r="B421" t="inlineStr">
         <is>
-          <t>Member overview</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
-          <t>Resumo dos membros</t>
+          <t>Nome</t>
         </is>
       </c>
       <c r="D421" t="inlineStr"/>
       <c r="E421" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F421" t="inlineStr">
         <is>
-          <t>.stats.index.Headline</t>
+          <t>.stats.index.Name</t>
         </is>
       </c>
       <c r="G421" t="inlineStr"/>
       <c r="H421" t="inlineStr"/>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr"/>
       <c r="B422" t="inlineStr">
         <is>
-          <t>Name</t>
+          <t>Points</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
-          <t>Nome</t>
+          <t>Pontos</t>
         </is>
       </c>
       <c r="D422" t="inlineStr"/>
       <c r="E422" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F422" t="inlineStr">
         <is>
-          <t>.stats.index.Name</t>
+          <t>.stats.index.Points</t>
         </is>
       </c>
       <c r="G422" t="inlineStr"/>
       <c r="H422" t="inlineStr"/>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr"/>
       <c r="B423" t="inlineStr">
         <is>
-          <t>Points</t>
+          <t>Rank</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
-          <t>Pontos</t>
+          <t>Classificação</t>
         </is>
       </c>
       <c r="D423" t="inlineStr"/>
       <c r="E423" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F423" t="inlineStr">
         <is>
-          <t>.stats.index.Points</t>
+          <t>.stats.index.Rank</t>
         </is>
       </c>
       <c r="G423" t="inlineStr"/>
       <c r="H423" t="inlineStr"/>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr"/>
       <c r="B424" t="inlineStr">
         <is>
-          <t>Rank</t>
+          <t>Remove %s from the guild list</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
-          <t>Classificação</t>
+          <t>Remover %s da lista da guilda</t>
         </is>
       </c>
       <c r="D424" t="inlineStr"/>
       <c r="E424" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F424" t="inlineStr">
         <is>
-          <t>.stats.index.Rank</t>
+          <t>.stats.index.RemoveFromList</t>
         </is>
       </c>
       <c r="G424" t="inlineStr"/>
       <c r="H424" t="inlineStr"/>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr"/>
       <c r="B425" t="inlineStr">
         <is>
-          <t>Remove %s from the guild list</t>
+          <t>Title</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
-          <t>Remover %s da lista da guilda</t>
+          <t>Título</t>
         </is>
       </c>
       <c r="D425" t="inlineStr"/>
       <c r="E425" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F425" t="inlineStr">
         <is>
-          <t>.stats.index.RemoveFromList</t>
+          <t>.stats.index.Title</t>
         </is>
       </c>
       <c r="G425" t="inlineStr"/>
       <c r="H425" t="inlineStr"/>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr"/>
       <c r="B426" t="inlineStr">
         <is>
-          <t>Title</t>
+          <t>finished steps</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
-          <t>Título</t>
+          <t>passos concluídos</t>
         </is>
       </c>
       <c r="D426" t="inlineStr"/>
       <c r="E426" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F426" t="inlineStr">
         <is>
-          <t>.stats.index.Title</t>
+          <t>.stats/detail.LabelSteps</t>
         </is>
       </c>
       <c r="G426" t="inlineStr"/>
       <c r="H426" t="inlineStr"/>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr"/>
       <c r="B427" t="inlineStr">
         <is>
-          <t>finished steps</t>
+          <t>open steps</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
-          <t>passos concluídos</t>
+          <t>passos em aberto</t>
         </is>
       </c>
       <c r="D427" t="inlineStr"/>
       <c r="E427" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F427" t="inlineStr">
         <is>
-          <t>.stats/detail.LabelSteps</t>
+          <t>.stats/detail.LabelStepsMax</t>
         </is>
       </c>
       <c r="G427" t="inlineStr"/>
       <c r="H427" t="inlineStr"/>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr"/>
       <c r="B428" t="inlineStr">
         <is>
-          <t>open steps</t>
+          <t>Current week</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
-          <t>passos em aberto</t>
+          <t>Semana atual</t>
         </is>
       </c>
       <c r="D428" t="inlineStr"/>
       <c r="E428" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F428" t="inlineStr">
         <is>
-          <t>.stats/detail.LabelStepsMax</t>
+          <t>.top_menu.ActualWeek</t>
         </is>
       </c>
       <c r="G428" t="inlineStr"/>
       <c r="H428" t="inlineStr"/>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr"/>
       <c r="B429" t="inlineStr">
         <is>
-          <t>Current week</t>
+          <t>Arc calculator</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
-          <t>Semana atual</t>
+          <t>Calculadora da Arca</t>
         </is>
       </c>
       <c r="D429" t="inlineStr"/>
       <c r="E429" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F429" t="inlineStr">
         <is>
-          <t>.top_menu.ActualWeek</t>
+          <t>.top_menu.ArcCalculator</t>
         </is>
       </c>
       <c r="G429" t="inlineStr"/>
       <c r="H429" t="inlineStr"/>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr"/>
       <c r="B430" t="inlineStr">
         <is>
-          <t>Arc calculator</t>
+          <t>FoE Helper</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
-          <t>Calculadora da Arca</t>
+          <t>FoE Helper</t>
         </is>
       </c>
       <c r="D430" t="inlineStr"/>
       <c r="E430" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F430" t="inlineStr">
         <is>
-          <t>.top_menu.ArcCalculator</t>
+          <t>.top_menu.BrandName</t>
         </is>
       </c>
       <c r="G430" t="inlineStr"/>
       <c r="H430" t="inlineStr"/>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr"/>
       <c r="B431" t="inlineStr">
         <is>
           <t>FoE Helper</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
           <t>FoE Helper</t>
         </is>
       </c>
       <c r="D431" t="inlineStr"/>
       <c r="E431" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F431" t="inlineStr">
         <is>
-          <t>.top_menu.BrandName</t>
+          <t>.top_menu.Branding</t>
         </is>
       </c>
       <c r="G431" t="inlineStr"/>
       <c r="H431" t="inlineStr"/>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr"/>
       <c r="B432" t="inlineStr">
         <is>
-          <t>FoE Helper</t>
+          <t>Calculator</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
-          <t>FoE Helper</t>
+          <t>Calculadora</t>
         </is>
       </c>
       <c r="D432" t="inlineStr"/>
       <c r="E432" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F432" t="inlineStr">
         <is>
-          <t>.top_menu.Branding</t>
+          <t>.top_menu.Calculator</t>
         </is>
       </c>
       <c r="G432" t="inlineStr"/>
       <c r="H432" t="inlineStr"/>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr"/>
       <c r="B433" t="inlineStr">
         <is>
-          <t>Calculator</t>
+          <t>City planner</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
-          <t>Calculadora</t>
+          <t>Planeador de cidade</t>
         </is>
       </c>
       <c r="D433" t="inlineStr"/>
       <c r="E433" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F433" t="inlineStr">
         <is>
-          <t>.top_menu.Calculator</t>
+          <t>.top_menu.Citymap</t>
         </is>
       </c>
       <c r="G433" t="inlineStr"/>
       <c r="H433" t="inlineStr"/>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr"/>
       <c r="B434" t="inlineStr">
         <is>
-          <t>City planner</t>
+          <t>Help?!</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
-          <t>Planeador de cidade</t>
+          <t>Ajuda?!</t>
         </is>
       </c>
       <c r="D434" t="inlineStr"/>
       <c r="E434" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F434" t="inlineStr">
         <is>
-          <t>.top_menu.Citymap</t>
+          <t>.top_menu.Doku</t>
         </is>
       </c>
       <c r="G434" t="inlineStr"/>
       <c r="H434" t="inlineStr"/>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr"/>
       <c r="B435" t="inlineStr">
         <is>
-          <t>Help?!</t>
+          <t>Events</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
-          <t>Ajuda?!</t>
+          <t>Eventos</t>
         </is>
       </c>
       <c r="D435" t="inlineStr"/>
       <c r="E435" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F435" t="inlineStr">
         <is>
-          <t>.top_menu.Doku</t>
+          <t>.top_menu.Events</t>
         </is>
       </c>
       <c r="G435" t="inlineStr"/>
       <c r="H435" t="inlineStr"/>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr"/>
       <c r="B436" t="inlineStr">
         <is>
-          <t>Events</t>
+          <t>Guild expedition</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
-          <t>Eventos</t>
+          <t>Expedição da guilda</t>
         </is>
       </c>
       <c r="D436" t="inlineStr"/>
       <c r="E436" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F436" t="inlineStr">
         <is>
-          <t>.top_menu.Events</t>
+          <t>.top_menu.GuildExpedition</t>
         </is>
       </c>
       <c r="G436" t="inlineStr"/>
       <c r="H436" t="inlineStr"/>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr"/>
       <c r="B437" t="inlineStr">
         <is>
-          <t>Guild expedition</t>
+          <t>Social interactions (last 7 days)</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
-          <t>Expedição da guilda</t>
+          <t>Interações sociais (últimos 7 dias)</t>
         </is>
       </c>
       <c r="D437" t="inlineStr"/>
       <c r="E437" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F437" t="inlineStr">
         <is>
-          <t>.top_menu.GuildExpedition</t>
+          <t>.top_menu.Interaction-7days</t>
         </is>
       </c>
       <c r="G437" t="inlineStr"/>
       <c r="H437" t="inlineStr"/>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr"/>
       <c r="B438" t="inlineStr">
         <is>
-          <t>Social interactions (last 7 days)</t>
+          <t>Attacks</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
-          <t>Interações sociais (últimos 7 dias)</t>
+          <t>Ataques</t>
         </is>
       </c>
       <c r="D438" t="inlineStr"/>
       <c r="E438" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F438" t="inlineStr">
         <is>
-          <t>.top_menu.Interaction-7days</t>
+          <t>.top_menu.Interaction-Attack</t>
         </is>
       </c>
       <c r="G438" t="inlineStr"/>
       <c r="H438" t="inlineStr"/>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr"/>
       <c r="B439" t="inlineStr">
         <is>
-          <t>Attacks</t>
+          <t>Guild</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
-          <t>Ataques</t>
+          <t>Guilda</t>
         </is>
       </c>
       <c r="D439" t="inlineStr"/>
       <c r="E439" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F439" t="inlineStr">
         <is>
-          <t>.top_menu.Interaction-Attack</t>
+          <t>.top_menu.Interaction-Guild</t>
         </is>
       </c>
       <c r="G439" t="inlineStr"/>
       <c r="H439" t="inlineStr"/>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr"/>
       <c r="B440" t="inlineStr">
         <is>
-          <t>Guild</t>
+          <t>Players interaction</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
-          <t>Guilda</t>
+          <t>Interação entre jogadores</t>
         </is>
       </c>
       <c r="D440" t="inlineStr"/>
       <c r="E440" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F440" t="inlineStr">
         <is>
-          <t>.top_menu.Interaction-Guild</t>
+          <t>.top_menu.Interaction-Players</t>
         </is>
       </c>
       <c r="G440" t="inlineStr"/>
       <c r="H440" t="inlineStr"/>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr"/>
       <c r="B441" t="inlineStr">
         <is>
-          <t>Players interaction</t>
+          <t>Visits to the taverns</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
-          <t>Interação entre jogadores</t>
+          <t>Visitas às tavernas</t>
         </is>
       </c>
       <c r="D441" t="inlineStr"/>
       <c r="E441" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F441" t="inlineStr">
         <is>
-          <t>.top_menu.Interaction-Players</t>
+          <t>.top_menu.Interaction-Tavern</t>
         </is>
       </c>
       <c r="G441" t="inlineStr"/>
       <c r="H441" t="inlineStr"/>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr"/>
       <c r="B442" t="inlineStr">
         <is>
-          <t>Visits to the taverns</t>
+          <t>Investments</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
-          <t>Visitas às tavernas</t>
+          <t>Investimentos</t>
         </is>
       </c>
       <c r="D442" t="inlineStr"/>
       <c r="E442" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F442" t="inlineStr">
         <is>
-          <t>.top_menu.Interaction-Tavern</t>
+          <t>.top_menu.Investments</t>
         </is>
       </c>
       <c r="G442" t="inlineStr"/>
       <c r="H442" t="inlineStr"/>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr"/>
       <c r="B443" t="inlineStr">
         <is>
-          <t>Investments</t>
+          <t>Great buildings</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
-          <t>Investimentos</t>
+          <t>Grandes edifícios</t>
         </is>
       </c>
       <c r="D443" t="inlineStr"/>
       <c r="E443" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F443" t="inlineStr">
         <is>
-          <t>.top_menu.Investments</t>
+          <t>.top_menu.LegendaryBuildings</t>
         </is>
       </c>
       <c r="G443" t="inlineStr"/>
       <c r="H443" t="inlineStr"/>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr"/>
       <c r="B444" t="inlineStr">
         <is>
-          <t>Great buildings</t>
+          <t>Logout</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
-          <t>Grandes edifícios</t>
+          <t>Terminar sessão</t>
         </is>
       </c>
       <c r="D444" t="inlineStr"/>
       <c r="E444" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F444" t="inlineStr">
         <is>
-          <t>.top_menu.LegendaryBuildings</t>
+          <t>.top_menu.Loggout</t>
         </is>
       </c>
       <c r="G444" t="inlineStr"/>
       <c r="H444" t="inlineStr"/>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr"/>
       <c r="B445" t="inlineStr">
         <is>
-          <t>Logout</t>
+          <t>Login</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
-          <t>Terminar sessão</t>
+          <t>Iniciar sessão</t>
         </is>
       </c>
       <c r="D445" t="inlineStr"/>
       <c r="E445" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F445" t="inlineStr">
         <is>
-          <t>.top_menu.Loggout</t>
+          <t>.top_menu.Login</t>
         </is>
       </c>
       <c r="G445" t="inlineStr"/>
       <c r="H445" t="inlineStr"/>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr"/>
       <c r="B446" t="inlineStr">
         <is>
-          <t>Login</t>
+          <t>Marketplace - GB sets</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
-          <t>Iniciar sessão</t>
+          <t>Mercado - conjuntos para GE</t>
         </is>
       </c>
       <c r="D446" t="inlineStr"/>
       <c r="E446" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F446" t="inlineStr">
         <is>
-          <t>.top_menu.Login</t>
+          <t>.top_menu.Marketplace</t>
         </is>
       </c>
       <c r="G446" t="inlineStr"/>
       <c r="H446" t="inlineStr"/>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr"/>
       <c r="B447" t="inlineStr">
         <is>
-          <t>Marketplace - GB sets</t>
+          <t>Members</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
-          <t>Mercado - conjuntos para GE</t>
+          <t>Membros</t>
         </is>
       </c>
       <c r="D447" t="inlineStr"/>
       <c r="E447" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F447" t="inlineStr">
         <is>
-          <t>.top_menu.Marketplace</t>
+          <t>.top_menu.Members</t>
         </is>
       </c>
       <c r="G447" t="inlineStr"/>
       <c r="H447" t="inlineStr"/>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr"/>
       <c r="B448" t="inlineStr">
         <is>
-          <t>Members</t>
+          <t>Motivate / Polish</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
-          <t>Membros</t>
+          <t>Motivar / Embelezar</t>
         </is>
       </c>
       <c r="D448" t="inlineStr"/>
       <c r="E448" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F448" t="inlineStr">
         <is>
-          <t>.top_menu.Members</t>
+          <t>.top_menu.MotivierenPolieren</t>
         </is>
       </c>
       <c r="G448" t="inlineStr"/>
       <c r="H448" t="inlineStr"/>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr"/>
       <c r="B449" t="inlineStr">
         <is>
-          <t>Motivate / Polish</t>
+          <t>Overview</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
-          <t>Motivar / Embelezar</t>
+          <t>Visão geral</t>
         </is>
       </c>
       <c r="D449" t="inlineStr"/>
       <c r="E449" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F449" t="inlineStr">
         <is>
-          <t>.top_menu.MotivierenPolieren</t>
+          <t>.top_menu.Overview</t>
         </is>
       </c>
       <c r="G449" t="inlineStr"/>
       <c r="H449" t="inlineStr"/>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr"/>
       <c r="B450" t="inlineStr">
         <is>
-          <t>Overview</t>
+          <t>Own share calculator</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
-          <t>Visão geral</t>
+          <t>Calculadora de contribuição própria</t>
         </is>
       </c>
       <c r="D450" t="inlineStr"/>
       <c r="E450" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F450" t="inlineStr">
         <is>
-          <t>.top_menu.Overview</t>
+          <t>.top_menu.OwnPartCalculator</t>
         </is>
       </c>
       <c r="G450" t="inlineStr"/>
       <c r="H450" t="inlineStr"/>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr"/>
       <c r="B451" t="inlineStr">
         <is>
-          <t>Own share calculator</t>
+          <t>Power leveling</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
-          <t>Calculadora de contribuição própria</t>
+          <t>Subida rápida de nível</t>
         </is>
       </c>
       <c r="D451" t="inlineStr"/>
       <c r="E451" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F451" t="inlineStr">
         <is>
-          <t>.top_menu.OwnPartCalculator</t>
+          <t>.top_menu.PowerLeveling</t>
         </is>
       </c>
       <c r="G451" t="inlineStr"/>
       <c r="H451" t="inlineStr"/>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr"/>
       <c r="B452" t="inlineStr">
         <is>
-          <t>Power leveling</t>
+          <t>Profile</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
-          <t>Subida rápida de nível</t>
+          <t>Perfil</t>
         </is>
       </c>
       <c r="D452" t="inlineStr"/>
       <c r="E452" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F452" t="inlineStr">
         <is>
-          <t>.top_menu.PowerLeveling</t>
+          <t>.top_menu.Profile</t>
         </is>
       </c>
       <c r="G452" t="inlineStr"/>
       <c r="H452" t="inlineStr"/>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr"/>
       <c r="B453" t="inlineStr">
         <is>
-          <t>Profile</t>
+          <t>Results</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
-          <t>Perfil</t>
+          <t>Resultados</t>
         </is>
       </c>
       <c r="D453" t="inlineStr"/>
       <c r="E453" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F453" t="inlineStr">
         <is>
-          <t>.top_menu.Profile</t>
+          <t>.top_menu.Results</t>
         </is>
       </c>
       <c r="G453" t="inlineStr"/>
       <c r="H453" t="inlineStr"/>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr"/>
       <c r="B454" t="inlineStr">
         <is>
-          <t>Results</t>
+          <t>Language missing or incomplete?</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
-          <t>Resultados</t>
+          <t>Idioma em falta ou incompleto?</t>
         </is>
       </c>
       <c r="D454" t="inlineStr"/>
       <c r="E454" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F454" t="inlineStr">
         <is>
-          <t>.top_menu.Results</t>
+          <t>.top_menu.SpeakNotAvailable</t>
         </is>
       </c>
       <c r="G454" t="inlineStr"/>
       <c r="H454" t="inlineStr"/>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr"/>
       <c r="B455" t="inlineStr">
         <is>
-          <t>Language missing or incomplete?</t>
+          <t>Statistics</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
-          <t>Idioma em falta ou incompleto?</t>
+          <t>Estatísticas</t>
         </is>
       </c>
       <c r="D455" t="inlineStr"/>
       <c r="E455" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F455" t="inlineStr">
         <is>
-          <t>.top_menu.SpeakNotAvailable</t>
+          <t>.top_menu.Statistics</t>
         </is>
       </c>
       <c r="G455" t="inlineStr"/>
       <c r="H455" t="inlineStr"/>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr"/>
       <c r="B456" t="inlineStr">
         <is>
-          <t>Statistics</t>
+          <t>Tools</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
-          <t>Estatísticas</t>
+          <t>Ferramentas</t>
         </is>
       </c>
       <c r="D456" t="inlineStr"/>
       <c r="E456" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F456" t="inlineStr">
         <is>
-          <t>.top_menu.Statistics</t>
+          <t>.top_menu.Tools</t>
         </is>
       </c>
       <c r="G456" t="inlineStr"/>
       <c r="H456" t="inlineStr"/>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr"/>
       <c r="B457" t="inlineStr">
         <is>
-          <t>Tools</t>
+          <t>World</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
-          <t>Ferramentas</t>
+          <t>Mundo</t>
         </is>
       </c>
       <c r="D457" t="inlineStr"/>
       <c r="E457" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F457" t="inlineStr">
         <is>
-          <t>.top_menu.Tools</t>
+          <t>.top_menu.World</t>
         </is>
       </c>
       <c r="G457" t="inlineStr"/>
       <c r="H457" t="inlineStr"/>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr"/>
       <c r="B458" t="inlineStr">
         <is>
-          <t>World</t>
+          <t>The extension update has been installed, here you can find the latest information about the changes</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
-          <t>Mundo</t>
+          <t>A atualização da extensão foi instalada, aqui encontras as informações mais recentes sobre as alterações</t>
         </is>
       </c>
       <c r="D458" t="inlineStr"/>
       <c r="E458" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F458" t="inlineStr">
         <is>
-          <t>.top_menu.World</t>
+          <t>.update.MetaDesc</t>
         </is>
       </c>
       <c r="G458" t="inlineStr"/>
       <c r="H458" t="inlineStr"/>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr"/>
       <c r="B459" t="inlineStr">
         <is>
-          <t>The extension update has been installed, here you can find the latest information about the changes</t>
+          <t>Extension Update installed - Changelog</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
-          <t>A atualização da extensão foi instalada, aqui encontras as informações mais recentes sobre as alterações</t>
+          <t>Atualização da Extensão instalada - Registo de alterações</t>
         </is>
       </c>
       <c r="D459" t="inlineStr"/>
       <c r="E459" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F459" t="inlineStr">
         <is>
-          <t>.update.MetaDesc</t>
+          <t>.update.MetaTitle</t>
         </is>
       </c>
       <c r="G459" t="inlineStr"/>
       <c r="H459" t="inlineStr"/>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr"/>
       <c r="B460" t="inlineStr">
         <is>
-          <t>Extension Update installed - Changelog</t>
+          <t>Guild-ID</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
-          <t>Atualização da Extensão instalada - Registo de alterações</t>
+          <t>ID da guilda</t>
         </is>
       </c>
       <c r="D460" t="inlineStr"/>
       <c r="E460" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F460" t="inlineStr">
         <is>
-          <t>.update.MetaTitle</t>
+          <t>.user.profil.GildId</t>
         </is>
       </c>
       <c r="G460" t="inlineStr"/>
       <c r="H460" t="inlineStr"/>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr"/>
       <c r="B461" t="inlineStr">
         <is>
-          <t>Guild-ID</t>
+          <t>Your profile</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
-          <t>ID da guilda</t>
+          <t>O teu perfil</t>
         </is>
       </c>
       <c r="D461" t="inlineStr"/>
       <c r="E461" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F461" t="inlineStr">
         <is>
-          <t>.user.profil.GildId</t>
+          <t>.user.profil.Headline</t>
         </is>
       </c>
       <c r="G461" t="inlineStr"/>
       <c r="H461" t="inlineStr"/>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr"/>
       <c r="B462" t="inlineStr">
         <is>
-          <t>Your profile</t>
+          <t>Email address</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
-          <t>O teu perfil</t>
+          <t>Endereço de email</t>
         </is>
       </c>
       <c r="D462" t="inlineStr"/>
       <c r="E462" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F462" t="inlineStr">
         <is>
-          <t>.user.profil.Headline</t>
+          <t>.user.profil.InputEmailAddress</t>
         </is>
       </c>
       <c r="G462" t="inlineStr"/>
       <c r="H462" t="inlineStr"/>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr"/>
       <c r="B463" t="inlineStr">
         <is>
-          <t>Email address</t>
+          <t>New password</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
-          <t>Endereço de email</t>
+          <t>Nova palavra-passe</t>
         </is>
       </c>
       <c r="D463" t="inlineStr"/>
       <c r="E463" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F463" t="inlineStr">
         <is>
-          <t>.user.profil.InputEmailAddress</t>
+          <t>.user.profil.InputNewPassword</t>
         </is>
       </c>
       <c r="G463" t="inlineStr"/>
       <c r="H463" t="inlineStr"/>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr"/>
       <c r="B464" t="inlineStr">
         <is>
-          <t>New password</t>
+          <t>Player-ID</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
-          <t>Nova palavra-passe</t>
+          <t>ID do jogador</t>
         </is>
       </c>
       <c r="D464" t="inlineStr"/>
       <c r="E464" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F464" t="inlineStr">
         <is>
-          <t>.user.profil.InputNewPassword</t>
+          <t>.user.profil.PlayerId</t>
         </is>
       </c>
       <c r="G464" t="inlineStr"/>
       <c r="H464" t="inlineStr"/>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr"/>
       <c r="B465" t="inlineStr">
         <is>
-          <t>Player-ID</t>
-[...6 lines deleted...]
-      </c>
+          <t>Other buildings</t>
+        </is>
+      </c>
+      <c r="C465" t="inlineStr"/>
       <c r="D465" t="inlineStr"/>
       <c r="E465" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F465" t="inlineStr">
         <is>
-          <t>.user.profil.PlayerId</t>
+          <t>.citymap.GenericBuilding</t>
         </is>
       </c>
       <c r="G465" t="inlineStr"/>
       <c r="H465" t="inlineStr"/>
+    </row>
+    <row r="466">
+      <c r="A466" t="inlineStr"/>
+      <c r="B466" t="inlineStr">
+        <is>
+          <t>/info/impress/en</t>
+        </is>
+      </c>
+      <c r="C466" t="inlineStr"/>
+      <c r="D466" t="inlineStr"/>
+      <c r="E466" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F466" t="inlineStr">
+        <is>
+          <t>.index.impress_link</t>
+        </is>
+      </c>
+      <c r="G466" t="inlineStr"/>
+      <c r="H466" t="inlineStr"/>
+    </row>
+    <row r="467">
+      <c r="A467" t="inlineStr"/>
+      <c r="B467" t="inlineStr">
+        <is>
+          <t>Impress</t>
+        </is>
+      </c>
+      <c r="C467" t="inlineStr"/>
+      <c r="D467" t="inlineStr"/>
+      <c r="E467" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F467" t="inlineStr">
+        <is>
+          <t>.index.impress_linkDesc</t>
+        </is>
+      </c>
+      <c r="G467" t="inlineStr"/>
+      <c r="H467" t="inlineStr"/>
+    </row>
+    <row r="468">
+      <c r="A468" t="inlineStr"/>
+      <c r="B468" t="inlineStr">
+        <is>
+          <t>/info/privacy/en</t>
+        </is>
+      </c>
+      <c r="C468" t="inlineStr"/>
+      <c r="D468" t="inlineStr"/>
+      <c r="E468" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F468" t="inlineStr">
+        <is>
+          <t>.index.privacy_link</t>
+        </is>
+      </c>
+      <c r="G468" t="inlineStr"/>
+      <c r="H468" t="inlineStr"/>
+    </row>
+    <row r="469">
+      <c r="A469" t="inlineStr"/>
+      <c r="B469" t="inlineStr">
+        <is>
+          <t>Privacy Policy</t>
+        </is>
+      </c>
+      <c r="C469" t="inlineStr"/>
+      <c r="D469" t="inlineStr"/>
+      <c r="E469" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F469" t="inlineStr">
+        <is>
+          <t>.index.privacy_linkDesc</t>
+        </is>
+      </c>
+      <c r="G469" t="inlineStr"/>
+      <c r="H469" t="inlineStr"/>
+    </row>
+    <row r="470">
+      <c r="A470" t="inlineStr"/>
+      <c r="B470" t="inlineStr">
+        <is>
+          <t>Notes for this world have been found (%sx) and re-linked. They are now displayed in the game again.</t>
+        </is>
+      </c>
+      <c r="C470" t="inlineStr"/>
+      <c r="D470" t="inlineStr"/>
+      <c r="E470" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F470" t="inlineStr">
+        <is>
+          <t>.login.NoticesFound</t>
+        </is>
+      </c>
+      <c r="G470" t="inlineStr"/>
+      <c r="H470" t="inlineStr"/>
+    </row>
+    <row r="471">
+      <c r="A471" t="inlineStr"/>
+      <c r="B471" t="inlineStr">
+        <is>
+          <t>The world and city data have been removed</t>
+        </is>
+      </c>
+      <c r="C471" t="inlineStr"/>
+      <c r="D471" t="inlineStr"/>
+      <c r="E471" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F471" t="inlineStr">
+        <is>
+          <t>.profile.WorldCityDataRemoved</t>
+        </is>
+      </c>
+      <c r="G471" t="inlineStr"/>
+      <c r="H471" t="inlineStr"/>
+    </row>
+    <row r="472">
+      <c r="A472" t="inlineStr"/>
+      <c r="B472" t="inlineStr">
+        <is>
+          <t>You have already registered this world number</t>
+        </is>
+      </c>
+      <c r="C472" t="inlineStr"/>
+      <c r="D472" t="inlineStr"/>
+      <c r="E472" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F472" t="inlineStr">
+        <is>
+          <t>.profile.WorldNumberAlreadyRegistered</t>
+        </is>
+      </c>
+      <c r="G472" t="inlineStr"/>
+      <c r="H472" t="inlineStr"/>
+    </row>
+    <row r="473">
+      <c r="A473" t="inlineStr"/>
+      <c r="B473" t="inlineStr">
+        <is>
+          <t>The new world has been added!</t>
+        </is>
+      </c>
+      <c r="C473" t="inlineStr"/>
+      <c r="D473" t="inlineStr"/>
+      <c r="E473" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F473" t="inlineStr">
+        <is>
+          <t>.profile.NewWorldAdded</t>
+        </is>
+      </c>
+      <c r="G473" t="inlineStr"/>
+      <c r="H473" t="inlineStr"/>
+    </row>
+    <row r="474">
+      <c r="A474" t="inlineStr"/>
+      <c r="B474" t="inlineStr">
+        <is>
+          <t>Your data has been updated</t>
+        </is>
+      </c>
+      <c r="C474" t="inlineStr"/>
+      <c r="D474" t="inlineStr"/>
+      <c r="E474" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F474" t="inlineStr">
+        <is>
+          <t>.profile.DataUpdated</t>
+        </is>
+      </c>
+      <c r="G474" t="inlineStr"/>
+      <c r="H474" t="inlineStr"/>
+    </row>
+    <row r="475">
+      <c r="A475" t="inlineStr"/>
+      <c r="B475" t="inlineStr">
+        <is>
+          <t>-- Choose world --</t>
+        </is>
+      </c>
+      <c r="C475" t="inlineStr"/>
+      <c r="D475" t="inlineStr"/>
+      <c r="E475" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F475" t="inlineStr">
+        <is>
+          <t>.register.SelectWorld</t>
+        </is>
+      </c>
+      <c r="G475" t="inlineStr"/>
+      <c r="H475" t="inlineStr"/>
+    </row>
+    <row r="476">
+      <c r="A476" t="inlineStr"/>
+      <c r="B476" t="inlineStr">
+        <is>
+          <t>Your InGame name</t>
+        </is>
+      </c>
+      <c r="C476" t="inlineStr"/>
+      <c r="D476" t="inlineStr"/>
+      <c r="E476" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F476" t="inlineStr">
+        <is>
+          <t>.register.PlayerName</t>
+        </is>
+      </c>
+      <c r="G476" t="inlineStr"/>
+      <c r="H476" t="inlineStr"/>
+    </row>
+    <row r="477">
+      <c r="A477" t="inlineStr"/>
+      <c r="B477" t="inlineStr">
+        <is>
+          <t>You can add more worlds to your profile later</t>
+        </is>
+      </c>
+      <c r="C477" t="inlineStr"/>
+      <c r="D477" t="inlineStr"/>
+      <c r="E477" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F477" t="inlineStr">
+        <is>
+          <t>.register.LaterMoreWorlds</t>
+        </is>
+      </c>
+      <c r="G477" t="inlineStr"/>
+      <c r="H477" t="inlineStr"/>
+    </row>
+    <row r="478">
+      <c r="A478" t="inlineStr"/>
+      <c r="B478" t="inlineStr">
+        <is>
+          <t>Your server</t>
+        </is>
+      </c>
+      <c r="C478" t="inlineStr"/>
+      <c r="D478" t="inlineStr"/>
+      <c r="E478" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F478" t="inlineStr">
+        <is>
+          <t>.register.YourServer</t>
+        </is>
+      </c>
+      <c r="G478" t="inlineStr"/>
+      <c r="H478" t="inlineStr"/>
+    </row>
+    <row r="479">
+      <c r="A479" t="inlineStr"/>
+      <c r="B479" t="inlineStr">
+        <is>
+          <t>You only need one account per country.&lt;br&gt;You can add a beta account in your profile after creating a player world.</t>
+        </is>
+      </c>
+      <c r="C479" t="inlineStr"/>
+      <c r="D479" t="inlineStr"/>
+      <c r="E479" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F479" t="inlineStr">
+        <is>
+          <t>.register.Information</t>
+        </is>
+      </c>
+      <c r="G479" t="inlineStr"/>
+      <c r="H479" t="inlineStr"/>
+    </row>
+    <row r="480">
+      <c r="A480" t="inlineStr"/>
+      <c r="B480" t="inlineStr">
+        <is>
+          <t>All accounts on this server were removed on 14th June 2025. Too many incorrect registrations were the reason, please register again.&lt;br&gt;Existing notes for the extensions are automatically searched out and linked again.</t>
+        </is>
+      </c>
+      <c r="C480" t="inlineStr"/>
+      <c r="D480" t="inlineStr"/>
+      <c r="E480" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F480" t="inlineStr">
+        <is>
+          <t>.register.DeletedAccounts</t>
+        </is>
+      </c>
+      <c r="G480" t="inlineStr"/>
+      <c r="H480" t="inlineStr"/>
+    </row>
+    <row r="481">
+      <c r="A481" t="inlineStr"/>
+      <c r="B481" t="inlineStr">
+        <is>
+          <t>This email address is already registered. Please use a different email.</t>
+        </is>
+      </c>
+      <c r="C481" t="inlineStr"/>
+      <c r="D481" t="inlineStr"/>
+      <c r="E481" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F481" t="inlineStr">
+        <is>
+          <t>.register.EmailExists</t>
+        </is>
+      </c>
+      <c r="G481" t="inlineStr"/>
+      <c r="H481" t="inlineStr"/>
+    </row>
+    <row r="482">
+      <c r="A482" t="inlineStr"/>
+      <c r="B482" t="inlineStr">
+        <is>
+          <t>This is not a valid player ID</t>
+        </is>
+      </c>
+      <c r="C482" t="inlineStr"/>
+      <c r="D482" t="inlineStr"/>
+      <c r="E482" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F482" t="inlineStr">
+        <is>
+          <t>.register.InvalidPlayerId</t>
+        </is>
+      </c>
+      <c r="G482" t="inlineStr"/>
+      <c r="H482" t="inlineStr"/>
+    </row>
+    <row r="483">
+      <c r="A483" t="inlineStr"/>
+      <c r="B483" t="inlineStr">
+        <is>
+          <t>Delete account</t>
+        </is>
+      </c>
+      <c r="C483" t="inlineStr"/>
+      <c r="D483" t="inlineStr"/>
+      <c r="E483" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F483" t="inlineStr">
+        <is>
+          <t>.user.profil.DeleteAccount</t>
+        </is>
+      </c>
+      <c r="G483" t="inlineStr"/>
+      <c r="H483" t="inlineStr"/>
+    </row>
+    <row r="484">
+      <c r="A484" t="inlineStr"/>
+      <c r="B484" t="inlineStr">
+        <is>
+          <t>Api-Token -</t>
+        </is>
+      </c>
+      <c r="C484" t="inlineStr"/>
+      <c r="D484" t="inlineStr"/>
+      <c r="E484" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F484" t="inlineStr">
+        <is>
+          <t>.user.profil.ApiToken</t>
+        </is>
+      </c>
+      <c r="G484" t="inlineStr"/>
+      <c r="H484" t="inlineStr"/>
+    </row>
+    <row r="485">
+      <c r="A485" t="inlineStr"/>
+      <c r="B485" t="inlineStr">
+        <is>
+          <t>Add a new world to your player-Id</t>
+        </is>
+      </c>
+      <c r="C485" t="inlineStr"/>
+      <c r="D485" t="inlineStr"/>
+      <c r="E485" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F485" t="inlineStr">
+        <is>
+          <t>.user.profil.AddNewWorld</t>
+        </is>
+      </c>
+      <c r="G485" t="inlineStr"/>
+      <c r="H485" t="inlineStr"/>
+    </row>
+    <row r="486">
+      <c r="A486" t="inlineStr"/>
+      <c r="B486" t="inlineStr">
+        <is>
+          <t>Your player In-Game-Name</t>
+        </is>
+      </c>
+      <c r="C486" t="inlineStr"/>
+      <c r="D486" t="inlineStr"/>
+      <c r="E486" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F486" t="inlineStr">
+        <is>
+          <t>.user.profil.PlayerInGameName</t>
+        </is>
+      </c>
+      <c r="G486" t="inlineStr"/>
+      <c r="H486" t="inlineStr"/>
+    </row>
+    <row r="487">
+      <c r="A487" t="inlineStr"/>
+      <c r="B487" t="inlineStr">
+        <is>
+          <t>-- Select World --</t>
+        </is>
+      </c>
+      <c r="C487" t="inlineStr"/>
+      <c r="D487" t="inlineStr"/>
+      <c r="E487" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F487" t="inlineStr">
+        <is>
+          <t>.user.profil.SelectWorld</t>
+        </is>
+      </c>
+      <c r="G487" t="inlineStr"/>
+      <c r="H487" t="inlineStr"/>
+    </row>
+    <row r="488">
+      <c r="A488" t="inlineStr"/>
+      <c r="B488" t="inlineStr">
+        <is>
+          <t>Do you have a beta account?</t>
+        </is>
+      </c>
+      <c r="C488" t="inlineStr"/>
+      <c r="D488" t="inlineStr"/>
+      <c r="E488" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F488" t="inlineStr">
+        <is>
+          <t>.user.profil.AddBetaAccount</t>
+        </is>
+      </c>
+      <c r="G488" t="inlineStr"/>
+      <c r="H488" t="inlineStr"/>
+    </row>
+    <row r="489">
+      <c r="A489" t="inlineStr"/>
+      <c r="B489" t="inlineStr">
+        <is>
+          <t>Stash</t>
+        </is>
+      </c>
+      <c r="C489" t="inlineStr"/>
+      <c r="D489" t="inlineStr"/>
+      <c r="E489" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F489" t="inlineStr">
+        <is>
+          <t>.citymap.Stash</t>
+        </is>
+      </c>
+      <c r="G489" t="inlineStr"/>
+      <c r="H489" t="inlineStr"/>
+    </row>
+    <row r="490">
+      <c r="A490" t="inlineStr"/>
+      <c r="B490" t="inlineStr">
+        <is>
+          <t>Type</t>
+        </is>
+      </c>
+      <c r="C490" t="inlineStr"/>
+      <c r="D490" t="inlineStr"/>
+      <c r="E490" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F490" t="inlineStr">
+        <is>
+          <t>.citymap.Type</t>
+        </is>
+      </c>
+      <c r="G490" t="inlineStr"/>
+      <c r="H490" t="inlineStr"/>
+    </row>
+    <row r="491">
+      <c r="A491" t="inlineStr"/>
+      <c r="B491" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="C491" t="inlineStr"/>
+      <c r="D491" t="inlineStr"/>
+      <c r="E491" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F491" t="inlineStr">
+        <is>
+          <t>.citymap.Size</t>
+        </is>
+      </c>
+      <c r="G491" t="inlineStr"/>
+      <c r="H491" t="inlineStr"/>
+    </row>
+    <row r="492">
+      <c r="A492" t="inlineStr"/>
+      <c r="B492" t="inlineStr">
+        <is>
+          <t>All</t>
+        </is>
+      </c>
+      <c r="C492" t="inlineStr"/>
+      <c r="D492" t="inlineStr"/>
+      <c r="E492" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F492" t="inlineStr">
+        <is>
+          <t>.citymap.All</t>
+        </is>
+      </c>
+      <c r="G492" t="inlineStr"/>
+      <c r="H492" t="inlineStr"/>
+    </row>
+    <row r="493">
+      <c r="A493" t="inlineStr"/>
+      <c r="B493" t="inlineStr">
+        <is>
+          <t>All types</t>
+        </is>
+      </c>
+      <c r="C493" t="inlineStr"/>
+      <c r="D493" t="inlineStr"/>
+      <c r="E493" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F493" t="inlineStr">
+        <is>
+          <t>.citymap.AllTypes</t>
+        </is>
+      </c>
+      <c r="G493" t="inlineStr"/>
+      <c r="H493" t="inlineStr"/>
+    </row>
+    <row r="494">
+      <c r="A494" t="inlineStr"/>
+      <c r="B494" t="inlineStr">
+        <is>
+          <t>Fit view</t>
+        </is>
+      </c>
+      <c r="C494" t="inlineStr"/>
+      <c r="D494" t="inlineStr"/>
+      <c r="E494" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F494" t="inlineStr">
+        <is>
+          <t>.citymap.FitView</t>
+        </is>
+      </c>
+      <c r="G494" t="inlineStr"/>
+      <c r="H494" t="inlineStr"/>
+    </row>
+    <row r="495">
+      <c r="A495" t="inlineStr"/>
+      <c r="B495" t="inlineStr">
+        <is>
+          <t>Zoom in</t>
+        </is>
+      </c>
+      <c r="C495" t="inlineStr"/>
+      <c r="D495" t="inlineStr"/>
+      <c r="E495" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F495" t="inlineStr">
+        <is>
+          <t>.citymap.ZoomIn</t>
+        </is>
+      </c>
+      <c r="G495" t="inlineStr"/>
+      <c r="H495" t="inlineStr"/>
+    </row>
+    <row r="496">
+      <c r="A496" t="inlineStr"/>
+      <c r="B496" t="inlineStr">
+        <is>
+          <t>Zoom out</t>
+        </is>
+      </c>
+      <c r="C496" t="inlineStr"/>
+      <c r="D496" t="inlineStr"/>
+      <c r="E496" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F496" t="inlineStr">
+        <is>
+          <t>.citymap.ZoomOut</t>
+        </is>
+      </c>
+      <c r="G496" t="inlineStr"/>
+      <c r="H496" t="inlineStr"/>
+    </row>
+    <row r="497">
+      <c r="A497" t="inlineStr"/>
+      <c r="B497" t="inlineStr">
+        <is>
+          <t>Zoom level</t>
+        </is>
+      </c>
+      <c r="C497" t="inlineStr"/>
+      <c r="D497" t="inlineStr"/>
+      <c r="E497" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F497" t="inlineStr">
+        <is>
+          <t>.citymap.ZoomLevel</t>
+        </is>
+      </c>
+      <c r="G497" t="inlineStr"/>
+      <c r="H497" t="inlineStr"/>
+    </row>
+    <row r="498">
+      <c r="A498" t="inlineStr"/>
+      <c r="B498" t="inlineStr">
+        <is>
+          <t>Age</t>
+        </is>
+      </c>
+      <c r="C498" t="inlineStr"/>
+      <c r="D498" t="inlineStr"/>
+      <c r="E498" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F498" t="inlineStr">
+        <is>
+          <t>.citymap.Era</t>
+        </is>
+      </c>
+      <c r="G498" t="inlineStr"/>
+      <c r="H498" t="inlineStr"/>
+    </row>
+    <row r="499">
+      <c r="A499" t="inlineStr"/>
+      <c r="B499" t="inlineStr">
+        <is>
+          <t>Automatic (real age)</t>
+        </is>
+      </c>
+      <c r="C499" t="inlineStr"/>
+      <c r="D499" t="inlineStr"/>
+      <c r="E499" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F499" t="inlineStr">
+        <is>
+          <t>.citymap.EraAuto</t>
+        </is>
+      </c>
+      <c r="G499" t="inlineStr"/>
+      <c r="H499" t="inlineStr"/>
+    </row>
+    <row r="500">
+      <c r="A500" t="inlineStr"/>
+      <c r="B500" t="inlineStr">
+        <is>
+          <t>Toggle building info</t>
+        </is>
+      </c>
+      <c r="C500" t="inlineStr"/>
+      <c r="D500" t="inlineStr"/>
+      <c r="E500" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F500" t="inlineStr">
+        <is>
+          <t>.citymap.ToggleInfo</t>
+        </is>
+      </c>
+      <c r="G500" t="inlineStr"/>
+      <c r="H500" t="inlineStr"/>
+    </row>
+    <row r="501">
+      <c r="A501" t="inlineStr"/>
+      <c r="B501" t="inlineStr">
+        <is>
+          <t>Toggle map images</t>
+        </is>
+      </c>
+      <c r="C501" t="inlineStr"/>
+      <c r="D501" t="inlineStr"/>
+      <c r="E501" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F501" t="inlineStr">
+        <is>
+          <t>.citymap.ToggleImages</t>
+        </is>
+      </c>
+      <c r="G501" t="inlineStr"/>
+      <c r="H501" t="inlineStr"/>
+    </row>
+    <row r="502">
+      <c r="A502" t="inlineStr"/>
+      <c r="B502" t="inlineStr">
+        <is>
+          <t>Controls</t>
+        </is>
+      </c>
+      <c r="C502" t="inlineStr"/>
+      <c r="D502" t="inlineStr"/>
+      <c r="E502" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F502" t="inlineStr">
+        <is>
+          <t>.citymap.Controls</t>
+        </is>
+      </c>
+      <c r="G502" t="inlineStr"/>
+      <c r="H502" t="inlineStr"/>
+    </row>
+    <row r="503">
+      <c r="A503" t="inlineStr"/>
+      <c r="B503" t="inlineStr">
+        <is>
+          <t>ALT + drag - pan the map</t>
+        </is>
+      </c>
+      <c r="C503" t="inlineStr"/>
+      <c r="D503" t="inlineStr"/>
+      <c r="E503" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F503" t="inlineStr">
+        <is>
+          <t>.citymap.HelpPan</t>
+        </is>
+      </c>
+      <c r="G503" t="inlineStr"/>
+      <c r="H503" t="inlineStr"/>
+    </row>
+    <row r="504">
+      <c r="A504" t="inlineStr"/>
+      <c r="B504" t="inlineStr">
+        <is>
+          <t>Shift + mouse wheel - zoom to cursor</t>
+        </is>
+      </c>
+      <c r="C504" t="inlineStr"/>
+      <c r="D504" t="inlineStr"/>
+      <c r="E504" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F504" t="inlineStr">
+        <is>
+          <t>.citymap.HelpZoom</t>
+        </is>
+      </c>
+      <c r="G504" t="inlineStr"/>
+      <c r="H504" t="inlineStr"/>
+    </row>
+    <row r="505">
+      <c r="A505" t="inlineStr"/>
+      <c r="B505" t="inlineStr">
+        <is>
+          <t>Zoom slider (bottom right) - fine zoom</t>
+        </is>
+      </c>
+      <c r="C505" t="inlineStr"/>
+      <c r="D505" t="inlineStr"/>
+      <c r="E505" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F505" t="inlineStr">
+        <is>
+          <t>.citymap.HelpZoomBar</t>
+        </is>
+      </c>
+      <c r="G505" t="inlineStr"/>
+      <c r="H505" t="inlineStr"/>
+    </row>
+    <row r="506">
+      <c r="A506" t="inlineStr"/>
+      <c r="B506" t="inlineStr">
+        <is>
+          <t>Click a building - select (Shift/Ctrl = multiple)</t>
+        </is>
+      </c>
+      <c r="C506" t="inlineStr"/>
+      <c r="D506" t="inlineStr"/>
+      <c r="E506" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F506" t="inlineStr">
+        <is>
+          <t>.citymap.HelpSelect</t>
+        </is>
+      </c>
+      <c r="G506" t="inlineStr"/>
+      <c r="H506" t="inlineStr"/>
+    </row>
+    <row r="507">
+      <c r="A507" t="inlineStr"/>
+      <c r="B507" t="inlineStr">
+        <is>
+          <t>Drag a building - move it (snaps to tiles)</t>
+        </is>
+      </c>
+      <c r="C507" t="inlineStr"/>
+      <c r="D507" t="inlineStr"/>
+      <c r="E507" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F507" t="inlineStr">
+        <is>
+          <t>.citymap.HelpMove</t>
+        </is>
+      </c>
+      <c r="G507" t="inlineStr"/>
+      <c r="H507" t="inlineStr"/>
+    </row>
+    <row r="508">
+      <c r="A508" t="inlineStr"/>
+      <c r="B508" t="inlineStr">
+        <is>
+          <t>Shift + drag on empty space - box selection</t>
+        </is>
+      </c>
+      <c r="C508" t="inlineStr"/>
+      <c r="D508" t="inlineStr"/>
+      <c r="E508" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F508" t="inlineStr">
+        <is>
+          <t>.citymap.HelpMarquee</t>
+        </is>
+      </c>
+      <c r="G508" t="inlineStr"/>
+      <c r="H508" t="inlineStr"/>
+    </row>
+    <row r="509">
+      <c r="A509" t="inlineStr"/>
+      <c r="B509" t="inlineStr">
+        <is>
+          <t>Esc / click empty space - clear selection</t>
+        </is>
+      </c>
+      <c r="C509" t="inlineStr"/>
+      <c r="D509" t="inlineStr"/>
+      <c r="E509" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F509" t="inlineStr">
+        <is>
+          <t>.citymap.HelpDeselect</t>
+        </is>
+      </c>
+      <c r="G509" t="inlineStr"/>
+      <c r="H509" t="inlineStr"/>
+    </row>
+    <row r="510">
+      <c r="A510" t="inlineStr"/>
+      <c r="B510" t="inlineStr">
+        <is>
+          <t>Double-click / Del / drag to stash - move building back to the stash</t>
+        </is>
+      </c>
+      <c r="C510" t="inlineStr"/>
+      <c r="D510" t="inlineStr"/>
+      <c r="E510" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F510" t="inlineStr">
+        <is>
+          <t>.citymap.HelpShelve</t>
+        </is>
+      </c>
+      <c r="G510" t="inlineStr"/>
+      <c r="H510" t="inlineStr"/>
+    </row>
+    <row r="511">
+      <c r="A511" t="inlineStr"/>
+      <c r="B511" t="inlineStr">
+        <is>
+          <t>Click a stash group - road: line tool, otherwise stamp</t>
+        </is>
+      </c>
+      <c r="C511" t="inlineStr"/>
+      <c r="D511" t="inlineStr"/>
+      <c r="E511" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F511" t="inlineStr">
+        <is>
+          <t>.citymap.HelpStash</t>
+        </is>
+      </c>
+      <c r="G511" t="inlineStr"/>
+      <c r="H511" t="inlineStr"/>
+    </row>
+    <row r="512">
+      <c r="A512" t="inlineStr"/>
+      <c r="B512" t="inlineStr">
+        <is>
+          <t>Right-click / Esc - end the active tool</t>
+        </is>
+      </c>
+      <c r="C512" t="inlineStr"/>
+      <c r="D512" t="inlineStr"/>
+      <c r="E512" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F512" t="inlineStr">
+        <is>
+          <t>.citymap.HelpTool</t>
+        </is>
+      </c>
+      <c r="G512" t="inlineStr"/>
+      <c r="H512" t="inlineStr"/>
+    </row>
+    <row r="513">
+      <c r="A513" t="inlineStr"/>
+      <c r="B513" t="inlineStr">
+        <is>
+          <t>Mouse wheel over the stash - scroll</t>
+        </is>
+      </c>
+      <c r="C513" t="inlineStr"/>
+      <c r="D513" t="inlineStr"/>
+      <c r="E513" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F513" t="inlineStr">
+        <is>
+          <t>.citymap.HelpScroll</t>
+        </is>
+      </c>
+      <c r="G513" t="inlineStr"/>
+      <c r="H513" t="inlineStr"/>
+    </row>
+    <row r="514">
+      <c r="A514" t="inlineStr"/>
+      <c r="B514" t="inlineStr">
+        <is>
+          <t>Drag an extension - move it</t>
+        </is>
+      </c>
+      <c r="C514" t="inlineStr"/>
+      <c r="D514" t="inlineStr"/>
+      <c r="E514" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F514" t="inlineStr">
+        <is>
+          <t>.citymap.HelpExtDrag</t>
+        </is>
+      </c>
+      <c r="G514" t="inlineStr"/>
+      <c r="H514" t="inlineStr"/>
+    </row>
+    <row r="515">
+      <c r="A515" t="inlineStr"/>
+      <c r="B515" t="inlineStr">
+        <is>
+          <t>Double-click an extension - remove it (returns to the pool)</t>
+        </is>
+      </c>
+      <c r="C515" t="inlineStr"/>
+      <c r="D515" t="inlineStr"/>
+      <c r="E515" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F515" t="inlineStr">
+        <is>
+          <t>.citymap.HelpExtDelete</t>
+        </is>
+      </c>
+      <c r="G515" t="inlineStr"/>
+      <c r="H515" t="inlineStr"/>
+    </row>
+    <row r="516">
+      <c r="A516" t="inlineStr"/>
+      <c r="B516" t="inlineStr">
+        <is>
+          <t>Shift + Del (or ✕ in the info panel) - delete the selected building completely</t>
+        </is>
+      </c>
+      <c r="C516" t="inlineStr"/>
+      <c r="D516" t="inlineStr"/>
+      <c r="E516" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F516" t="inlineStr">
+        <is>
+          <t>.citymap.HelpDelete</t>
+        </is>
+      </c>
+      <c r="G516" t="inlineStr"/>
+      <c r="H516" t="inlineStr"/>
+    </row>
+    <row r="517">
+      <c r="A517" t="inlineStr"/>
+      <c r="B517" t="inlineStr">
+        <is>
+          <t>Delete</t>
+        </is>
+      </c>
+      <c r="C517" t="inlineStr"/>
+      <c r="D517" t="inlineStr"/>
+      <c r="E517" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F517" t="inlineStr">
+        <is>
+          <t>.citymap.Delete</t>
+        </is>
+      </c>
+      <c r="G517" t="inlineStr"/>
+      <c r="H517" t="inlineStr"/>
+    </row>
+    <row r="518">
+      <c r="A518" t="inlineStr"/>
+      <c r="B518" t="inlineStr">
+        <is>
+          <t>Set</t>
+        </is>
+      </c>
+      <c r="C518" t="inlineStr"/>
+      <c r="D518" t="inlineStr"/>
+      <c r="E518" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F518" t="inlineStr">
+        <is>
+          <t>.citymap.Set</t>
+        </is>
+      </c>
+      <c r="G518" t="inlineStr"/>
+      <c r="H518" t="inlineStr"/>
+    </row>
+    <row r="519">
+      <c r="A519" t="inlineStr"/>
+      <c r="B519" t="inlineStr">
+        <is>
+          <t>required</t>
+        </is>
+      </c>
+      <c r="C519" t="inlineStr"/>
+      <c r="D519" t="inlineStr"/>
+      <c r="E519" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F519" t="inlineStr">
+        <is>
+          <t>.citymap.Required</t>
+        </is>
+      </c>
+      <c r="G519" t="inlineStr"/>
+      <c r="H519" t="inlineStr"/>
+    </row>
+    <row r="520">
+      <c r="A520" t="inlineStr"/>
+      <c r="B520" t="inlineStr">
+        <is>
+          <t>not required</t>
+        </is>
+      </c>
+      <c r="C520" t="inlineStr"/>
+      <c r="D520" t="inlineStr"/>
+      <c r="E520" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F520" t="inlineStr">
+        <is>
+          <t>.citymap.NotRequired</t>
+        </is>
+      </c>
+      <c r="G520" t="inlineStr"/>
+      <c r="H520" t="inlineStr"/>
+    </row>
+    <row r="521">
+      <c r="A521" t="inlineStr"/>
+      <c r="B521" t="inlineStr">
+        <is>
+          <t>Construction time</t>
+        </is>
+      </c>
+      <c r="C521" t="inlineStr"/>
+      <c r="D521" t="inlineStr"/>
+      <c r="E521" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F521" t="inlineStr">
+        <is>
+          <t>.citymap.ConstructionTime</t>
+        </is>
+      </c>
+      <c r="G521" t="inlineStr"/>
+      <c r="H521" t="inlineStr"/>
+    </row>
+    <row r="522">
+      <c r="A522" t="inlineStr"/>
+      <c r="B522" t="inlineStr">
+        <is>
+          <t>Boosts (Basic-Values)</t>
+        </is>
+      </c>
+      <c r="C522" t="inlineStr"/>
+      <c r="D522" t="inlineStr"/>
+      <c r="E522" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F522" t="inlineStr">
+        <is>
+          <t>.citymap.Boosts</t>
+        </is>
+      </c>
+      <c r="G522" t="inlineStr"/>
+      <c r="H522" t="inlineStr"/>
+    </row>
+    <row r="523">
+      <c r="A523" t="inlineStr"/>
+      <c r="B523" t="inlineStr">
+        <is>
+          <t>Production</t>
+        </is>
+      </c>
+      <c r="C523" t="inlineStr"/>
+      <c r="D523" t="inlineStr"/>
+      <c r="E523" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F523" t="inlineStr">
+        <is>
+          <t>.citymap.Production</t>
+        </is>
+      </c>
+      <c r="G523" t="inlineStr"/>
+      <c r="H523" t="inlineStr"/>
+    </row>
+    <row r="524">
+      <c r="A524" t="inlineStr"/>
+      <c r="B524" t="inlineStr">
+        <is>
+          <t>motivated</t>
+        </is>
+      </c>
+      <c r="C524" t="inlineStr"/>
+      <c r="D524" t="inlineStr"/>
+      <c r="E524" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F524" t="inlineStr">
+        <is>
+          <t>.citymap.Motivated</t>
+        </is>
+      </c>
+      <c r="G524" t="inlineStr"/>
+      <c r="H524" t="inlineStr"/>
+    </row>
+    <row r="525">
+      <c r="A525" t="inlineStr"/>
+      <c r="B525" t="inlineStr">
+        <is>
+          <t>Bonus per level</t>
+        </is>
+      </c>
+      <c r="C525" t="inlineStr"/>
+      <c r="D525" t="inlineStr"/>
+      <c r="E525" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F525" t="inlineStr">
+        <is>
+          <t>.citymap.BonusPerLevel</t>
+        </is>
+      </c>
+      <c r="G525" t="inlineStr"/>
+      <c r="H525" t="inlineStr"/>
+    </row>
+    <row r="526">
+      <c r="A526" t="inlineStr"/>
+      <c r="B526" t="inlineStr">
+        <is>
+          <t>Level</t>
+        </is>
+      </c>
+      <c r="C526" t="inlineStr"/>
+      <c r="D526" t="inlineStr"/>
+      <c r="E526" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F526" t="inlineStr">
+        <is>
+          <t>.citymap.Level</t>
+        </is>
+      </c>
+      <c r="G526" t="inlineStr"/>
+      <c r="H526" t="inlineStr"/>
+    </row>
+    <row r="527">
+      <c r="A527" t="inlineStr"/>
+      <c r="B527" t="inlineStr">
+        <is>
+          <t>Max level</t>
+        </is>
+      </c>
+      <c r="C527" t="inlineStr"/>
+      <c r="D527" t="inlineStr"/>
+      <c r="E527" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F527" t="inlineStr">
+        <is>
+          <t>.citymap.MaxLevel</t>
+        </is>
+      </c>
+      <c r="G527" t="inlineStr"/>
+      <c r="H527" t="inlineStr"/>
+    </row>
+    <row r="528">
+      <c r="A528" t="inlineStr"/>
+      <c r="B528" t="inlineStr">
+        <is>
+          <t>Provides</t>
+        </is>
+      </c>
+      <c r="C528" t="inlineStr"/>
+      <c r="D528" t="inlineStr"/>
+      <c r="E528" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F528" t="inlineStr">
+        <is>
+          <t>.citymap.Provides</t>
+        </is>
+      </c>
+      <c r="G528" t="inlineStr"/>
+      <c r="H528" t="inlineStr"/>
+    </row>
+    <row r="529">
+      <c r="A529" t="inlineStr"/>
+      <c r="B529" t="inlineStr">
+        <is>
+          <t>Rewards</t>
+        </is>
+      </c>
+      <c r="C529" t="inlineStr"/>
+      <c r="D529" t="inlineStr"/>
+      <c r="E529" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F529" t="inlineStr">
+        <is>
+          <t>.citymap.Rewards</t>
+        </is>
+      </c>
+      <c r="G529" t="inlineStr"/>
+      <c r="H529" t="inlineStr"/>
+    </row>
+    <row r="530">
+      <c r="A530" t="inlineStr"/>
+      <c r="B530" t="inlineStr">
+        <is>
+          <t>Select a building to see its details.</t>
+        </is>
+      </c>
+      <c r="C530" t="inlineStr"/>
+      <c r="D530" t="inlineStr"/>
+      <c r="E530" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F530" t="inlineStr">
+        <is>
+          <t>.citymap.SelectBuildingHint</t>
+        </is>
+      </c>
+      <c r="G530" t="inlineStr"/>
+      <c r="H530" t="inlineStr"/>
+    </row>
+    <row r="531">
+      <c r="A531" t="inlineStr"/>
+      <c r="B531" t="inlineStr">
+        <is>
+          <t>Not found in catalog (outdated?).</t>
+        </is>
+      </c>
+      <c r="C531" t="inlineStr"/>
+      <c r="D531" t="inlineStr"/>
+      <c r="E531" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F531" t="inlineStr">
+        <is>
+          <t>.citymap.NotInCatalog</t>
+        </is>
+      </c>
+      <c r="G531" t="inlineStr"/>
+      <c r="H531" t="inlineStr"/>
+    </row>
+    <row r="532">
+      <c r="A532" t="inlineStr"/>
+      <c r="B532" t="inlineStr">
+        <is>
+          <t>Attack (attacking army)</t>
+        </is>
+      </c>
+      <c r="C532" t="inlineStr"/>
+      <c r="D532" t="inlineStr"/>
+      <c r="E532" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F532" t="inlineStr">
+        <is>
+          <t>.citymap.boost.att_boost_attacker</t>
+        </is>
+      </c>
+      <c r="G532" t="inlineStr"/>
+      <c r="H532" t="inlineStr"/>
+    </row>
+    <row r="533">
+      <c r="A533" t="inlineStr"/>
+      <c r="B533" t="inlineStr">
+        <is>
+          <t>Defense (attacking army)</t>
+        </is>
+      </c>
+      <c r="C533" t="inlineStr"/>
+      <c r="D533" t="inlineStr"/>
+      <c r="E533" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F533" t="inlineStr">
+        <is>
+          <t>.citymap.boost.def_boost_attacker</t>
+        </is>
+      </c>
+      <c r="G533" t="inlineStr"/>
+      <c r="H533" t="inlineStr"/>
+    </row>
+    <row r="534">
+      <c r="A534" t="inlineStr"/>
+      <c r="B534" t="inlineStr">
+        <is>
+          <t>Attack (defending army)</t>
+        </is>
+      </c>
+      <c r="C534" t="inlineStr"/>
+      <c r="D534" t="inlineStr"/>
+      <c r="E534" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F534" t="inlineStr">
+        <is>
+          <t>.citymap.boost.att_boost_defender</t>
+        </is>
+      </c>
+      <c r="G534" t="inlineStr"/>
+      <c r="H534" t="inlineStr"/>
+    </row>
+    <row r="535">
+      <c r="A535" t="inlineStr"/>
+      <c r="B535" t="inlineStr">
+        <is>
+          <t>Defense (defending army)</t>
+        </is>
+      </c>
+      <c r="C535" t="inlineStr"/>
+      <c r="D535" t="inlineStr"/>
+      <c r="E535" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F535" t="inlineStr">
+        <is>
+          <t>.citymap.boost.def_boost_defender</t>
+        </is>
+      </c>
+      <c r="G535" t="inlineStr"/>
+      <c r="H535" t="inlineStr"/>
+    </row>
+    <row r="536">
+      <c r="A536" t="inlineStr"/>
+      <c r="B536" t="inlineStr">
+        <is>
+          <t>Attack &amp; defense (attacking army)</t>
+        </is>
+      </c>
+      <c r="C536" t="inlineStr"/>
+      <c r="D536" t="inlineStr"/>
+      <c r="E536" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F536" t="inlineStr">
+        <is>
+          <t>.citymap.boost.att_def_boost_attacker</t>
+        </is>
+      </c>
+      <c r="G536" t="inlineStr"/>
+      <c r="H536" t="inlineStr"/>
+    </row>
+    <row r="537">
+      <c r="A537" t="inlineStr"/>
+      <c r="B537" t="inlineStr">
+        <is>
+          <t>Attack &amp; defense (defending army)</t>
+        </is>
+      </c>
+      <c r="C537" t="inlineStr"/>
+      <c r="D537" t="inlineStr"/>
+      <c r="E537" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F537" t="inlineStr">
+        <is>
+          <t>.citymap.boost.att_def_boost_defender</t>
+        </is>
+      </c>
+      <c r="G537" t="inlineStr"/>
+      <c r="H537" t="inlineStr"/>
+    </row>
+    <row r="538">
+      <c r="A538" t="inlineStr"/>
+      <c r="B538" t="inlineStr">
+        <is>
+          <t>Attack &amp; defense (both armies)</t>
+        </is>
+      </c>
+      <c r="C538" t="inlineStr"/>
+      <c r="D538" t="inlineStr"/>
+      <c r="E538" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F538" t="inlineStr">
+        <is>
+          <t>.citymap.boost.att_def_boost_attacker_defender</t>
+        </is>
+      </c>
+      <c r="G538" t="inlineStr"/>
+      <c r="H538" t="inlineStr"/>
+    </row>
+    <row r="539">
+      <c r="A539" t="inlineStr"/>
+      <c r="B539" t="inlineStr">
+        <is>
+          <t>Forge Point production</t>
+        </is>
+      </c>
+      <c r="C539" t="inlineStr"/>
+      <c r="D539" t="inlineStr"/>
+      <c r="E539" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F539" t="inlineStr">
+        <is>
+          <t>.citymap.boost.forge_points_production</t>
+        </is>
+      </c>
+      <c r="G539" t="inlineStr"/>
+      <c r="H539" t="inlineStr"/>
+    </row>
+    <row r="540">
+      <c r="A540" t="inlineStr"/>
+      <c r="B540" t="inlineStr">
+        <is>
+          <t>Goods production</t>
+        </is>
+      </c>
+      <c r="C540" t="inlineStr"/>
+      <c r="D540" t="inlineStr"/>
+      <c r="E540" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F540" t="inlineStr">
+        <is>
+          <t>.citymap.boost.goods_production</t>
+        </is>
+      </c>
+      <c r="G540" t="inlineStr"/>
+      <c r="H540" t="inlineStr"/>
+    </row>
+    <row r="541">
+      <c r="A541" t="inlineStr"/>
+      <c r="B541" t="inlineStr">
+        <is>
+          <t>Guild goods production</t>
+        </is>
+      </c>
+      <c r="C541" t="inlineStr"/>
+      <c r="D541" t="inlineStr"/>
+      <c r="E541" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F541" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_goods_production</t>
+        </is>
+      </c>
+      <c r="G541" t="inlineStr"/>
+      <c r="H541" t="inlineStr"/>
+    </row>
+    <row r="542">
+      <c r="A542" t="inlineStr"/>
+      <c r="B542" t="inlineStr">
+        <is>
+          <t>Medal production</t>
+        </is>
+      </c>
+      <c r="C542" t="inlineStr"/>
+      <c r="D542" t="inlineStr"/>
+      <c r="E542" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F542" t="inlineStr">
+        <is>
+          <t>.citymap.boost.medal_production</t>
+        </is>
+      </c>
+      <c r="G542" t="inlineStr"/>
+      <c r="H542" t="inlineStr"/>
+    </row>
+    <row r="543">
+      <c r="A543" t="inlineStr"/>
+      <c r="B543" t="inlineStr">
+        <is>
+          <t>Special goods production</t>
+        </is>
+      </c>
+      <c r="C543" t="inlineStr"/>
+      <c r="D543" t="inlineStr"/>
+      <c r="E543" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F543" t="inlineStr">
+        <is>
+          <t>.citymap.boost.special_goods_production</t>
+        </is>
+      </c>
+      <c r="G543" t="inlineStr"/>
+      <c r="H543" t="inlineStr"/>
+    </row>
+    <row r="544">
+      <c r="A544" t="inlineStr"/>
+      <c r="B544" t="inlineStr">
+        <is>
+          <t>QI: action point capacity</t>
+        </is>
+      </c>
+      <c r="C544" t="inlineStr"/>
+      <c r="D544" t="inlineStr"/>
+      <c r="E544" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F544" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_action_points_capacity</t>
+        </is>
+      </c>
+      <c r="G544" t="inlineStr"/>
+      <c r="H544" t="inlineStr"/>
+    </row>
+    <row r="545">
+      <c r="A545" t="inlineStr"/>
+      <c r="B545" t="inlineStr">
+        <is>
+          <t>QI: action point collection</t>
+        </is>
+      </c>
+      <c r="C545" t="inlineStr"/>
+      <c r="D545" t="inlineStr"/>
+      <c r="E545" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F545" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_action_points_collection</t>
+        </is>
+      </c>
+      <c r="G545" t="inlineStr"/>
+      <c r="H545" t="inlineStr"/>
+    </row>
+    <row r="546">
+      <c r="A546" t="inlineStr"/>
+      <c r="B546" t="inlineStr">
+        <is>
+          <t>QI: coin production</t>
+        </is>
+      </c>
+      <c r="C546" t="inlineStr"/>
+      <c r="D546" t="inlineStr"/>
+      <c r="E546" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F546" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_coins_production</t>
+        </is>
+      </c>
+      <c r="G546" t="inlineStr"/>
+      <c r="H546" t="inlineStr"/>
+    </row>
+    <row r="547">
+      <c r="A547" t="inlineStr"/>
+      <c r="B547" t="inlineStr">
+        <is>
+          <t>QI: starting coins</t>
+        </is>
+      </c>
+      <c r="C547" t="inlineStr"/>
+      <c r="D547" t="inlineStr"/>
+      <c r="E547" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F547" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_coins_start</t>
+        </is>
+      </c>
+      <c r="G547" t="inlineStr"/>
+      <c r="H547" t="inlineStr"/>
+    </row>
+    <row r="548">
+      <c r="A548" t="inlineStr"/>
+      <c r="B548" t="inlineStr">
+        <is>
+          <t>QI: supplies production</t>
+        </is>
+      </c>
+      <c r="C548" t="inlineStr"/>
+      <c r="D548" t="inlineStr"/>
+      <c r="E548" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F548" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_supplies_production</t>
+        </is>
+      </c>
+      <c r="G548" t="inlineStr"/>
+      <c r="H548" t="inlineStr"/>
+    </row>
+    <row r="549">
+      <c r="A549" t="inlineStr"/>
+      <c r="B549" t="inlineStr">
+        <is>
+          <t>QI: starting supplies</t>
+        </is>
+      </c>
+      <c r="C549" t="inlineStr"/>
+      <c r="D549" t="inlineStr"/>
+      <c r="E549" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F549" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_supplies_start</t>
+        </is>
+      </c>
+      <c r="G549" t="inlineStr"/>
+      <c r="H549" t="inlineStr"/>
+    </row>
+    <row r="550">
+      <c r="A550" t="inlineStr"/>
+      <c r="B550" t="inlineStr">
+        <is>
+          <t>QI: starting goods</t>
+        </is>
+      </c>
+      <c r="C550" t="inlineStr"/>
+      <c r="D550" t="inlineStr"/>
+      <c r="E550" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F550" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_goods_start</t>
+        </is>
+      </c>
+      <c r="G550" t="inlineStr"/>
+      <c r="H550" t="inlineStr"/>
+    </row>
+    <row r="551">
+      <c r="A551" t="inlineStr"/>
+      <c r="B551" t="inlineStr">
+        <is>
+          <t>QI: starting units</t>
+        </is>
+      </c>
+      <c r="C551" t="inlineStr"/>
+      <c r="D551" t="inlineStr"/>
+      <c r="E551" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F551" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_units_start</t>
+        </is>
+      </c>
+      <c r="G551" t="inlineStr"/>
+      <c r="H551" t="inlineStr"/>
+    </row>
+    <row r="552">
+      <c r="A552" t="inlineStr"/>
+      <c r="B552" t="inlineStr">
+        <is>
+          <t>Coin production</t>
+        </is>
+      </c>
+      <c r="C552" t="inlineStr"/>
+      <c r="D552" t="inlineStr"/>
+      <c r="E552" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F552" t="inlineStr">
+        <is>
+          <t>.citymap.boost.coin_production</t>
+        </is>
+      </c>
+      <c r="G552" t="inlineStr"/>
+      <c r="H552" t="inlineStr"/>
+    </row>
+    <row r="553">
+      <c r="A553" t="inlineStr"/>
+      <c r="B553" t="inlineStr">
+        <is>
+          <t>Supply production</t>
+        </is>
+      </c>
+      <c r="C553" t="inlineStr"/>
+      <c r="D553" t="inlineStr"/>
+      <c r="E553" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F553" t="inlineStr">
+        <is>
+          <t>.citymap.boost.supply_production</t>
+        </is>
+      </c>
+      <c r="G553" t="inlineStr"/>
+      <c r="H553" t="inlineStr"/>
+    </row>
+    <row r="554">
+      <c r="A554" t="inlineStr"/>
+      <c r="B554" t="inlineStr">
+        <is>
+          <t>Fierce resistance</t>
+        </is>
+      </c>
+      <c r="C554" t="inlineStr"/>
+      <c r="D554" t="inlineStr"/>
+      <c r="E554" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F554" t="inlineStr">
+        <is>
+          <t>.citymap.boost.fierce_resistance</t>
+        </is>
+      </c>
+      <c r="G554" t="inlineStr"/>
+      <c r="H554" t="inlineStr"/>
+    </row>
+    <row r="555">
+      <c r="A555" t="inlineStr"/>
+      <c r="B555" t="inlineStr">
+        <is>
+          <t>Guild goods</t>
+        </is>
+      </c>
+      <c r="C555" t="inlineStr"/>
+      <c r="D555" t="inlineStr"/>
+      <c r="E555" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F555" t="inlineStr">
+        <is>
+          <t>.citymap.boost.clan_goods</t>
+        </is>
+      </c>
+      <c r="G555" t="inlineStr"/>
+      <c r="H555" t="inlineStr"/>
+    </row>
+    <row r="556">
+      <c r="A556" t="inlineStr"/>
+      <c r="B556" t="inlineStr">
+        <is>
+          <t>Coins</t>
+        </is>
+      </c>
+      <c r="C556" t="inlineStr"/>
+      <c r="D556" t="inlineStr"/>
+      <c r="E556" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F556" t="inlineStr">
+        <is>
+          <t>.citymap.res.money</t>
+        </is>
+      </c>
+      <c r="G556" t="inlineStr"/>
+      <c r="H556" t="inlineStr"/>
+    </row>
+    <row r="557">
+      <c r="A557" t="inlineStr"/>
+      <c r="B557" t="inlineStr">
+        <is>
+          <t>Supplies</t>
+        </is>
+      </c>
+      <c r="C557" t="inlineStr"/>
+      <c r="D557" t="inlineStr"/>
+      <c r="E557" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F557" t="inlineStr">
+        <is>
+          <t>.citymap.res.supplies</t>
+        </is>
+      </c>
+      <c r="G557" t="inlineStr"/>
+      <c r="H557" t="inlineStr"/>
+    </row>
+    <row r="558">
+      <c r="A558" t="inlineStr"/>
+      <c r="B558" t="inlineStr">
+        <is>
+          <t>Medals</t>
+        </is>
+      </c>
+      <c r="C558" t="inlineStr"/>
+      <c r="D558" t="inlineStr"/>
+      <c r="E558" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F558" t="inlineStr">
+        <is>
+          <t>.citymap.res.medals</t>
+        </is>
+      </c>
+      <c r="G558" t="inlineStr"/>
+      <c r="H558" t="inlineStr"/>
+    </row>
+    <row r="559">
+      <c r="A559" t="inlineStr"/>
+      <c r="B559" t="inlineStr">
+        <is>
+          <t>Forge Points</t>
+        </is>
+      </c>
+      <c r="C559" t="inlineStr"/>
+      <c r="D559" t="inlineStr"/>
+      <c r="E559" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F559" t="inlineStr">
+        <is>
+          <t>.citymap.res.strategy_points</t>
+        </is>
+      </c>
+      <c r="G559" t="inlineStr"/>
+      <c r="H559" t="inlineStr"/>
+    </row>
+    <row r="560">
+      <c r="A560" t="inlineStr"/>
+      <c r="B560" t="inlineStr">
+        <is>
+          <t>Goods of your age</t>
+        </is>
+      </c>
+      <c r="C560" t="inlineStr"/>
+      <c r="D560" t="inlineStr"/>
+      <c r="E560" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F560" t="inlineStr">
+        <is>
+          <t>.citymap.res.random_good_of_age</t>
+        </is>
+      </c>
+      <c r="G560" t="inlineStr"/>
+      <c r="H560" t="inlineStr"/>
+    </row>
+    <row r="561">
+      <c r="A561" t="inlineStr"/>
+      <c r="B561" t="inlineStr">
+        <is>
+          <t>Diamonds</t>
+        </is>
+      </c>
+      <c r="C561" t="inlineStr"/>
+      <c r="D561" t="inlineStr"/>
+      <c r="E561" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F561" t="inlineStr">
+        <is>
+          <t>.citymap.res.premium</t>
+        </is>
+      </c>
+      <c r="G561" t="inlineStr"/>
+      <c r="H561" t="inlineStr"/>
+    </row>
+    <row r="562">
+      <c r="A562" t="inlineStr"/>
+      <c r="B562" t="inlineStr">
+        <is>
+          <t>Guild power</t>
+        </is>
+      </c>
+      <c r="C562" t="inlineStr"/>
+      <c r="D562" t="inlineStr"/>
+      <c r="E562" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F562" t="inlineStr">
+        <is>
+          <t>.citymap.res.clan_power</t>
+        </is>
+      </c>
+      <c r="G562" t="inlineStr"/>
+      <c r="H562" t="inlineStr"/>
+    </row>
+    <row r="563">
+      <c r="A563" t="inlineStr"/>
+      <c r="B563" t="inlineStr">
+        <is>
+          <t>Guild goods</t>
+        </is>
+      </c>
+      <c r="C563" t="inlineStr"/>
+      <c r="D563" t="inlineStr"/>
+      <c r="E563" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F563" t="inlineStr">
+        <is>
+          <t>.citymap.res.clan_goods</t>
+        </is>
+      </c>
+      <c r="G563" t="inlineStr"/>
+      <c r="H563" t="inlineStr"/>
+    </row>
+    <row r="564">
+      <c r="A564" t="inlineStr"/>
+      <c r="B564" t="inlineStr">
+        <is>
+          <t>Population</t>
+        </is>
+      </c>
+      <c r="C564" t="inlineStr"/>
+      <c r="D564" t="inlineStr"/>
+      <c r="E564" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F564" t="inlineStr">
+        <is>
+          <t>.citymap.res.population</t>
+        </is>
+      </c>
+      <c r="G564" t="inlineStr"/>
+      <c r="H564" t="inlineStr"/>
+    </row>
+    <row r="565">
+      <c r="A565" t="inlineStr"/>
+      <c r="B565" t="inlineStr">
+        <is>
+          <t>Guild Expedition</t>
+        </is>
+      </c>
+      <c r="C565" t="inlineStr"/>
+      <c r="D565" t="inlineStr"/>
+      <c r="E565" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F565" t="inlineStr">
+        <is>
+          <t>.citymap.feature.guild_expedition</t>
+        </is>
+      </c>
+      <c r="G565" t="inlineStr"/>
+      <c r="H565" t="inlineStr"/>
+    </row>
+    <row r="566">
+      <c r="A566" t="inlineStr"/>
+      <c r="B566" t="inlineStr">
+        <is>
+          <t>Battlegrounds</t>
+        </is>
+      </c>
+      <c r="C566" t="inlineStr"/>
+      <c r="D566" t="inlineStr"/>
+      <c r="E566" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F566" t="inlineStr">
+        <is>
+          <t>.citymap.feature.battleground</t>
+        </is>
+      </c>
+      <c r="G566" t="inlineStr"/>
+      <c r="H566" t="inlineStr"/>
+    </row>
+    <row r="567">
+      <c r="A567" t="inlineStr"/>
+      <c r="B567" t="inlineStr">
+        <is>
+          <t>Quantum Incursions</t>
+        </is>
+      </c>
+      <c r="C567" t="inlineStr"/>
+      <c r="D567" t="inlineStr"/>
+      <c r="E567" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F567" t="inlineStr">
+        <is>
+          <t>.citymap.feature.guild_raids</t>
+        </is>
+      </c>
+      <c r="G567" t="inlineStr"/>
+      <c r="H567" t="inlineStr"/>
+    </row>
+    <row r="568">
+      <c r="A568" t="inlineStr"/>
+      <c r="B568" t="inlineStr">
+        <is>
+          <t>Common</t>
+        </is>
+      </c>
+      <c r="C568" t="inlineStr"/>
+      <c r="D568" t="inlineStr"/>
+      <c r="E568" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F568" t="inlineStr">
+        <is>
+          <t>.citymap.rarity.common</t>
+        </is>
+      </c>
+      <c r="G568" t="inlineStr"/>
+      <c r="H568" t="inlineStr"/>
+    </row>
+    <row r="569">
+      <c r="A569" t="inlineStr"/>
+      <c r="B569" t="inlineStr">
+        <is>
+          <t>Uncommon</t>
+        </is>
+      </c>
+      <c r="C569" t="inlineStr"/>
+      <c r="D569" t="inlineStr"/>
+      <c r="E569" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F569" t="inlineStr">
+        <is>
+          <t>.citymap.rarity.uncommon</t>
+        </is>
+      </c>
+      <c r="G569" t="inlineStr"/>
+      <c r="H569" t="inlineStr"/>
+    </row>
+    <row r="570">
+      <c r="A570" t="inlineStr"/>
+      <c r="B570" t="inlineStr">
+        <is>
+          <t>Rare</t>
+        </is>
+      </c>
+      <c r="C570" t="inlineStr"/>
+      <c r="D570" t="inlineStr"/>
+      <c r="E570" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F570" t="inlineStr">
+        <is>
+          <t>.citymap.rarity.rare</t>
+        </is>
+      </c>
+      <c r="G570" t="inlineStr"/>
+      <c r="H570" t="inlineStr"/>
+    </row>
+    <row r="571">
+      <c r="A571" t="inlineStr"/>
+      <c r="B571" t="inlineStr">
+        <is>
+          <t>Epic</t>
+        </is>
+      </c>
+      <c r="C571" t="inlineStr"/>
+      <c r="D571" t="inlineStr"/>
+      <c r="E571" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F571" t="inlineStr">
+        <is>
+          <t>.citymap.rarity.epic</t>
+        </is>
+      </c>
+      <c r="G571" t="inlineStr"/>
+      <c r="H571" t="inlineStr"/>
+    </row>
+    <row r="572">
+      <c r="A572" t="inlineStr"/>
+      <c r="B572" t="inlineStr">
+        <is>
+          <t>Legendary</t>
+        </is>
+      </c>
+      <c r="C572" t="inlineStr"/>
+      <c r="D572" t="inlineStr"/>
+      <c r="E572" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F572" t="inlineStr">
+        <is>
+          <t>.citymap.rarity.legendary</t>
+        </is>
+      </c>
+      <c r="G572" t="inlineStr"/>
+      <c r="H572" t="inlineStr"/>
+    </row>
+    <row r="573">
+      <c r="A573" t="inlineStr"/>
+      <c r="B573" t="inlineStr">
+        <is>
+          <t>Stone Age</t>
+        </is>
+      </c>
+      <c r="C573" t="inlineStr"/>
+      <c r="D573" t="inlineStr"/>
+      <c r="E573" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F573" t="inlineStr">
+        <is>
+          <t>.citymap.era.StoneAge</t>
+        </is>
+      </c>
+      <c r="G573" t="inlineStr"/>
+      <c r="H573" t="inlineStr"/>
+    </row>
+    <row r="574">
+      <c r="A574" t="inlineStr"/>
+      <c r="B574" t="inlineStr">
+        <is>
+          <t>Bronze Age</t>
+        </is>
+      </c>
+      <c r="C574" t="inlineStr"/>
+      <c r="D574" t="inlineStr"/>
+      <c r="E574" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F574" t="inlineStr">
+        <is>
+          <t>.citymap.era.BronzeAge</t>
+        </is>
+      </c>
+      <c r="G574" t="inlineStr"/>
+      <c r="H574" t="inlineStr"/>
+    </row>
+    <row r="575">
+      <c r="A575" t="inlineStr"/>
+      <c r="B575" t="inlineStr">
+        <is>
+          <t>Iron Age</t>
+        </is>
+      </c>
+      <c r="C575" t="inlineStr"/>
+      <c r="D575" t="inlineStr"/>
+      <c r="E575" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F575" t="inlineStr">
+        <is>
+          <t>.citymap.era.IronAge</t>
+        </is>
+      </c>
+      <c r="G575" t="inlineStr"/>
+      <c r="H575" t="inlineStr"/>
+    </row>
+    <row r="576">
+      <c r="A576" t="inlineStr"/>
+      <c r="B576" t="inlineStr">
+        <is>
+          <t>Early Middle Ages</t>
+        </is>
+      </c>
+      <c r="C576" t="inlineStr"/>
+      <c r="D576" t="inlineStr"/>
+      <c r="E576" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F576" t="inlineStr">
+        <is>
+          <t>.citymap.era.EarlyMiddleAge</t>
+        </is>
+      </c>
+      <c r="G576" t="inlineStr"/>
+      <c r="H576" t="inlineStr"/>
+    </row>
+    <row r="577">
+      <c r="A577" t="inlineStr"/>
+      <c r="B577" t="inlineStr">
+        <is>
+          <t>High Middle Ages</t>
+        </is>
+      </c>
+      <c r="C577" t="inlineStr"/>
+      <c r="D577" t="inlineStr"/>
+      <c r="E577" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F577" t="inlineStr">
+        <is>
+          <t>.citymap.era.HighMiddleAge</t>
+        </is>
+      </c>
+      <c r="G577" t="inlineStr"/>
+      <c r="H577" t="inlineStr"/>
+    </row>
+    <row r="578">
+      <c r="A578" t="inlineStr"/>
+      <c r="B578" t="inlineStr">
+        <is>
+          <t>Late Middle Ages</t>
+        </is>
+      </c>
+      <c r="C578" t="inlineStr"/>
+      <c r="D578" t="inlineStr"/>
+      <c r="E578" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F578" t="inlineStr">
+        <is>
+          <t>.citymap.era.LateMiddleAge</t>
+        </is>
+      </c>
+      <c r="G578" t="inlineStr"/>
+      <c r="H578" t="inlineStr"/>
+    </row>
+    <row r="579">
+      <c r="A579" t="inlineStr"/>
+      <c r="B579" t="inlineStr">
+        <is>
+          <t>Colonial Age</t>
+        </is>
+      </c>
+      <c r="C579" t="inlineStr"/>
+      <c r="D579" t="inlineStr"/>
+      <c r="E579" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F579" t="inlineStr">
+        <is>
+          <t>.citymap.era.ColonialAge</t>
+        </is>
+      </c>
+      <c r="G579" t="inlineStr"/>
+      <c r="H579" t="inlineStr"/>
+    </row>
+    <row r="580">
+      <c r="A580" t="inlineStr"/>
+      <c r="B580" t="inlineStr">
+        <is>
+          <t>Industrial Age</t>
+        </is>
+      </c>
+      <c r="C580" t="inlineStr"/>
+      <c r="D580" t="inlineStr"/>
+      <c r="E580" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F580" t="inlineStr">
+        <is>
+          <t>.citymap.era.IndustrialAge</t>
+        </is>
+      </c>
+      <c r="G580" t="inlineStr"/>
+      <c r="H580" t="inlineStr"/>
+    </row>
+    <row r="581">
+      <c r="A581" t="inlineStr"/>
+      <c r="B581" t="inlineStr">
+        <is>
+          <t>Progressive Era</t>
+        </is>
+      </c>
+      <c r="C581" t="inlineStr"/>
+      <c r="D581" t="inlineStr"/>
+      <c r="E581" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F581" t="inlineStr">
+        <is>
+          <t>.citymap.era.ProgressiveEra</t>
+        </is>
+      </c>
+      <c r="G581" t="inlineStr"/>
+      <c r="H581" t="inlineStr"/>
+    </row>
+    <row r="582">
+      <c r="A582" t="inlineStr"/>
+      <c r="B582" t="inlineStr">
+        <is>
+          <t>Modern Era</t>
+        </is>
+      </c>
+      <c r="C582" t="inlineStr"/>
+      <c r="D582" t="inlineStr"/>
+      <c r="E582" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F582" t="inlineStr">
+        <is>
+          <t>.citymap.era.ModernEra</t>
+        </is>
+      </c>
+      <c r="G582" t="inlineStr"/>
+      <c r="H582" t="inlineStr"/>
+    </row>
+    <row r="583">
+      <c r="A583" t="inlineStr"/>
+      <c r="B583" t="inlineStr">
+        <is>
+          <t>Postmodern Era</t>
+        </is>
+      </c>
+      <c r="C583" t="inlineStr"/>
+      <c r="D583" t="inlineStr"/>
+      <c r="E583" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F583" t="inlineStr">
+        <is>
+          <t>.citymap.era.PostModernEra</t>
+        </is>
+      </c>
+      <c r="G583" t="inlineStr"/>
+      <c r="H583" t="inlineStr"/>
+    </row>
+    <row r="584">
+      <c r="A584" t="inlineStr"/>
+      <c r="B584" t="inlineStr">
+        <is>
+          <t>Contemporary Era</t>
+        </is>
+      </c>
+      <c r="C584" t="inlineStr"/>
+      <c r="D584" t="inlineStr"/>
+      <c r="E584" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F584" t="inlineStr">
+        <is>
+          <t>.citymap.era.ContemporaryEra</t>
+        </is>
+      </c>
+      <c r="G584" t="inlineStr"/>
+      <c r="H584" t="inlineStr"/>
+    </row>
+    <row r="585">
+      <c r="A585" t="inlineStr"/>
+      <c r="B585" t="inlineStr">
+        <is>
+          <t>Tomorrow Era</t>
+        </is>
+      </c>
+      <c r="C585" t="inlineStr"/>
+      <c r="D585" t="inlineStr"/>
+      <c r="E585" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F585" t="inlineStr">
+        <is>
+          <t>.citymap.era.TomorrowEra</t>
+        </is>
+      </c>
+      <c r="G585" t="inlineStr"/>
+      <c r="H585" t="inlineStr"/>
+    </row>
+    <row r="586">
+      <c r="A586" t="inlineStr"/>
+      <c r="B586" t="inlineStr">
+        <is>
+          <t>The Future</t>
+        </is>
+      </c>
+      <c r="C586" t="inlineStr"/>
+      <c r="D586" t="inlineStr"/>
+      <c r="E586" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F586" t="inlineStr">
+        <is>
+          <t>.citymap.era.FutureEra</t>
+        </is>
+      </c>
+      <c r="G586" t="inlineStr"/>
+      <c r="H586" t="inlineStr"/>
+    </row>
+    <row r="587">
+      <c r="A587" t="inlineStr"/>
+      <c r="B587" t="inlineStr">
+        <is>
+          <t>Arctic Future</t>
+        </is>
+      </c>
+      <c r="C587" t="inlineStr"/>
+      <c r="D587" t="inlineStr"/>
+      <c r="E587" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F587" t="inlineStr">
+        <is>
+          <t>.citymap.era.ArcticFuture</t>
+        </is>
+      </c>
+      <c r="G587" t="inlineStr"/>
+      <c r="H587" t="inlineStr"/>
+    </row>
+    <row r="588">
+      <c r="A588" t="inlineStr"/>
+      <c r="B588" t="inlineStr">
+        <is>
+          <t>Oceanic Future</t>
+        </is>
+      </c>
+      <c r="C588" t="inlineStr"/>
+      <c r="D588" t="inlineStr"/>
+      <c r="E588" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F588" t="inlineStr">
+        <is>
+          <t>.citymap.era.OceanicFuture</t>
+        </is>
+      </c>
+      <c r="G588" t="inlineStr"/>
+      <c r="H588" t="inlineStr"/>
+    </row>
+    <row r="589">
+      <c r="A589" t="inlineStr"/>
+      <c r="B589" t="inlineStr">
+        <is>
+          <t>Virtual Future</t>
+        </is>
+      </c>
+      <c r="C589" t="inlineStr"/>
+      <c r="D589" t="inlineStr"/>
+      <c r="E589" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F589" t="inlineStr">
+        <is>
+          <t>.citymap.era.VirtualFuture</t>
+        </is>
+      </c>
+      <c r="G589" t="inlineStr"/>
+      <c r="H589" t="inlineStr"/>
+    </row>
+    <row r="590">
+      <c r="A590" t="inlineStr"/>
+      <c r="B590" t="inlineStr">
+        <is>
+          <t>Space Age Mars</t>
+        </is>
+      </c>
+      <c r="C590" t="inlineStr"/>
+      <c r="D590" t="inlineStr"/>
+      <c r="E590" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F590" t="inlineStr">
+        <is>
+          <t>.citymap.era.SpaceAgeMars</t>
+        </is>
+      </c>
+      <c r="G590" t="inlineStr"/>
+      <c r="H590" t="inlineStr"/>
+    </row>
+    <row r="591">
+      <c r="A591" t="inlineStr"/>
+      <c r="B591" t="inlineStr">
+        <is>
+          <t>Space Age Asteroid Belt</t>
+        </is>
+      </c>
+      <c r="C591" t="inlineStr"/>
+      <c r="D591" t="inlineStr"/>
+      <c r="E591" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F591" t="inlineStr">
+        <is>
+          <t>.citymap.era.SpaceAgeAsteroidBelt</t>
+        </is>
+      </c>
+      <c r="G591" t="inlineStr"/>
+      <c r="H591" t="inlineStr"/>
+    </row>
+    <row r="592">
+      <c r="A592" t="inlineStr"/>
+      <c r="B592" t="inlineStr">
+        <is>
+          <t>Space Age Venus</t>
+        </is>
+      </c>
+      <c r="C592" t="inlineStr"/>
+      <c r="D592" t="inlineStr"/>
+      <c r="E592" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F592" t="inlineStr">
+        <is>
+          <t>.citymap.era.SpaceAgeVenus</t>
+        </is>
+      </c>
+      <c r="G592" t="inlineStr"/>
+      <c r="H592" t="inlineStr"/>
+    </row>
+    <row r="593">
+      <c r="A593" t="inlineStr"/>
+      <c r="B593" t="inlineStr">
+        <is>
+          <t>Space Age Jupiter Moon</t>
+        </is>
+      </c>
+      <c r="C593" t="inlineStr"/>
+      <c r="D593" t="inlineStr"/>
+      <c r="E593" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F593" t="inlineStr">
+        <is>
+          <t>.citymap.era.SpaceAgeJupiterMoon</t>
+        </is>
+      </c>
+      <c r="G593" t="inlineStr"/>
+      <c r="H593" t="inlineStr"/>
+    </row>
+    <row r="594">
+      <c r="A594" t="inlineStr"/>
+      <c r="B594" t="inlineStr">
+        <is>
+          <t>Space Age Titan</t>
+        </is>
+      </c>
+      <c r="C594" t="inlineStr"/>
+      <c r="D594" t="inlineStr"/>
+      <c r="E594" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F594" t="inlineStr">
+        <is>
+          <t>.citymap.era.SpaceAgeTitan</t>
+        </is>
+      </c>
+      <c r="G594" t="inlineStr"/>
+      <c r="H594" t="inlineStr"/>
+    </row>
+    <row r="595">
+      <c r="A595" t="inlineStr"/>
+      <c r="B595" t="inlineStr">
+        <is>
+          <t>Space Age Space Hub</t>
+        </is>
+      </c>
+      <c r="C595" t="inlineStr"/>
+      <c r="D595" t="inlineStr"/>
+      <c r="E595" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F595" t="inlineStr">
+        <is>
+          <t>.citymap.era.SpaceAgeSpaceHub</t>
+        </is>
+      </c>
+      <c r="G595" t="inlineStr"/>
+      <c r="H595" t="inlineStr"/>
+    </row>
+    <row r="596">
+      <c r="A596" t="inlineStr"/>
+      <c r="B596" t="inlineStr">
+        <is>
+          <t>Type → stash</t>
+        </is>
+      </c>
+      <c r="C596" t="inlineStr"/>
+      <c r="D596" t="inlineStr"/>
+      <c r="E596" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F596" t="inlineStr">
+        <is>
+          <t>.citymap.TypeToStash</t>
+        </is>
+      </c>
+      <c r="G596" t="inlineStr"/>
+      <c r="H596" t="inlineStr"/>
+    </row>
+    <row r="597">
+      <c r="A597" t="inlineStr"/>
+      <c r="B597" t="inlineStr">
+        <is>
+          <t>Unknown</t>
+        </is>
+      </c>
+      <c r="C597" t="inlineStr"/>
+      <c r="D597" t="inlineStr"/>
+      <c r="E597" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F597" t="inlineStr">
+        <is>
+          <t>.citymap.Unknown</t>
+        </is>
+      </c>
+      <c r="G597" t="inlineStr"/>
+      <c r="H597" t="inlineStr"/>
+    </row>
+    <row r="598">
+      <c r="A598" t="inlineStr"/>
+      <c r="B598" t="inlineStr">
+        <is>
+          <t>click start point</t>
+        </is>
+      </c>
+      <c r="C598" t="inlineStr"/>
+      <c r="D598" t="inlineStr"/>
+      <c r="E598" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F598" t="inlineStr">
+        <is>
+          <t>.citymap.ClickStart</t>
+        </is>
+      </c>
+      <c r="G598" t="inlineStr"/>
+      <c r="H598" t="inlineStr"/>
+    </row>
+    <row r="599">
+      <c r="A599" t="inlineStr"/>
+      <c r="B599" t="inlineStr">
+        <is>
+          <t>click target</t>
+        </is>
+      </c>
+      <c r="C599" t="inlineStr"/>
+      <c r="D599" t="inlineStr"/>
+      <c r="E599" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F599" t="inlineStr">
+        <is>
+          <t>.citymap.ClickTarget</t>
+        </is>
+      </c>
+      <c r="G599" t="inlineStr"/>
+      <c r="H599" t="inlineStr"/>
+    </row>
+    <row r="600">
+      <c r="A600" t="inlineStr"/>
+      <c r="B600" t="inlineStr">
+        <is>
+          <t>available</t>
+        </is>
+      </c>
+      <c r="C600" t="inlineStr"/>
+      <c r="D600" t="inlineStr"/>
+      <c r="E600" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F600" t="inlineStr">
+        <is>
+          <t>.citymap.Available</t>
+        </is>
+      </c>
+      <c r="G600" t="inlineStr"/>
+      <c r="H600" t="inlineStr"/>
+    </row>
+    <row r="601">
+      <c r="A601" t="inlineStr"/>
+      <c r="B601" t="inlineStr">
+        <is>
+          <t>Esc = end</t>
+        </is>
+      </c>
+      <c r="C601" t="inlineStr"/>
+      <c r="D601" t="inlineStr"/>
+      <c r="E601" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F601" t="inlineStr">
+        <is>
+          <t>.citymap.EscToEnd</t>
+        </is>
+      </c>
+      <c r="G601" t="inlineStr"/>
+      <c r="H601" t="inlineStr"/>
+    </row>
+    <row r="602">
+      <c r="A602" t="inlineStr"/>
+      <c r="B602" t="inlineStr">
+        <is>
+          <t>Stamp</t>
+        </is>
+      </c>
+      <c r="C602" t="inlineStr"/>
+      <c r="D602" t="inlineStr"/>
+      <c r="E602" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F602" t="inlineStr">
+        <is>
+          <t>.citymap.StampMode</t>
+        </is>
+      </c>
+      <c r="G602" t="inlineStr"/>
+      <c r="H602" t="inlineStr"/>
+    </row>
+    <row r="603">
+      <c r="A603" t="inlineStr"/>
+      <c r="B603" t="inlineStr">
+        <is>
+          <t>All placed.</t>
+        </is>
+      </c>
+      <c r="C603" t="inlineStr"/>
+      <c r="D603" t="inlineStr"/>
+      <c r="E603" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F603" t="inlineStr">
+        <is>
+          <t>.citymap.AllPlaced</t>
+        </is>
+      </c>
+      <c r="G603" t="inlineStr"/>
+      <c r="H603" t="inlineStr"/>
+    </row>
+    <row r="604">
+      <c r="A604" t="inlineStr"/>
+      <c r="B604" t="inlineStr">
+        <is>
+          <t>placed</t>
+        </is>
+      </c>
+      <c r="C604" t="inlineStr"/>
+      <c r="D604" t="inlineStr"/>
+      <c r="E604" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F604" t="inlineStr">
+        <is>
+          <t>.citymap.Placed</t>
+        </is>
+      </c>
+      <c r="G604" t="inlineStr"/>
+      <c r="H604" t="inlineStr"/>
+    </row>
+    <row r="605">
+      <c r="A605" t="inlineStr"/>
+      <c r="B605" t="inlineStr">
+        <is>
+          <t>No free tiles on the path.</t>
+        </is>
+      </c>
+      <c r="C605" t="inlineStr"/>
+      <c r="D605" t="inlineStr"/>
+      <c r="E605" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F605" t="inlineStr">
+        <is>
+          <t>.citymap.NoFreeTiles</t>
+        </is>
+      </c>
+      <c r="G605" t="inlineStr"/>
+      <c r="H605" t="inlineStr"/>
+    </row>
+    <row r="606">
+      <c r="A606" t="inlineStr"/>
+      <c r="B606" t="inlineStr">
+        <is>
+          <t>more tiles open (pool empty)</t>
+        </is>
+      </c>
+      <c r="C606" t="inlineStr"/>
+      <c r="D606" t="inlineStr"/>
+      <c r="E606" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F606" t="inlineStr">
+        <is>
+          <t>.citymap.PoolEmptyRest</t>
+        </is>
+      </c>
+      <c r="G606" t="inlineStr"/>
+      <c r="H606" t="inlineStr"/>
+    </row>
+    <row r="607">
+      <c r="A607" t="inlineStr"/>
+      <c r="B607" t="inlineStr">
+        <is>
+          <t>Nothing to place (stash empty).</t>
+        </is>
+      </c>
+      <c r="C607" t="inlineStr"/>
+      <c r="D607" t="inlineStr"/>
+      <c r="E607" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F607" t="inlineStr">
+        <is>
+          <t>.citymap.NothingToPlace</t>
+        </is>
+      </c>
+      <c r="G607" t="inlineStr"/>
+      <c r="H607" t="inlineStr"/>
+    </row>
+    <row r="608">
+      <c r="A608" t="inlineStr"/>
+      <c r="B608" t="inlineStr">
+        <is>
+          <t>No extension available.</t>
+        </is>
+      </c>
+      <c r="C608" t="inlineStr"/>
+      <c r="D608" t="inlineStr"/>
+      <c r="E608" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F608" t="inlineStr">
+        <is>
+          <t>.citymap.NoExtensionAvailable</t>
+        </is>
+      </c>
+      <c r="G608" t="inlineStr"/>
+      <c r="H608" t="inlineStr"/>
+    </row>
+    <row r="609">
+      <c r="A609" t="inlineStr"/>
+      <c r="B609" t="inlineStr">
+        <is>
+          <t>moved to stash.</t>
+        </is>
+      </c>
+      <c r="C609" t="inlineStr"/>
+      <c r="D609" t="inlineStr"/>
+      <c r="E609" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F609" t="inlineStr">
+        <is>
+          <t>.citymap.MovedToStash</t>
+        </is>
+      </c>
+      <c r="G609" t="inlineStr"/>
+      <c r="H609" t="inlineStr"/>
+    </row>
+    <row r="610">
+      <c r="A610" t="inlineStr"/>
+      <c r="B610" t="inlineStr">
+        <is>
+          <t>Save failed.</t>
+        </is>
+      </c>
+      <c r="C610" t="inlineStr"/>
+      <c r="D610" t="inlineStr"/>
+      <c r="E610" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F610" t="inlineStr">
+        <is>
+          <t>.citymap.SaveFailed</t>
+        </is>
+      </c>
+      <c r="G610" t="inlineStr"/>
+      <c r="H610" t="inlineStr"/>
+    </row>
+    <row r="611">
+      <c r="A611" t="inlineStr"/>
+      <c r="B611" t="inlineStr">
+        <is>
+          <t>Click a road in the stash first.</t>
+        </is>
+      </c>
+      <c r="C611" t="inlineStr"/>
+      <c r="D611" t="inlineStr"/>
+      <c r="E611" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F611" t="inlineStr">
+        <is>
+          <t>.citymap.SelectRoadFirst</t>
+        </is>
+      </c>
+      <c r="G611" t="inlineStr"/>
+      <c r="H611" t="inlineStr"/>
+    </row>
+    <row r="612">
+      <c r="A612" t="inlineStr"/>
+      <c r="B612" t="inlineStr">
+        <is>
+          <t>left</t>
+        </is>
+      </c>
+      <c r="C612" t="inlineStr"/>
+      <c r="D612" t="inlineStr"/>
+      <c r="E612" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F612" t="inlineStr">
+        <is>
+          <t>.citymap.Remaining</t>
+        </is>
+      </c>
+      <c r="G612" t="inlineStr"/>
+      <c r="H612" t="inlineStr"/>
+    </row>
+    <row r="613">
+      <c r="A613" t="inlineStr"/>
+      <c r="B613" t="inlineStr">
+        <is>
+          <t>no result</t>
+        </is>
+      </c>
+      <c r="C613" t="inlineStr"/>
+      <c r="D613" t="inlineStr"/>
+      <c r="E613" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F613" t="inlineStr">
+        <is>
+          <t>.citymap.NoResult</t>
+        </is>
+      </c>
+      <c r="G613" t="inlineStr"/>
+      <c r="H613" t="inlineStr"/>
+    </row>
+    <row r="614">
+      <c r="A614" t="inlineStr"/>
+      <c r="B614" t="inlineStr">
+        <is>
+          <t>no buildings on the map</t>
+        </is>
+      </c>
+      <c r="C614" t="inlineStr"/>
+      <c r="D614" t="inlineStr"/>
+      <c r="E614" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F614" t="inlineStr">
+        <is>
+          <t>.citymap.NoBuildingsOnMap</t>
+        </is>
+      </c>
+      <c r="G614" t="inlineStr"/>
+      <c r="H614" t="inlineStr"/>
+    </row>
+    <row r="615">
+      <c r="A615" t="inlineStr"/>
+      <c r="B615" t="inlineStr">
+        <is>
+          <t>W A S D - pan the map with the keyboard (Shift = faster)</t>
+        </is>
+      </c>
+      <c r="C615" t="inlineStr"/>
+      <c r="D615" t="inlineStr"/>
+      <c r="E615" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F615" t="inlineStr">
+        <is>
+          <t>.citymap.HelpKeyPan</t>
+        </is>
+      </c>
+      <c r="G615" t="inlineStr"/>
+      <c r="H615" t="inlineStr"/>
+    </row>
+    <row r="616">
+      <c r="A616" t="inlineStr"/>
+      <c r="B616" t="inlineStr">
+        <is>
+          <t>Switch view: top-down / angled (like in the game)</t>
+        </is>
+      </c>
+      <c r="C616" t="inlineStr"/>
+      <c r="D616" t="inlineStr"/>
+      <c r="E616" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F616" t="inlineStr">
+        <is>
+          <t>.citymap.ToggleIso</t>
+        </is>
+      </c>
+      <c r="G616" t="inlineStr"/>
+      <c r="H616" t="inlineStr"/>
+    </row>
+    <row r="617">
+      <c r="A617" t="inlineStr"/>
+      <c r="B617" t="inlineStr">
+        <is>
+          <t>Cube button (top bar) - switch between top-down and angled view (like in the game)</t>
+        </is>
+      </c>
+      <c r="C617" t="inlineStr"/>
+      <c r="D617" t="inlineStr"/>
+      <c r="E617" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F617" t="inlineStr">
+        <is>
+          <t>.citymap.HelpIso</t>
+        </is>
+      </c>
+      <c r="G617" t="inlineStr"/>
+      <c r="H617" t="inlineStr"/>
+    </row>
+    <row r="618">
+      <c r="A618" t="inlineStr"/>
+      <c r="B618" t="inlineStr">
+        <is>
+          <t>Undo (Ctrl+Z)</t>
+        </is>
+      </c>
+      <c r="C618" t="inlineStr"/>
+      <c r="D618" t="inlineStr"/>
+      <c r="E618" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F618" t="inlineStr">
+        <is>
+          <t>.citymap.Undo</t>
+        </is>
+      </c>
+      <c r="G618" t="inlineStr"/>
+      <c r="H618" t="inlineStr"/>
+    </row>
+    <row r="619">
+      <c r="A619" t="inlineStr"/>
+      <c r="B619" t="inlineStr">
+        <is>
+          <t>Redo (Ctrl+Y)</t>
+        </is>
+      </c>
+      <c r="C619" t="inlineStr"/>
+      <c r="D619" t="inlineStr"/>
+      <c r="E619" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F619" t="inlineStr">
+        <is>
+          <t>.citymap.Redo</t>
+        </is>
+      </c>
+      <c r="G619" t="inlineStr"/>
+      <c r="H619" t="inlineStr"/>
+    </row>
+    <row r="620">
+      <c r="A620" t="inlineStr"/>
+      <c r="B620" t="inlineStr">
+        <is>
+          <t>Ctrl+Z - undo the last action</t>
+        </is>
+      </c>
+      <c r="C620" t="inlineStr"/>
+      <c r="D620" t="inlineStr"/>
+      <c r="E620" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F620" t="inlineStr">
+        <is>
+          <t>.citymap.HelpUndo</t>
+        </is>
+      </c>
+      <c r="G620" t="inlineStr"/>
+      <c r="H620" t="inlineStr"/>
+    </row>
+    <row r="621">
+      <c r="A621" t="inlineStr"/>
+      <c r="B621" t="inlineStr">
+        <is>
+          <t>Ctrl+Y / Ctrl+Shift+Z - redo the action</t>
+        </is>
+      </c>
+      <c r="C621" t="inlineStr"/>
+      <c r="D621" t="inlineStr"/>
+      <c r="E621" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F621" t="inlineStr">
+        <is>
+          <t>.citymap.HelpRedo</t>
+        </is>
+      </c>
+      <c r="G621" t="inlineStr"/>
+      <c r="H621" t="inlineStr"/>
+    </row>
+    <row r="622">
+      <c r="A622" t="inlineStr"/>
+      <c r="B622" t="inlineStr">
+        <is>
+          <t>Signing in with %s failed, please try again.</t>
+        </is>
+      </c>
+      <c r="C622" t="inlineStr"/>
+      <c r="D622" t="inlineStr"/>
+      <c r="E622" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F622" t="inlineStr">
+        <is>
+          <t>.login.OAuthError</t>
+        </is>
+      </c>
+      <c r="G622" t="inlineStr"/>
+      <c r="H622" t="inlineStr"/>
+    </row>
+    <row r="623">
+      <c r="A623" t="inlineStr"/>
+      <c r="B623" t="inlineStr">
+        <is>
+          <t>We did not receive a verified email address from %s. Please verify your email address there or register the classic way.</t>
+        </is>
+      </c>
+      <c r="C623" t="inlineStr"/>
+      <c r="D623" t="inlineStr"/>
+      <c r="E623" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F623" t="inlineStr">
+        <is>
+          <t>.login.OAuthNoEmail</t>
+        </is>
+      </c>
+      <c r="G623" t="inlineStr"/>
+      <c r="H623" t="inlineStr"/>
+    </row>
+    <row r="624">
+      <c r="A624" t="inlineStr"/>
+      <c r="B624" t="inlineStr">
+        <is>
+          <t>This login provider is currently not available.</t>
+        </is>
+      </c>
+      <c r="C624" t="inlineStr"/>
+      <c r="D624" t="inlineStr"/>
+      <c r="E624" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F624" t="inlineStr">
+        <is>
+          <t>.login.OAuthNotConfigured</t>
+        </is>
+      </c>
+      <c r="G624" t="inlineStr"/>
+      <c r="H624" t="inlineStr"/>
+    </row>
+    <row r="625">
+      <c r="A625" t="inlineStr"/>
+      <c r="B625" t="inlineStr">
+        <is>
+          <t>or sign / register in with</t>
+        </is>
+      </c>
+      <c r="C625" t="inlineStr"/>
+      <c r="D625" t="inlineStr"/>
+      <c r="E625" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F625" t="inlineStr">
+        <is>
+          <t>.login.OrSignInWith</t>
+        </is>
+      </c>
+      <c r="G625" t="inlineStr"/>
+      <c r="H625" t="inlineStr"/>
+    </row>
+    <row r="626">
+      <c r="A626" t="inlineStr"/>
+      <c r="B626" t="inlineStr">
+        <is>
+          <t>or via the form</t>
+        </is>
+      </c>
+      <c r="C626" t="inlineStr"/>
+      <c r="D626" t="inlineStr"/>
+      <c r="E626" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F626" t="inlineStr">
+        <is>
+          <t>.register.orRegisterWith</t>
+        </is>
+      </c>
+      <c r="G626" t="inlineStr"/>
+      <c r="H626" t="inlineStr"/>
+    </row>
+    <row r="627">
+      <c r="A627" t="inlineStr"/>
+      <c r="B627" t="inlineStr">
+        <is>
+          <t>Add world</t>
+        </is>
+      </c>
+      <c r="C627" t="inlineStr"/>
+      <c r="D627" t="inlineStr"/>
+      <c r="E627" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F627" t="inlineStr">
+        <is>
+          <t>.login.AddWorld.Header</t>
+        </is>
+      </c>
+      <c r="G627" t="inlineStr"/>
+      <c r="H627" t="inlineStr"/>
+    </row>
+    <row r="628">
+      <c r="A628" t="inlineStr"/>
+      <c r="B628" t="inlineStr">
+        <is>
+          <t>We have noticed that your profile is not yet linked to a world shortcut.&lt;br&gt;Make up for it now.</t>
+        </is>
+      </c>
+      <c r="C628" t="inlineStr"/>
+      <c r="D628" t="inlineStr"/>
+      <c r="E628" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F628" t="inlineStr">
+        <is>
+          <t>.login.AddWorld.Desc</t>
+        </is>
+      </c>
+      <c r="G628" t="inlineStr"/>
+      <c r="H628" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>