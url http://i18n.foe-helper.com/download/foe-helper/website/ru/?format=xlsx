--- v2 (2026-07-25)
+++ v3 (2026-09-11)
@@ -342,51 +342,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H621"/>
+  <dimension ref="A1:H628"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>location</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>source</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>target</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -745,51 +745,55 @@
         <is>
           <t>Места 1 - 5 должны быть оплачены соответствующими партнерами. Кроме того, непосредственная доля должна быть внесена за 1-ое место.</t>
         </is>
       </c>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>.ark_calculator.HelperCountAll</t>
         </is>
       </c>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr"/>
       <c r="B15" t="inlineStr">
         <is>
           <t>Places 1 to %s would be filled by 90%% Arcs.&lt;br&gt;The other places, %s to 5 are filled by partners. &lt;span class="badge badge-pill badge-info"&gt;Previous place / 2&lt;/span&gt;</t>
         </is>
       </c>
-      <c r="C15" t="inlineStr"/>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>Места с 1 по %s заполнены 90%% Арками.&lt;br&gt;Остальные места, с %s по 5, заполнены партнёрами. &lt;span class="badge badge-pill badge-info"&gt;Предыдущее место / 2&lt;/span&gt;</t>
+        </is>
+      </c>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>.ark_calculator.HelperCountLower5</t>
         </is>
       </c>
       <c r="G15" t="inlineStr"/>
       <c r="H15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr"/>
       <c r="B16" t="inlineStr">
         <is>
           <t>Instant pay</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Мгновенная оплата</t>
         </is>
@@ -1079,51 +1083,55 @@
         <is>
           <t>Арка - Forge of Empires</t>
         </is>
       </c>
       <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>.ark_calculator.TheArcImgAlt</t>
         </is>
       </c>
       <c r="G27" t="inlineStr"/>
       <c r="H27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr"/>
       <c r="B28" t="inlineStr">
         <is>
           <t>Total GB FPs</t>
         </is>
       </c>
-      <c r="C28" t="inlineStr"/>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>Всего СО ВС</t>
+        </is>
+      </c>
       <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>.ark_calculator.TotalLGFPs</t>
         </is>
       </c>
       <c r="G28" t="inlineStr"/>
       <c r="H28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr"/>
       <c r="B29" t="inlineStr">
         <is>
           <t>All buildings</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
           <t>Все здания</t>
         </is>
@@ -1517,51 +1525,55 @@
         <is>
           <t>Великие строения</t>
         </is>
       </c>
       <c r="D44" t="inlineStr"/>
       <c r="E44" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>.citymap.GreatBuildings</t>
         </is>
       </c>
       <c r="G44" t="inlineStr"/>
       <c r="H44" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr"/>
       <c r="B45" t="inlineStr">
         <is>
           <t>Changelog from citymap planner</t>
         </is>
       </c>
-      <c r="C45" t="inlineStr"/>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>Список изменений планировщика города</t>
+        </is>
+      </c>
       <c r="D45" t="inlineStr"/>
       <c r="E45" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>.citymap.HeadingChangelog</t>
         </is>
       </c>
       <c r="G45" t="inlineStr"/>
       <c r="H45" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr"/>
       <c r="B46" t="inlineStr">
         <is>
           <t>City planner</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Планирование города</t>
         </is>
@@ -2059,99 +2071,107 @@
         <is>
           <t>Копировать ссылку</t>
         </is>
       </c>
       <c r="D65" t="inlineStr"/>
       <c r="E65" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>.citymap.ShareLinkCopy</t>
         </is>
       </c>
       <c r="G65" t="inlineStr"/>
       <c r="H65" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr"/>
       <c r="B66" t="inlineStr">
         <is>
           <t>A share link has been created for this template.&lt;br&gt;&lt;strong&gt;Caution&lt;/strong&gt;: Anyone who knows this link can edit this template!</t>
         </is>
       </c>
-      <c r="C66" t="inlineStr"/>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>Ссылка для общего доступа к этому шаблону создана.&lt;br&gt;&lt;strong&gt;Внимание&lt;/strong&gt;: любой, кто знает эту ссылку, может редактировать этот шаблон!</t>
+        </is>
+      </c>
       <c r="D66" t="inlineStr"/>
       <c r="E66" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>.citymap.ShareLinkCreated</t>
         </is>
       </c>
       <c r="G66" t="inlineStr"/>
       <c r="H66" t="inlineStr"/>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr"/>
       <c r="B67" t="inlineStr">
         <is>
           <t>Delete link</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Удалить ссылку</t>
         </is>
       </c>
       <c r="D67" t="inlineStr"/>
       <c r="E67" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>.citymap.ShareLinkDelete</t>
         </is>
       </c>
       <c r="G67" t="inlineStr"/>
       <c r="H67" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr"/>
       <c r="B68" t="inlineStr">
         <is>
           <t>The link has been removed, no one can edit this template further</t>
         </is>
       </c>
-      <c r="C68" t="inlineStr"/>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>Ссылка удалена, больше никто не может редактировать этот шаблон</t>
+        </is>
+      </c>
       <c r="D68" t="inlineStr"/>
       <c r="E68" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>.citymap.ShareLinkDeleted</t>
         </is>
       </c>
       <c r="G68" t="inlineStr"/>
       <c r="H68" t="inlineStr"/>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr"/>
       <c r="B69" t="inlineStr">
         <is>
           <t>Name</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Имя</t>
         </is>
@@ -2233,2719 +2253,3175 @@
         <is>
           <t>Башни</t>
         </is>
       </c>
       <c r="D72" t="inlineStr"/>
       <c r="E72" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>.citymap.Towers</t>
         </is>
       </c>
       <c r="G72" t="inlineStr"/>
       <c r="H72" t="inlineStr"/>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr"/>
       <c r="B73" t="inlineStr">
         <is>
           <t>Townhall</t>
         </is>
       </c>
-      <c r="C73" t="inlineStr"/>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>Ратуша</t>
+        </is>
+      </c>
       <c r="D73" t="inlineStr"/>
       <c r="E73" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>.citymap.Townhall</t>
         </is>
       </c>
       <c r="G73" t="inlineStr"/>
       <c r="H73" t="inlineStr"/>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr"/>
       <c r="B74" t="inlineStr">
         <is>
           <t>with all buildings</t>
         </is>
       </c>
-      <c r="C74" t="inlineStr"/>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>со всеми зданиями</t>
+        </is>
+      </c>
       <c r="D74" t="inlineStr"/>
       <c r="E74" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>.citymap.WithAllBuildings</t>
         </is>
       </c>
       <c r="G74" t="inlineStr"/>
       <c r="H74" t="inlineStr"/>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr"/>
       <c r="B75" t="inlineStr">
         <is>
           <t>with my citydata</t>
         </is>
       </c>
-      <c r="C75" t="inlineStr"/>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>с данными моего города</t>
+        </is>
+      </c>
       <c r="D75" t="inlineStr"/>
       <c r="E75" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>.citymap.WithOwnCityData</t>
         </is>
       </c>
       <c r="G75" t="inlineStr"/>
       <c r="H75" t="inlineStr"/>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr"/>
       <c r="B76" t="inlineStr">
         <is>
           <t>Sure, do that!</t>
         </is>
       </c>
-      <c r="C76" t="inlineStr"/>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>Да, сделать это!</t>
+        </is>
+      </c>
       <c r="D76" t="inlineStr"/>
       <c r="E76" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>.cookie.accept</t>
         </is>
       </c>
       <c r="G76" t="inlineStr"/>
       <c r="H76" t="inlineStr"/>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr"/>
       <c r="B77" t="inlineStr">
         <is>
           <t>We use cookies to save progress and settings of your GBs. Is that OK for you?&lt;br&gt; &lt;a href='/info/datenschutz'&gt;Privacy Policy&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="C77" t="inlineStr"/>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>Мы используем куки для сохранения прогресса и настроек ваших ВС. Вы согласны?&lt;br&gt; &lt;a href='/info/datenschutz'&gt;Политика конфиденциальности&lt;/a&gt;</t>
+        </is>
+      </c>
       <c r="D77" t="inlineStr"/>
       <c r="E77" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>.cookie.content</t>
         </is>
       </c>
       <c r="G77" t="inlineStr"/>
       <c r="H77" t="inlineStr"/>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr"/>
       <c r="B78" t="inlineStr">
         <is>
           <t>Decline</t>
         </is>
       </c>
-      <c r="C78" t="inlineStr"/>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>Отклонить</t>
+        </is>
+      </c>
       <c r="D78" t="inlineStr"/>
       <c r="E78" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>.cookie.discline</t>
         </is>
       </c>
       <c r="G78" t="inlineStr"/>
       <c r="H78" t="inlineStr"/>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr"/>
       <c r="B79" t="inlineStr">
         <is>
           <t>This content is also available in German</t>
         </is>
       </c>
-      <c r="C79" t="inlineStr"/>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>Этот контент также доступен на немецком языке</t>
+        </is>
+      </c>
       <c r="D79" t="inlineStr"/>
       <c r="E79" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>.docs.AlternativeContent</t>
         </is>
       </c>
       <c r="G79" t="inlineStr"/>
       <c r="H79" t="inlineStr"/>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr"/>
       <c r="B80" t="inlineStr">
         <is>
           <t>Extension</t>
         </is>
       </c>
-      <c r="C80" t="inlineStr"/>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>Расширение</t>
+        </is>
+      </c>
       <c r="D80" t="inlineStr"/>
       <c r="E80" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>.docs.HeadlineExtension</t>
         </is>
       </c>
       <c r="G80" t="inlineStr"/>
       <c r="H80" t="inlineStr"/>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr"/>
       <c r="B81" t="inlineStr">
         <is>
           <t>Website</t>
         </is>
       </c>
-      <c r="C81" t="inlineStr"/>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>Сайт</t>
+        </is>
+      </c>
       <c r="D81" t="inlineStr"/>
       <c r="E81" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>.docs.HeadlineWebsite</t>
         </is>
       </c>
       <c r="G81" t="inlineStr"/>
       <c r="H81" t="inlineStr"/>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr"/>
       <c r="B82" t="inlineStr">
         <is>
           <t>&lt;a href="https://docs.foe-helper.com/english/website/citymap" target="_blank"&gt;Information about city planner&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="C82" t="inlineStr"/>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>&lt;a href="https://docs.foe-helper.com/english/website/citymap" target="_blank"&gt;Информация о планировщике города&lt;/a&gt;</t>
+        </is>
+      </c>
       <c r="D82" t="inlineStr"/>
       <c r="E82" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>.docs.OverviewInfoLink</t>
         </is>
       </c>
       <c r="G82" t="inlineStr"/>
       <c r="H82" t="inlineStr"/>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr"/>
       <c r="B83" t="inlineStr">
         <is>
           <t>Search…</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Поиск…</t>
         </is>
       </c>
       <c r="D83" t="inlineStr"/>
       <c r="E83" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>.docs.SearchField</t>
         </is>
       </c>
       <c r="G83" t="inlineStr"/>
       <c r="H83" t="inlineStr"/>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr"/>
       <c r="B84" t="inlineStr">
         <is>
           <t>Motivation report</t>
         </is>
       </c>
-      <c r="C84" t="inlineStr"/>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>Отчёт о мотивации</t>
+        </is>
+      </c>
       <c r="D84" t="inlineStr"/>
       <c r="E84" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>.event.ButtonMotivationReport</t>
         </is>
       </c>
       <c r="G84" t="inlineStr"/>
       <c r="H84" t="inlineStr"/>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr"/>
       <c r="B85" t="inlineStr">
         <is>
           <t>No building could be motivated nor polished</t>
         </is>
       </c>
-      <c r="C85" t="inlineStr"/>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t>Ни одно здание не удалось мотивировать или отполировать</t>
+        </is>
+      </c>
       <c r="D85" t="inlineStr"/>
       <c r="E85" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>.event.CounldMotivated</t>
         </is>
       </c>
       <c r="G85" t="inlineStr"/>
       <c r="H85" t="inlineStr"/>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr"/>
       <c r="B86" t="inlineStr">
         <is>
           <t>Fight</t>
         </is>
       </c>
-      <c r="C86" t="inlineStr"/>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>Бой</t>
+        </is>
+      </c>
       <c r="D86" t="inlineStr"/>
       <c r="E86" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>.event.Fight</t>
         </is>
       </c>
       <c r="G86" t="inlineStr"/>
       <c r="H86" t="inlineStr"/>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr"/>
       <c r="B87" t="inlineStr">
         <is>
           <t>For</t>
         </is>
       </c>
-      <c r="C87" t="inlineStr"/>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>За</t>
+        </is>
+      </c>
       <c r="D87" t="inlineStr"/>
       <c r="E87" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>.event.FilterFor</t>
         </is>
       </c>
       <c r="G87" t="inlineStr"/>
       <c r="H87" t="inlineStr"/>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr"/>
       <c r="B88" t="inlineStr">
         <is>
           <t>Friends</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
           <t>Друзья</t>
         </is>
       </c>
       <c r="D88" t="inlineStr"/>
       <c r="E88" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>.event.FilterFriends</t>
         </is>
       </c>
       <c r="G88" t="inlineStr"/>
       <c r="H88" t="inlineStr"/>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr"/>
       <c r="B89" t="inlineStr">
         <is>
           <t>Guild</t>
         </is>
       </c>
-      <c r="C89" t="inlineStr"/>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>Гильдия</t>
+        </is>
+      </c>
       <c r="D89" t="inlineStr"/>
       <c r="E89" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>.event.FilterGuild</t>
         </is>
       </c>
       <c r="G89" t="inlineStr"/>
       <c r="H89" t="inlineStr"/>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr"/>
       <c r="B90" t="inlineStr">
         <is>
           <t>Guild members</t>
         </is>
       </c>
-      <c r="C90" t="inlineStr"/>
+      <c r="C90" t="inlineStr">
+        <is>
+          <t>Участники гильдии</t>
+        </is>
+      </c>
       <c r="D90" t="inlineStr"/>
       <c r="E90" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>.event.FilterGuildMembers</t>
         </is>
       </c>
       <c r="G90" t="inlineStr"/>
       <c r="H90" t="inlineStr"/>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr"/>
       <c r="B91" t="inlineStr">
         <is>
           <t>List</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
           <t>Лист</t>
         </is>
       </c>
       <c r="D91" t="inlineStr"/>
       <c r="E91" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>.event.FilterList</t>
         </is>
       </c>
       <c r="G91" t="inlineStr"/>
       <c r="H91" t="inlineStr"/>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr"/>
       <c r="B92" t="inlineStr">
         <is>
           <t>Me</t>
         </is>
       </c>
-      <c r="C92" t="inlineStr"/>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>Я</t>
+        </is>
+      </c>
       <c r="D92" t="inlineStr"/>
       <c r="E92" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>.event.FilterMe</t>
         </is>
       </c>
       <c r="G92" t="inlineStr"/>
       <c r="H92" t="inlineStr"/>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr"/>
       <c r="B93" t="inlineStr">
         <is>
           <t>Month</t>
         </is>
       </c>
-      <c r="C93" t="inlineStr"/>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>Месяц</t>
+        </is>
+      </c>
       <c r="D93" t="inlineStr"/>
       <c r="E93" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>.event.FilterMonth</t>
         </is>
       </c>
       <c r="G93" t="inlineStr"/>
       <c r="H93" t="inlineStr"/>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr"/>
       <c r="B94" t="inlineStr">
         <is>
           <t>Neighbors</t>
         </is>
       </c>
-      <c r="C94" t="inlineStr"/>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>Соседи</t>
+        </is>
+      </c>
       <c r="D94" t="inlineStr"/>
       <c r="E94" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>.event.FilterNeighbors</t>
         </is>
       </c>
       <c r="G94" t="inlineStr"/>
       <c r="H94" t="inlineStr"/>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr"/>
       <c r="B95" t="inlineStr">
         <is>
           <t>Period</t>
         </is>
       </c>
-      <c r="C95" t="inlineStr"/>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>Период</t>
+        </is>
+      </c>
       <c r="D95" t="inlineStr"/>
       <c r="E95" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>.event.FilterPeroid</t>
         </is>
       </c>
       <c r="G95" t="inlineStr"/>
       <c r="H95" t="inlineStr"/>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr"/>
       <c r="B96" t="inlineStr">
         <is>
           <t>Report</t>
         </is>
       </c>
-      <c r="C96" t="inlineStr"/>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>Отчёт</t>
+        </is>
+      </c>
       <c r="D96" t="inlineStr"/>
       <c r="E96" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>.event.FilterReport</t>
         </is>
       </c>
       <c r="G96" t="inlineStr"/>
       <c r="H96" t="inlineStr"/>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr"/>
       <c r="B97" t="inlineStr">
         <is>
           <t>Week</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
           <t>Неделя</t>
         </is>
       </c>
       <c r="D97" t="inlineStr"/>
       <c r="E97" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>.event.FilterWeeks</t>
         </is>
       </c>
       <c r="G97" t="inlineStr"/>
       <c r="H97" t="inlineStr"/>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr"/>
       <c r="B98" t="inlineStr">
         <is>
           <t>Attacks from neighbors</t>
         </is>
       </c>
-      <c r="C98" t="inlineStr"/>
+      <c r="C98" t="inlineStr">
+        <is>
+          <t>Атаки от соседей</t>
+        </is>
+      </c>
       <c r="D98" t="inlineStr"/>
       <c r="E98" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>.event.HeadingAttackFromNeihbors</t>
         </is>
       </c>
       <c r="G98" t="inlineStr"/>
       <c r="H98" t="inlineStr"/>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr"/>
       <c r="B99" t="inlineStr">
         <is>
           <t>Motivations from your neighbors</t>
         </is>
       </c>
-      <c r="C99" t="inlineStr"/>
+      <c r="C99" t="inlineStr">
+        <is>
+          <t>Мотивации от ваших соседей</t>
+        </is>
+      </c>
       <c r="D99" t="inlineStr"/>
       <c r="E99" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>.event.HeadingMotivationsFromNeighbors</t>
         </is>
       </c>
       <c r="G99" t="inlineStr"/>
       <c r="H99" t="inlineStr"/>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr"/>
       <c r="B100" t="inlineStr">
         <is>
           <t>Motivations from your friends</t>
         </is>
       </c>
-      <c r="C100" t="inlineStr"/>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>Мотивации от ваших друзей</t>
+        </is>
+      </c>
       <c r="D100" t="inlineStr"/>
       <c r="E100" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>.event.HeadingMotivationsFromYourFriends</t>
         </is>
       </c>
       <c r="G100" t="inlineStr"/>
       <c r="H100" t="inlineStr"/>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr"/>
       <c r="B101" t="inlineStr">
         <is>
           <t>Motivations from your guild</t>
         </is>
       </c>
-      <c r="C101" t="inlineStr"/>
+      <c r="C101" t="inlineStr">
+        <is>
+          <t>Мотивации от вашей гильдии</t>
+        </is>
+      </c>
       <c r="D101" t="inlineStr"/>
       <c r="E101" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>.event.HeadingMotivationsFromYourGuild</t>
         </is>
       </c>
       <c r="G101" t="inlineStr"/>
       <c r="H101" t="inlineStr"/>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr"/>
       <c r="B102" t="inlineStr">
         <is>
           <t>Motivations from other players</t>
         </is>
       </c>
-      <c r="C102" t="inlineStr"/>
+      <c r="C102" t="inlineStr">
+        <is>
+          <t>Мотивации от других игроков</t>
+        </is>
+      </c>
       <c r="D102" t="inlineStr"/>
       <c r="E102" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>.event.HeadingMotivationsOtherPlayers</t>
         </is>
       </c>
       <c r="G102" t="inlineStr"/>
       <c r="H102" t="inlineStr"/>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr"/>
       <c r="B103" t="inlineStr">
         <is>
           <t>Close</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
           <t>Закрыть</t>
         </is>
       </c>
       <c r="D103" t="inlineStr"/>
       <c r="E103" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>.event.ModalClose</t>
         </is>
       </c>
       <c r="G103" t="inlineStr"/>
       <c r="H103" t="inlineStr"/>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr"/>
       <c r="B104" t="inlineStr">
         <is>
           <t>Finding all the data together, give me a moment…</t>
         </is>
       </c>
-      <c r="C104" t="inlineStr"/>
+      <c r="C104" t="inlineStr">
+        <is>
+          <t>Собираю все данные вместе, подождите немного…</t>
+        </is>
+      </c>
       <c r="D104" t="inlineStr"/>
       <c r="E104" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>.event.ModalHeadSearchDataPleaseWait</t>
         </is>
       </c>
       <c r="G104" t="inlineStr"/>
       <c r="H104" t="inlineStr"/>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr"/>
       <c r="B105" t="inlineStr">
         <is>
           <t>Motivated</t>
         </is>
       </c>
-      <c r="C105" t="inlineStr"/>
+      <c r="C105" t="inlineStr">
+        <is>
+          <t>Мотивировано</t>
+        </is>
+      </c>
       <c r="D105" t="inlineStr"/>
       <c r="E105" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>.event.Motivated</t>
         </is>
       </c>
       <c r="G105" t="inlineStr"/>
       <c r="H105" t="inlineStr"/>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr"/>
       <c r="B106" t="inlineStr">
         <is>
           <t>Name</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
           <t>Имя</t>
         </is>
       </c>
       <c r="D106" t="inlineStr"/>
       <c r="E106" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>.event.Name</t>
         </is>
       </c>
       <c r="G106" t="inlineStr"/>
       <c r="H106" t="inlineStr"/>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr"/>
       <c r="B107" t="inlineStr">
         <is>
           <t>looted</t>
         </is>
       </c>
-      <c r="C107" t="inlineStr"/>
+      <c r="C107" t="inlineStr">
+        <is>
+          <t>разграблено</t>
+        </is>
+      </c>
       <c r="D107" t="inlineStr"/>
       <c r="E107" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>.event.Plundered</t>
         </is>
       </c>
       <c r="G107" t="inlineStr"/>
       <c r="H107" t="inlineStr"/>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr"/>
       <c r="B108" t="inlineStr">
         <is>
           <t>Sit down in your tavern</t>
         </is>
       </c>
-      <c r="C108" t="inlineStr"/>
+      <c r="C108" t="inlineStr">
+        <is>
+          <t>Присядьте в своей таверне</t>
+        </is>
+      </c>
       <c r="D108" t="inlineStr"/>
       <c r="E108" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>.event.SitDownInTavern</t>
         </is>
       </c>
       <c r="G108" t="inlineStr"/>
       <c r="H108" t="inlineStr"/>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr"/>
       <c r="B109" t="inlineStr">
         <is>
           <t>Sum</t>
         </is>
       </c>
-      <c r="C109" t="inlineStr"/>
+      <c r="C109" t="inlineStr">
+        <is>
+          <t>Сумма</t>
+        </is>
+      </c>
       <c r="D109" t="inlineStr"/>
       <c r="E109" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>.event.Sum</t>
         </is>
       </c>
       <c r="G109" t="inlineStr"/>
       <c r="H109" t="inlineStr"/>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr"/>
       <c r="B110" t="inlineStr">
         <is>
           <t>Friend</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
           <t>Друзья</t>
         </is>
       </c>
       <c r="D110" t="inlineStr"/>
       <c r="E110" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>.event.TableFriend</t>
         </is>
       </c>
       <c r="G110" t="inlineStr"/>
       <c r="H110" t="inlineStr"/>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr"/>
       <c r="B111" t="inlineStr">
         <is>
           <t>Guild</t>
         </is>
       </c>
-      <c r="C111" t="inlineStr"/>
+      <c r="C111" t="inlineStr">
+        <is>
+          <t>Гильдия</t>
+        </is>
+      </c>
       <c r="D111" t="inlineStr"/>
       <c r="E111" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>.event.TableGuild</t>
         </is>
       </c>
       <c r="G111" t="inlineStr"/>
       <c r="H111" t="inlineStr"/>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr"/>
       <c r="B112" t="inlineStr">
         <is>
           <t>Last visit</t>
         </is>
       </c>
-      <c r="C112" t="inlineStr"/>
+      <c r="C112" t="inlineStr">
+        <is>
+          <t>Последний визит</t>
+        </is>
+      </c>
       <c r="D112" t="inlineStr"/>
       <c r="E112" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>.event.TableLastVisit</t>
         </is>
       </c>
       <c r="G112" t="inlineStr"/>
       <c r="H112" t="inlineStr"/>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr"/>
       <c r="B113" t="inlineStr">
         <is>
           <t>Neighbor</t>
         </is>
       </c>
-      <c r="C113" t="inlineStr"/>
+      <c r="C113" t="inlineStr">
+        <is>
+          <t>Сосед</t>
+        </is>
+      </c>
       <c r="D113" t="inlineStr"/>
       <c r="E113" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>.event.TableNeighbor</t>
         </is>
       </c>
       <c r="G113" t="inlineStr"/>
       <c r="H113" t="inlineStr"/>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr"/>
       <c r="B114" t="inlineStr">
         <is>
           <t>Tavern</t>
         </is>
       </c>
-      <c r="C114" t="inlineStr"/>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>Таверна</t>
+        </is>
+      </c>
       <c r="D114" t="inlineStr"/>
       <c r="E114" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>.event.Tavern</t>
         </is>
       </c>
       <c r="G114" t="inlineStr"/>
       <c r="H114" t="inlineStr"/>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr"/>
       <c r="B115" t="inlineStr">
         <is>
           <t>Was Motivated</t>
         </is>
       </c>
-      <c r="C115" t="inlineStr"/>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>Был мотивирован</t>
+        </is>
+      </c>
       <c r="D115" t="inlineStr"/>
       <c r="E115" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>.event.WasMotivated</t>
         </is>
       </c>
       <c r="G115" t="inlineStr"/>
       <c r="H115" t="inlineStr"/>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr"/>
       <c r="B116" t="inlineStr">
         <is>
           <t>You lost</t>
         </is>
       </c>
-      <c r="C116" t="inlineStr"/>
+      <c r="C116" t="inlineStr">
+        <is>
+          <t>Вы проиграли</t>
+        </is>
+      </c>
       <c r="D116" t="inlineStr"/>
       <c r="E116" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>.event.YourLost</t>
         </is>
       </c>
       <c r="G116" t="inlineStr"/>
       <c r="H116" t="inlineStr"/>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr"/>
       <c r="B117" t="inlineStr">
         <is>
           <t>You won</t>
         </is>
       </c>
-      <c r="C117" t="inlineStr"/>
+      <c r="C117" t="inlineStr">
+        <is>
+          <t>Вы выиграли</t>
+        </is>
+      </c>
       <c r="D117" t="inlineStr"/>
       <c r="E117" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>.event.YourWon</t>
         </is>
       </c>
       <c r="G117" t="inlineStr"/>
       <c r="H117" t="inlineStr"/>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr"/>
       <c r="B118" t="inlineStr">
         <is>
           <t xml:space="preserve"> was plundered</t>
         </is>
       </c>
-      <c r="C118" t="inlineStr"/>
+      <c r="C118" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> был разграблен</t>
+        </is>
+      </c>
       <c r="D118" t="inlineStr"/>
       <c r="E118" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>.event.wasPlundered</t>
         </is>
       </c>
       <c r="G118" t="inlineStr"/>
       <c r="H118" t="inlineStr"/>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr"/>
       <c r="B119" t="inlineStr">
         <is>
           <t>Installation / Update</t>
         </is>
       </c>
-      <c r="C119" t="inlineStr"/>
+      <c r="C119" t="inlineStr">
+        <is>
+          <t>Установка / Обновление</t>
+        </is>
+      </c>
       <c r="D119" t="inlineStr"/>
       <c r="E119" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>.extension.CurrentlyInstalled</t>
         </is>
       </c>
       <c r="G119" t="inlineStr"/>
       <c r="H119" t="inlineStr"/>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr"/>
       <c r="B120" t="inlineStr">
         <is>
           <t>Results of the Guild Expeditions</t>
         </is>
       </c>
-      <c r="C120" t="inlineStr"/>
+      <c r="C120" t="inlineStr">
+        <is>
+          <t>Результаты гильдийских экспедиций</t>
+        </is>
+      </c>
       <c r="D120" t="inlineStr"/>
       <c r="E120" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>.gex.ChampionShip.Header</t>
         </is>
       </c>
       <c r="G120" t="inlineStr"/>
       <c r="H120" t="inlineStr"/>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr"/>
       <c r="B121" t="inlineStr">
         <is>
           <t>Level</t>
         </is>
       </c>
-      <c r="C121" t="inlineStr"/>
+      <c r="C121" t="inlineStr">
+        <is>
+          <t>Уровень</t>
+        </is>
+      </c>
       <c r="D121" t="inlineStr"/>
       <c r="E121" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>.gex.ChampionShip.Level</t>
         </is>
       </c>
       <c r="G121" t="inlineStr"/>
       <c r="H121" t="inlineStr"/>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr"/>
       <c r="B122" t="inlineStr">
         <is>
           <t>Member</t>
         </is>
       </c>
-      <c r="C122" t="inlineStr"/>
+      <c r="C122" t="inlineStr">
+        <is>
+          <t>Участник</t>
+        </is>
+      </c>
       <c r="D122" t="inlineStr"/>
       <c r="E122" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>.gex.ChampionShip.Member</t>
         </is>
       </c>
       <c r="G122" t="inlineStr"/>
       <c r="H122" t="inlineStr"/>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr"/>
       <c r="B123" t="inlineStr">
         <is>
           <t>Rank</t>
         </is>
       </c>
-      <c r="C123" t="inlineStr"/>
+      <c r="C123" t="inlineStr">
+        <is>
+          <t>Ранг</t>
+        </is>
+      </c>
       <c r="D123" t="inlineStr"/>
       <c r="E123" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>.gex.ChampionShip.Rank</t>
         </is>
       </c>
       <c r="G123" t="inlineStr"/>
       <c r="H123" t="inlineStr"/>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr"/>
       <c r="B124" t="inlineStr">
         <is>
           <t>Successes</t>
         </is>
       </c>
-      <c r="C124" t="inlineStr"/>
+      <c r="C124" t="inlineStr">
+        <is>
+          <t>Успехи</t>
+        </is>
+      </c>
       <c r="D124" t="inlineStr"/>
       <c r="E124" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>.gex.ChampionShip.Successes</t>
         </is>
       </c>
       <c r="G124" t="inlineStr"/>
       <c r="H124" t="inlineStr"/>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr"/>
       <c r="B125" t="inlineStr">
         <is>
           <t>Encounters</t>
         </is>
       </c>
-      <c r="C125" t="inlineStr"/>
+      <c r="C125" t="inlineStr">
+        <is>
+          <t>Столкновения</t>
+        </is>
+      </c>
       <c r="D125" t="inlineStr"/>
       <c r="E125" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>.gex.Index.Encounters</t>
         </is>
       </c>
       <c r="G125" t="inlineStr"/>
       <c r="H125" t="inlineStr"/>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr"/>
       <c r="B126" t="inlineStr">
         <is>
           <t>Guild Expeditions</t>
         </is>
       </c>
-      <c r="C126" t="inlineStr"/>
+      <c r="C126" t="inlineStr">
+        <is>
+          <t>Гильдийская экспедиция</t>
+        </is>
+      </c>
       <c r="D126" t="inlineStr"/>
       <c r="E126" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>.gex.Index.Header</t>
         </is>
       </c>
       <c r="G126" t="inlineStr"/>
       <c r="H126" t="inlineStr"/>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr"/>
       <c r="B127" t="inlineStr">
         <is>
           <t>Level</t>
         </is>
       </c>
-      <c r="C127" t="inlineStr"/>
+      <c r="C127" t="inlineStr">
+        <is>
+          <t>Уровень</t>
+        </is>
+      </c>
       <c r="D127" t="inlineStr"/>
       <c r="E127" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>.gex.Index.Level</t>
         </is>
       </c>
       <c r="G127" t="inlineStr"/>
       <c r="H127" t="inlineStr"/>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr"/>
       <c r="B128" t="inlineStr">
         <is>
           <t>Player</t>
         </is>
       </c>
-      <c r="C128" t="inlineStr"/>
+      <c r="C128" t="inlineStr">
+        <is>
+          <t>Игрок</t>
+        </is>
+      </c>
       <c r="D128" t="inlineStr"/>
       <c r="E128" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>.gex.Index.Player</t>
         </is>
       </c>
       <c r="G128" t="inlineStr"/>
       <c r="H128" t="inlineStr"/>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr"/>
       <c r="B129" t="inlineStr">
         <is>
           <t>Points</t>
         </is>
       </c>
-      <c r="C129" t="inlineStr"/>
+      <c r="C129" t="inlineStr">
+        <is>
+          <t>Очки</t>
+        </is>
+      </c>
       <c r="D129" t="inlineStr"/>
       <c r="E129" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>.gex.Index.Points</t>
         </is>
       </c>
       <c r="G129" t="inlineStr"/>
       <c r="H129" t="inlineStr"/>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr"/>
       <c r="B130" t="inlineStr">
         <is>
           <t>Abort</t>
         </is>
       </c>
-      <c r="C130" t="inlineStr"/>
+      <c r="C130" t="inlineStr">
+        <is>
+          <t>Отмена</t>
+        </is>
+      </c>
       <c r="D130" t="inlineStr"/>
       <c r="E130" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t>.global.Abort</t>
         </is>
       </c>
       <c r="G130" t="inlineStr"/>
       <c r="H130" t="inlineStr"/>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr"/>
       <c r="B131" t="inlineStr">
         <is>
           <t>&lt;a rel='nofollow noopener' target='_blank' href='https://www.adblocker-deaktivieren.de/'&gt;How to deactivate your adblocker&lt;b&gt; for our site&lt;/b&gt;&lt;/a&gt;</t>
         </is>
       </c>
-      <c r="C131" t="inlineStr"/>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t>&lt;a rel='nofollow noopener' target='_blank' href='https://www.adblocker-deaktivieren.de/'&gt;Как отключить блокировщик рекламы&lt;b&gt; для нашего сайта&lt;/b&gt;&lt;/a&gt;</t>
+        </is>
+      </c>
       <c r="D131" t="inlineStr"/>
       <c r="E131" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>.global.AdsByGoogleLink</t>
         </is>
       </c>
       <c r="G131" t="inlineStr"/>
       <c r="H131" t="inlineStr"/>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr"/>
       <c r="B132" t="inlineStr">
         <is>
           <t>The server of this community project is financed through advertisements. Please deactivate your ad blocker so that we can continue to make this offer available to you free of charge. After all, it doesn't hurt to help in this way.</t>
         </is>
       </c>
-      <c r="C132" t="inlineStr"/>
+      <c r="C132" t="inlineStr">
+        <is>
+          <t>Сервер этого проекта сообщества финансируется за счёт рекламы. Пожалуйста, отключите блокировщик рекламы, чтобы мы могли и дальше предоставлять вам эту услугу бесплатно. Ведь помочь таким способом совсем не сложно.</t>
+        </is>
+      </c>
       <c r="D132" t="inlineStr"/>
       <c r="E132" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>.global.AdsByGoogleText</t>
         </is>
       </c>
       <c r="G132" t="inlineStr"/>
       <c r="H132" t="inlineStr"/>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr"/>
       <c r="B133" t="inlineStr">
         <is>
           <t>Back</t>
         </is>
       </c>
-      <c r="C133" t="inlineStr"/>
+      <c r="C133" t="inlineStr">
+        <is>
+          <t>Назад</t>
+        </is>
+      </c>
       <c r="D133" t="inlineStr"/>
       <c r="E133" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t>.global.Back</t>
         </is>
       </c>
       <c r="G133" t="inlineStr"/>
       <c r="H133" t="inlineStr"/>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr"/>
       <c r="B134" t="inlineStr">
         <is>
           <t>%Y/%d/%m %I:%M %p</t>
         </is>
       </c>
-      <c r="C134" t="inlineStr"/>
+      <c r="C134" t="inlineStr">
+        <is>
+          <t>%Y/%d/%m %I:%M %p</t>
+        </is>
+      </c>
       <c r="D134" t="inlineStr"/>
       <c r="E134" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t>.global.DateFormatLong</t>
         </is>
       </c>
       <c r="G134" t="inlineStr"/>
       <c r="H134" t="inlineStr"/>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr"/>
       <c r="B135" t="inlineStr">
         <is>
           <t>%Y/%d/%m</t>
         </is>
       </c>
-      <c r="C135" t="inlineStr"/>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t>%Y/%d/%m</t>
+        </is>
+      </c>
       <c r="D135" t="inlineStr"/>
       <c r="E135" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>.global.DateFormatShort</t>
         </is>
       </c>
       <c r="G135" t="inlineStr"/>
       <c r="H135" t="inlineStr"/>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr"/>
       <c r="B136" t="inlineStr">
         <is>
           <t>FoE Helper</t>
         </is>
       </c>
-      <c r="C136" t="inlineStr"/>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t>FoE Helper</t>
+        </is>
+      </c>
       <c r="D136" t="inlineStr"/>
       <c r="E136" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
           <t>.global.FoEHelper</t>
         </is>
       </c>
       <c r="G136" t="inlineStr"/>
       <c r="H136" t="inlineStr"/>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr"/>
       <c r="B137" t="inlineStr">
         <is>
           <t>Dye</t>
         </is>
       </c>
-      <c r="C137" t="inlineStr"/>
+      <c r="C137" t="inlineStr">
+        <is>
+          <t>Краситель</t>
+        </is>
+      </c>
       <c r="D137" t="inlineStr"/>
       <c r="E137" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
           <t>.global.Goods.dye</t>
         </is>
       </c>
       <c r="G137" t="inlineStr"/>
       <c r="H137" t="inlineStr"/>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr"/>
       <c r="B138" t="inlineStr">
         <is>
           <t>Wine</t>
         </is>
       </c>
-      <c r="C138" t="inlineStr"/>
+      <c r="C138" t="inlineStr">
+        <is>
+          <t>Вино</t>
+        </is>
+      </c>
       <c r="D138" t="inlineStr"/>
       <c r="E138" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
           <t>.global.Goods.wine</t>
         </is>
       </c>
       <c r="G138" t="inlineStr"/>
       <c r="H138" t="inlineStr"/>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr"/>
       <c r="B139" t="inlineStr">
         <is>
           <t>Last update</t>
         </is>
       </c>
-      <c r="C139" t="inlineStr"/>
+      <c r="C139" t="inlineStr">
+        <is>
+          <t>Последнее обновление</t>
+        </is>
+      </c>
       <c r="D139" t="inlineStr"/>
       <c r="E139" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
           <t>.global.LastUpdate</t>
         </is>
       </c>
       <c r="G139" t="inlineStr"/>
       <c r="H139" t="inlineStr"/>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr"/>
       <c r="B140" t="inlineStr">
         <is>
           <t>Observatory</t>
         </is>
       </c>
-      <c r="C140" t="inlineStr"/>
+      <c r="C140" t="inlineStr">
+        <is>
+          <t>Обсерватория</t>
+        </is>
+      </c>
       <c r="D140" t="inlineStr"/>
       <c r="E140" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
           <t>.global.Legendary.X_AllAge_EasterBonus4</t>
         </is>
       </c>
       <c r="G140" t="inlineStr"/>
       <c r="H140" t="inlineStr"/>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr"/>
       <c r="B141" t="inlineStr">
         <is>
           <t>Temple of Relics</t>
         </is>
       </c>
-      <c r="C141" t="inlineStr"/>
+      <c r="C141" t="inlineStr">
+        <is>
+          <t>Храм Реликвий</t>
+        </is>
+      </c>
       <c r="D141" t="inlineStr"/>
       <c r="E141" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
           <t>.global.Legendary.X_AllAge_Expedition</t>
         </is>
       </c>
       <c r="G141" t="inlineStr"/>
       <c r="H141" t="inlineStr"/>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr"/>
       <c r="B142" t="inlineStr">
         <is>
           <t>Galata Tower</t>
         </is>
       </c>
-      <c r="C142" t="inlineStr"/>
+      <c r="C142" t="inlineStr">
+        <is>
+          <t>Галатская башня</t>
+        </is>
+      </c>
       <c r="D142" t="inlineStr"/>
       <c r="E142" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
           <t>.global.Legendary.X_AllAge_Galata</t>
         </is>
       </c>
       <c r="G142" t="inlineStr"/>
       <c r="H142" t="inlineStr"/>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr"/>
       <c r="B143" t="inlineStr">
         <is>
           <t>Oracle of Delphi</t>
         </is>
       </c>
-      <c r="C143" t="inlineStr"/>
+      <c r="C143" t="inlineStr">
+        <is>
+          <t>Дельфийский оракул</t>
+        </is>
+      </c>
       <c r="D143" t="inlineStr"/>
       <c r="E143" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
           <t>.global.Legendary.X_AllAge_Oracle</t>
         </is>
       </c>
       <c r="G143" t="inlineStr"/>
       <c r="H143" t="inlineStr"/>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr"/>
       <c r="B144" t="inlineStr">
         <is>
           <t>Gaea Statue</t>
         </is>
       </c>
-      <c r="C144" t="inlineStr"/>
+      <c r="C144" t="inlineStr">
+        <is>
+          <t>Статуя Геи</t>
+        </is>
+      </c>
       <c r="D144" t="inlineStr"/>
       <c r="E144" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
           <t>.global.Legendary.X_ArcticFuture_Landmark1</t>
         </is>
       </c>
       <c r="G144" t="inlineStr"/>
       <c r="H144" t="inlineStr"/>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr"/>
       <c r="B145" t="inlineStr">
         <is>
           <t>Arctic Orangery</t>
         </is>
       </c>
-      <c r="C145" t="inlineStr"/>
+      <c r="C145" t="inlineStr">
+        <is>
+          <t>Арктическая Оранжерея</t>
+        </is>
+      </c>
       <c r="D145" t="inlineStr"/>
       <c r="E145" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t>.global.Legendary.X_ArcticFuture_Landmark2</t>
         </is>
       </c>
       <c r="G145" t="inlineStr"/>
       <c r="H145" t="inlineStr"/>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr"/>
       <c r="B146" t="inlineStr">
         <is>
           <t>Seed Vault</t>
         </is>
       </c>
-      <c r="C146" t="inlineStr"/>
+      <c r="C146" t="inlineStr">
+        <is>
+          <t>Зернохранилище</t>
+        </is>
+      </c>
       <c r="D146" t="inlineStr"/>
       <c r="E146" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
           <t>.global.Legendary.X_ArcticFuture_Landmark3</t>
         </is>
       </c>
       <c r="G146" t="inlineStr"/>
       <c r="H146" t="inlineStr"/>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr"/>
       <c r="B147" t="inlineStr">
         <is>
           <t>Tower of Babel</t>
         </is>
       </c>
-      <c r="C147" t="inlineStr"/>
+      <c r="C147" t="inlineStr">
+        <is>
+          <t>Вавилонская башня</t>
+        </is>
+      </c>
       <c r="D147" t="inlineStr"/>
       <c r="E147" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
           <t>.global.Legendary.X_BronzeAge_Landmark1</t>
         </is>
       </c>
       <c r="G147" t="inlineStr"/>
       <c r="H147" t="inlineStr"/>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr"/>
       <c r="B148" t="inlineStr">
         <is>
           <t>Statue of Zeus</t>
         </is>
       </c>
-      <c r="C148" t="inlineStr"/>
+      <c r="C148" t="inlineStr">
+        <is>
+          <t>Статуя Зевса</t>
+        </is>
+      </c>
       <c r="D148" t="inlineStr"/>
       <c r="E148" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
           <t>.global.Legendary.X_BronzeAge_Landmark2</t>
         </is>
       </c>
       <c r="G148" t="inlineStr"/>
       <c r="H148" t="inlineStr"/>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr"/>
       <c r="B149" t="inlineStr">
         <is>
           <t>Frauenkirche of Dresden</t>
         </is>
       </c>
-      <c r="C149" t="inlineStr"/>
+      <c r="C149" t="inlineStr">
+        <is>
+          <t>Фрауэнкирхе</t>
+        </is>
+      </c>
       <c r="D149" t="inlineStr"/>
       <c r="E149" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
           <t>.global.Legendary.X_ColonialAge_Landmark1</t>
         </is>
       </c>
       <c r="G149" t="inlineStr"/>
       <c r="H149" t="inlineStr"/>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr"/>
       <c r="B150" t="inlineStr">
         <is>
           <t>Deal Castle</t>
         </is>
       </c>
-      <c r="C150" t="inlineStr"/>
+      <c r="C150" t="inlineStr">
+        <is>
+          <t>Дильский замок</t>
+        </is>
+      </c>
       <c r="D150" t="inlineStr"/>
       <c r="E150" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
           <t>.global.Legendary.X_ColonialAge_Landmark2</t>
         </is>
       </c>
       <c r="G150" t="inlineStr"/>
       <c r="H150" t="inlineStr"/>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr"/>
       <c r="B151" t="inlineStr">
         <is>
           <t>Lotus Temple</t>
         </is>
       </c>
-      <c r="C151" t="inlineStr"/>
+      <c r="C151" t="inlineStr">
+        <is>
+          <t>Храм Лотоса</t>
+        </is>
+      </c>
       <c r="D151" t="inlineStr"/>
       <c r="E151" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
           <t>.global.Legendary.X_ContemporaryEra_Landmark1</t>
         </is>
       </c>
       <c r="G151" t="inlineStr"/>
       <c r="H151" t="inlineStr"/>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr"/>
       <c r="B152" t="inlineStr">
         <is>
           <t>Innovation Tower</t>
         </is>
       </c>
-      <c r="C152" t="inlineStr"/>
+      <c r="C152" t="inlineStr">
+        <is>
+          <t>Башня Инноваций</t>
+        </is>
+      </c>
       <c r="D152" t="inlineStr"/>
       <c r="E152" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
           <t>.global.Legendary.X_ContemporaryEra_Landmark2</t>
         </is>
       </c>
       <c r="G152" t="inlineStr"/>
       <c r="H152" t="inlineStr"/>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr"/>
       <c r="B153" t="inlineStr">
         <is>
           <t>Hagia Sophia</t>
         </is>
       </c>
-      <c r="C153" t="inlineStr"/>
+      <c r="C153" t="inlineStr">
+        <is>
+          <t>Собор Святой Софии</t>
+        </is>
+      </c>
       <c r="D153" t="inlineStr"/>
       <c r="E153" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
           <t>.global.Legendary.X_EarlyMiddleAge_Landmark1</t>
         </is>
       </c>
       <c r="G153" t="inlineStr"/>
       <c r="H153" t="inlineStr"/>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr"/>
       <c r="B154" t="inlineStr">
         <is>
           <t>Cathedral of Aachen</t>
         </is>
       </c>
-      <c r="C154" t="inlineStr"/>
+      <c r="C154" t="inlineStr">
+        <is>
+          <t>Ахенский собор</t>
+        </is>
+      </c>
       <c r="D154" t="inlineStr"/>
       <c r="E154" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
           <t>.global.Legendary.X_EarlyMiddleAge_Landmark2</t>
         </is>
       </c>
       <c r="G154" t="inlineStr"/>
       <c r="H154" t="inlineStr"/>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr"/>
       <c r="B155" t="inlineStr">
         <is>
           <t>Galata Tower</t>
         </is>
       </c>
-      <c r="C155" t="inlineStr"/>
+      <c r="C155" t="inlineStr">
+        <is>
+          <t>Галатская башня</t>
+        </is>
+      </c>
       <c r="D155" t="inlineStr"/>
       <c r="E155" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
           <t>.global.Legendary.X_EarlyMiddleAge_Landmark3</t>
         </is>
       </c>
       <c r="G155" t="inlineStr"/>
       <c r="H155" t="inlineStr"/>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr"/>
       <c r="B156" t="inlineStr">
         <is>
           <t>The Arc</t>
         </is>
       </c>
-      <c r="C156" t="inlineStr"/>
+      <c r="C156" t="inlineStr">
+        <is>
+          <t>Арка</t>
+        </is>
+      </c>
       <c r="D156" t="inlineStr"/>
       <c r="E156" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
           <t>.global.Legendary.X_FutureEra_Landmark1</t>
         </is>
       </c>
       <c r="G156" t="inlineStr"/>
       <c r="H156" t="inlineStr"/>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr"/>
       <c r="B157" t="inlineStr">
         <is>
           <t>Rain Forest Project</t>
         </is>
       </c>
-      <c r="C157" t="inlineStr"/>
+      <c r="C157" t="inlineStr">
+        <is>
+          <t>Проект «Дождевой лес»</t>
+        </is>
+      </c>
       <c r="D157" t="inlineStr"/>
       <c r="E157" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
           <t>.global.Legendary.X_FutureEra_Landmark2</t>
         </is>
       </c>
       <c r="G157" t="inlineStr"/>
       <c r="H157" t="inlineStr"/>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr"/>
       <c r="B158" t="inlineStr">
         <is>
           <t>St. Mark's Basilica</t>
         </is>
       </c>
-      <c r="C158" t="inlineStr"/>
+      <c r="C158" t="inlineStr">
+        <is>
+          <t>Собор Святого Марка</t>
+        </is>
+      </c>
       <c r="D158" t="inlineStr"/>
       <c r="E158" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
           <t>.global.Legendary.X_HighMiddleAge_Landmark1</t>
         </is>
       </c>
       <c r="G158" t="inlineStr"/>
       <c r="H158" t="inlineStr"/>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr"/>
       <c r="B159" t="inlineStr">
         <is>
           <t>Notre Dame</t>
         </is>
       </c>
-      <c r="C159" t="inlineStr"/>
+      <c r="C159" t="inlineStr">
+        <is>
+          <t>Нотр-Дам</t>
+        </is>
+      </c>
       <c r="D159" t="inlineStr"/>
       <c r="E159" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
           <t>.global.Legendary.X_HighMiddleAge_Landmark3</t>
         </is>
       </c>
       <c r="G159" t="inlineStr"/>
       <c r="H159" t="inlineStr"/>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr"/>
       <c r="B160" t="inlineStr">
         <is>
           <t>Royal Albert Hall</t>
         </is>
       </c>
-      <c r="C160" t="inlineStr"/>
+      <c r="C160" t="inlineStr">
+        <is>
+          <t>Королевский Альберт-холл</t>
+        </is>
+      </c>
       <c r="D160" t="inlineStr"/>
       <c r="E160" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
           <t>.global.Legendary.X_IndustrialAge_Landmark1</t>
         </is>
       </c>
       <c r="G160" t="inlineStr"/>
       <c r="H160" t="inlineStr"/>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr"/>
       <c r="B161" t="inlineStr">
         <is>
           <t>Capitol</t>
         </is>
       </c>
-      <c r="C161" t="inlineStr"/>
+      <c r="C161" t="inlineStr">
+        <is>
+          <t>Капитолий</t>
+        </is>
+      </c>
       <c r="D161" t="inlineStr"/>
       <c r="E161" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
           <t>.global.Legendary.X_IndustrialAge_Landmark2</t>
         </is>
       </c>
       <c r="G161" t="inlineStr"/>
       <c r="H161" t="inlineStr"/>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr"/>
       <c r="B162" t="inlineStr">
         <is>
           <t>Colosseum</t>
         </is>
       </c>
-      <c r="C162" t="inlineStr"/>
+      <c r="C162" t="inlineStr">
+        <is>
+          <t>Колизей</t>
+        </is>
+      </c>
       <c r="D162" t="inlineStr"/>
       <c r="E162" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
           <t>.global.Legendary.X_IronAge_Landmark1</t>
         </is>
       </c>
       <c r="G162" t="inlineStr"/>
       <c r="H162" t="inlineStr"/>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr"/>
       <c r="B163" t="inlineStr">
         <is>
           <t>Lighthouse of Alexandria</t>
         </is>
       </c>
-      <c r="C163" t="inlineStr"/>
+      <c r="C163" t="inlineStr">
+        <is>
+          <t>Александрийский маяк</t>
+        </is>
+      </c>
       <c r="D163" t="inlineStr"/>
       <c r="E163" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
           <t>.global.Legendary.X_IronAge_Landmark2</t>
         </is>
       </c>
       <c r="G163" t="inlineStr"/>
       <c r="H163" t="inlineStr"/>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr"/>
       <c r="B164" t="inlineStr">
         <is>
           <t>Saint Basil's Cathedral</t>
         </is>
       </c>
-      <c r="C164" t="inlineStr"/>
+      <c r="C164" t="inlineStr">
+        <is>
+          <t>Собор Василия Блаженного</t>
+        </is>
+      </c>
       <c r="D164" t="inlineStr"/>
       <c r="E164" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
           <t>.global.Legendary.X_LateMiddleAge_Landmark1</t>
         </is>
       </c>
       <c r="G164" t="inlineStr"/>
       <c r="H164" t="inlineStr"/>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr"/>
       <c r="B165" t="inlineStr">
         <is>
           <t>Castel del Monte</t>
         </is>
       </c>
-      <c r="C165" t="inlineStr"/>
+      <c r="C165" t="inlineStr">
+        <is>
+          <t>Кастель-дель-Монте</t>
+        </is>
+      </c>
       <c r="D165" t="inlineStr"/>
       <c r="E165" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
           <t>.global.Legendary.X_LateMiddleAge_Landmark3</t>
         </is>
       </c>
       <c r="G165" t="inlineStr"/>
       <c r="H165" t="inlineStr"/>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr"/>
       <c r="B166" t="inlineStr">
         <is>
           <t>Space Needle</t>
         </is>
       </c>
-      <c r="C166" t="inlineStr"/>
+      <c r="C166" t="inlineStr">
+        <is>
+          <t>Спейс-Нидл</t>
+        </is>
+      </c>
       <c r="D166" t="inlineStr"/>
       <c r="E166" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
           <t>.global.Legendary.X_ModernEra_Landmark1</t>
         </is>
       </c>
       <c r="G166" t="inlineStr"/>
       <c r="H166" t="inlineStr"/>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr"/>
       <c r="B167" t="inlineStr">
         <is>
           <t>Atomium</t>
         </is>
       </c>
-      <c r="C167" t="inlineStr"/>
+      <c r="C167" t="inlineStr">
+        <is>
+          <t>Атомиум</t>
+        </is>
+      </c>
       <c r="D167" t="inlineStr"/>
       <c r="E167" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
           <t>.global.Legendary.X_ModernEra_Landmark2</t>
         </is>
       </c>
       <c r="G167" t="inlineStr"/>
       <c r="H167" t="inlineStr"/>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr"/>
       <c r="B168" t="inlineStr">
         <is>
           <t>Atlantis Museum</t>
         </is>
       </c>
-      <c r="C168" t="inlineStr"/>
+      <c r="C168" t="inlineStr">
+        <is>
+          <t>Музей Атлантиды</t>
+        </is>
+      </c>
       <c r="D168" t="inlineStr"/>
       <c r="E168" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
           <t>.global.Legendary.X_OceanicFuture_Landmark1</t>
         </is>
       </c>
       <c r="G168" t="inlineStr"/>
       <c r="H168" t="inlineStr"/>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr"/>
       <c r="B169" t="inlineStr">
         <is>
           <t>The Kraken</t>
         </is>
       </c>
-      <c r="C169" t="inlineStr"/>
+      <c r="C169" t="inlineStr">
+        <is>
+          <t>Кракен</t>
+        </is>
+      </c>
       <c r="D169" t="inlineStr"/>
       <c r="E169" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
           <t>.global.Legendary.X_OceanicFuture_Landmark2</t>
         </is>
       </c>
       <c r="G169" t="inlineStr"/>
       <c r="H169" t="inlineStr"/>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr"/>
       <c r="B170" t="inlineStr">
         <is>
           <t>The Blue Galaxy</t>
         </is>
       </c>
-      <c r="C170" t="inlineStr"/>
+      <c r="C170" t="inlineStr">
+        <is>
+          <t>Синяя галактика</t>
+        </is>
+      </c>
       <c r="D170" t="inlineStr"/>
       <c r="E170" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
           <t>.global.Legendary.X_OceanicFuture_Landmark3</t>
         </is>
       </c>
       <c r="G170" t="inlineStr"/>
       <c r="H170" t="inlineStr"/>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr"/>
       <c r="B171" t="inlineStr">
         <is>
           <t>Cape Canaveral</t>
         </is>
       </c>
-      <c r="C171" t="inlineStr"/>
+      <c r="C171" t="inlineStr">
+        <is>
+          <t>Космодром на мысе Канаверал</t>
+        </is>
+      </c>
       <c r="D171" t="inlineStr"/>
       <c r="E171" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
           <t>.global.Legendary.X_PostModernEra_Landmark1</t>
         </is>
       </c>
       <c r="G171" t="inlineStr"/>
       <c r="H171" t="inlineStr"/>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr"/>
       <c r="B172" t="inlineStr">
         <is>
           <t>The Habitat</t>
         </is>
       </c>
-      <c r="C172" t="inlineStr"/>
+      <c r="C172" t="inlineStr">
+        <is>
+          <t>Хабитат</t>
+        </is>
+      </c>
       <c r="D172" t="inlineStr"/>
       <c r="E172" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
           <t>.global.Legendary.X_PostModernEra_Landmark2</t>
         </is>
       </c>
       <c r="G172" t="inlineStr"/>
       <c r="H172" t="inlineStr"/>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr"/>
       <c r="B173" t="inlineStr">
         <is>
           <t>Alcatraz</t>
         </is>
       </c>
-      <c r="C173" t="inlineStr"/>
+      <c r="C173" t="inlineStr">
+        <is>
+          <t>Алькатрас</t>
+        </is>
+      </c>
       <c r="D173" t="inlineStr"/>
       <c r="E173" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
           <t>.global.Legendary.X_ProgressiveEra_Landmark1</t>
         </is>
       </c>
       <c r="G173" t="inlineStr"/>
       <c r="H173" t="inlineStr"/>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr"/>
       <c r="B174" t="inlineStr">
         <is>
           <t>Château Frontenac</t>
         </is>
       </c>
-      <c r="C174" t="inlineStr"/>
+      <c r="C174" t="inlineStr">
+        <is>
+          <t>Шато-Фронтенак</t>
+        </is>
+      </c>
       <c r="D174" t="inlineStr"/>
       <c r="E174" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
           <t>.global.Legendary.X_ProgressiveEra_Landmark2</t>
         </is>
       </c>
       <c r="G174" t="inlineStr"/>
       <c r="H174" t="inlineStr"/>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr"/>
       <c r="B175" t="inlineStr">
         <is>
           <t>Space Carrier</t>
         </is>
       </c>
-      <c r="C175" t="inlineStr"/>
+      <c r="C175" t="inlineStr">
+        <is>
+          <t>Космический авианосец</t>
+        </is>
+      </c>
       <c r="D175" t="inlineStr"/>
       <c r="E175" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
           <t>.global.Legendary.X_SpaceAgeAsteroidBelt_Landmark1</t>
         </is>
       </c>
       <c r="G175" t="inlineStr"/>
       <c r="H175" t="inlineStr"/>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr"/>
       <c r="B176" t="inlineStr">
         <is>
           <t>Star Gazer</t>
         </is>
       </c>
-      <c r="C176" t="inlineStr"/>
+      <c r="C176" t="inlineStr">
+        <is>
+          <t>Звездочёт</t>
+        </is>
+      </c>
       <c r="D176" t="inlineStr"/>
       <c r="E176" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
           <t>.global.Legendary.X_SpaceAgeMars_Landmark1</t>
         </is>
       </c>
       <c r="G176" t="inlineStr"/>
       <c r="H176" t="inlineStr"/>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr"/>
       <c r="B177" t="inlineStr">
         <is>
           <t>The Virgo Project</t>
         </is>
       </c>
-      <c r="C177" t="inlineStr"/>
+      <c r="C177" t="inlineStr">
+        <is>
+          <t>Проект «Дева»</t>
+        </is>
+      </c>
       <c r="D177" t="inlineStr"/>
       <c r="E177" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
           <t>.global.Legendary.X_SpaceAgeMars_Landmark2</t>
         </is>
       </c>
       <c r="G177" t="inlineStr"/>
       <c r="H177" t="inlineStr"/>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr"/>
       <c r="B178" t="inlineStr">
         <is>
           <t>Flying Island</t>
         </is>
       </c>
-      <c r="C178" t="inlineStr"/>
+      <c r="C178" t="inlineStr">
+        <is>
+          <t>Парящий остров</t>
+        </is>
+      </c>
       <c r="D178" t="inlineStr"/>
       <c r="E178" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
           <t>.global.Legendary.X_SpaceAgeVenus_Landmark1</t>
         </is>
       </c>
       <c r="G178" t="inlineStr"/>
       <c r="H178" t="inlineStr"/>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr"/>
       <c r="B179" t="inlineStr">
         <is>
           <t>Voyager V1</t>
         </is>
       </c>
-      <c r="C179" t="inlineStr"/>
+      <c r="C179" t="inlineStr">
+        <is>
+          <t>Вояджер V1</t>
+        </is>
+      </c>
       <c r="D179" t="inlineStr"/>
       <c r="E179" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
           <t>.global.Legendary.X_TomorrowEra_Landmark1</t>
         </is>
       </c>
       <c r="G179" t="inlineStr"/>
       <c r="H179" t="inlineStr"/>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr"/>
       <c r="B180" t="inlineStr">
         <is>
           <t>Truce Tower</t>
         </is>
       </c>
-      <c r="C180" t="inlineStr"/>
+      <c r="C180" t="inlineStr">
+        <is>
+          <t>Башня перемирия</t>
+        </is>
+      </c>
       <c r="D180" t="inlineStr"/>
       <c r="E180" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
           <t>.global.Legendary.X_TomorrowEra_Landmark2</t>
         </is>
       </c>
       <c r="G180" t="inlineStr"/>
       <c r="H180" t="inlineStr"/>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr"/>
       <c r="B181" t="inlineStr">
         <is>
           <t>Terracotta Army</t>
         </is>
       </c>
-      <c r="C181" t="inlineStr"/>
+      <c r="C181" t="inlineStr">
+        <is>
+          <t>Терракотовая армия</t>
+        </is>
+      </c>
       <c r="D181" t="inlineStr"/>
       <c r="E181" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
           <t>.global.Legendary.X_VirtualFuture_Landmark1</t>
         </is>
       </c>
       <c r="G181" t="inlineStr"/>
       <c r="H181" t="inlineStr"/>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr"/>
       <c r="B182" t="inlineStr">
         <is>
           <t>Himeji Castle</t>
         </is>
       </c>
-      <c r="C182" t="inlineStr"/>
+      <c r="C182" t="inlineStr">
+        <is>
+          <t>Замок Химэдзи</t>
+        </is>
+      </c>
       <c r="D182" t="inlineStr"/>
       <c r="E182" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
           <t>.global.Legendary.X_VirtualFuture_Landmark2</t>
         </is>
       </c>
       <c r="G182" t="inlineStr"/>
       <c r="H182" t="inlineStr"/>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr"/>
       <c r="B183" t="inlineStr">
         <is>
           <t>Save</t>
         </is>
       </c>
-      <c r="C183" t="inlineStr"/>
+      <c r="C183" t="inlineStr">
+        <is>
+          <t>Сохранить</t>
+        </is>
+      </c>
       <c r="D183" t="inlineStr"/>
       <c r="E183" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
           <t>.global.Save</t>
         </is>
       </c>
       <c r="G183" t="inlineStr"/>
       <c r="H183" t="inlineStr"/>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr"/>
       <c r="B184" t="inlineStr">
         <is>
           <t>Invalid call.</t>
         </is>
       </c>
-      <c r="C184" t="inlineStr"/>
+      <c r="C184" t="inlineStr">
+        <is>
+          <t>Недопустимый вызов.</t>
+        </is>
+      </c>
       <c r="D184" t="inlineStr"/>
       <c r="E184" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
           <t>.global.WrongURLCall</t>
         </is>
       </c>
       <c r="G184" t="inlineStr"/>
       <c r="H184" t="inlineStr"/>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr"/>
       <c r="B185" t="inlineStr">
         <is>
           <t>actual</t>
         </is>
       </c>
-      <c r="C185" t="inlineStr"/>
+      <c r="C185" t="inlineStr">
+        <is>
+          <t>Актуально</t>
+        </is>
+      </c>
       <c r="D185" t="inlineStr"/>
       <c r="E185" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
           <t>.invest_calculator.Actual</t>
         </is>
       </c>
       <c r="G185" t="inlineStr"/>
       <c r="H185" t="inlineStr"/>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr"/>
       <c r="B186" t="inlineStr">
         <is>
           <t>Actual level</t>
         </is>
       </c>
-      <c r="C186" t="inlineStr"/>
+      <c r="C186" t="inlineStr">
+        <is>
+          <t>Текущий уровень</t>
+        </is>
+      </c>
       <c r="D186" t="inlineStr"/>
       <c r="E186" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
           <t>.invest_calculator.ActualLevel</t>
         </is>
       </c>
       <c r="G186" t="inlineStr"/>
       <c r="H186" t="inlineStr"/>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr"/>
       <c r="B187" t="inlineStr">
         <is>
           <t>Arc Bonus</t>
         </is>
       </c>
-      <c r="C187" t="inlineStr"/>
+      <c r="C187" t="inlineStr">
+        <is>
+          <t>Бонус Арки</t>
+        </is>
+      </c>
       <c r="D187" t="inlineStr"/>
       <c r="E187" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
           <t>.invest_calculator.ArkBonus</t>
         </is>
       </c>
       <c r="G187" t="inlineStr"/>
       <c r="H187" t="inlineStr"/>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr"/>
       <c r="B188" t="inlineStr">
         <is>
           <t>Att./Def.</t>
         </is>
       </c>
-      <c r="C188" t="inlineStr"/>
+      <c r="C188" t="inlineStr">
+        <is>
+          <t>Атк./Защ.</t>
+        </is>
+      </c>
       <c r="D188" t="inlineStr"/>
       <c r="E188" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
           <t>.invest_calculator.AttacDefenceShort</t>
         </is>
       </c>
       <c r="G188" t="inlineStr"/>
       <c r="H188" t="inlineStr"/>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr"/>
       <c r="B189" t="inlineStr">
         <is>
           <t>Attack / Defense</t>
         </is>
       </c>
-      <c r="C189" t="inlineStr"/>
+      <c r="C189" t="inlineStr">
+        <is>
+          <t>Атака / Защита</t>
+        </is>
+      </c>
       <c r="D189" t="inlineStr"/>
       <c r="E189" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
           <t>.invest_calculator.AttacDefense</t>
         </is>
       </c>
       <c r="G189" t="inlineStr"/>
       <c r="H189" t="inlineStr"/>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr"/>
       <c r="B190" t="inlineStr">
         <is>
           <t>Calculate</t>
         </is>
       </c>
-      <c r="C190" t="inlineStr"/>
+      <c r="C190" t="inlineStr">
+        <is>
+          <t>Рассчитать</t>
+        </is>
+      </c>
       <c r="D190" t="inlineStr"/>
       <c r="E190" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
           <t>.invest_calculator.Calculate</t>
         </is>
       </c>
       <c r="G190" t="inlineStr"/>
       <c r="H190" t="inlineStr"/>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr"/>
       <c r="B191" t="inlineStr">
         <is>
           <t>You have just received a large amount of forge points and want to level up another great building as quickly as possible in Forge of Empires, the online strategy game?&lt;br&gt;Before you click into each of your great buildings, use the tool and ask what is worthwhile with just a few details. Our FoE calculator is not a Forge of Empires cheat, but a legal way to optimise your game in Forge of Empires.</t>
         </is>
       </c>
-      <c r="C191" t="inlineStr"/>
+      <c r="C191" t="inlineStr">
+        <is>
+          <t>У вас только что появилось большое количество стратегических очков, и вы хотите как можно быстрее прокачать ещё одно Великое строение в Forge of Empires, онлайн-стратегии?&lt;br&gt;Прежде чем заходить в каждое из ваших Великих строений, воспользуйтесь инструментом и узнайте, что выгоднее, указав всего несколько параметров. Наш калькулятор FoE — это не чит для Forge of Empires, а легальный способ оптимизировать вашу игру в Forge of Empires.</t>
+        </is>
+      </c>
       <c r="D191" t="inlineStr"/>
       <c r="E191" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
           <t>.invest_calculator.DescBottom</t>
         </is>
       </c>
       <c r="G191" t="inlineStr"/>
       <c r="H191" t="inlineStr"/>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr"/>
       <c r="B192" t="inlineStr">
         <is>
           <t>Which Great Building would be the "cheapest" to level up to the next level?&lt;br&gt;You can quickly calculate this here. The &lt;span class="d-inline-block px-1" style="background-color: #c3e6cb"&gt;green&lt;/span&gt; marked GB is the next one with the smallest own contribution.&lt;br&gt;&lt;br&gt;If you are logged in, your current levels, if any, will be entered automatically.</t>
         </is>
       </c>
-      <c r="C192" t="inlineStr"/>
+      <c r="C192" t="inlineStr">
+        <is>
+          <t>Какое Великое строение будет «дешевле» всего прокачать до следующего уровня?&lt;br&gt;Вы можете быстро это рассчитать здесь. &lt;span class="d-inline-block px-1" style="background-color: #c3e6cb"&gt;Зелёным&lt;/span&gt; цветом отмечено ВС, для прокачки которого требуется наименьший собственный вклад.&lt;br&gt;&lt;br&gt;Если вы авторизованы, ваши текущие уровни (если они есть) будут подставлены автоматически.</t>
+        </is>
+      </c>
       <c r="D192" t="inlineStr"/>
       <c r="E192" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
           <t>.invest_calculator.DescTop</t>
         </is>
       </c>
       <c r="G192" t="inlineStr"/>
       <c r="H192" t="inlineStr"/>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr"/>
       <c r="B193" t="inlineStr">
         <is>
           <t>Forge Points</t>
         </is>
       </c>
-      <c r="C193" t="inlineStr"/>
+      <c r="C193" t="inlineStr">
+        <is>
+          <t>Стратегические очки</t>
+        </is>
+      </c>
       <c r="D193" t="inlineStr"/>
       <c r="E193" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
           <t>.invest_calculator.ForgePoints</t>
         </is>
       </c>
       <c r="G193" t="inlineStr"/>
       <c r="H193" t="inlineStr"/>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr"/>
       <c r="B194" t="inlineStr">
         <is>
           <t>from Modern?</t>
         </is>
       </c>
       <c r="C194" t="inlineStr"/>
       <c r="D194" t="inlineStr"/>
       <c r="E194" t="inlineStr">
         <is>
@@ -10333,583 +10809,679 @@
         <is>
           <t>Если обнаружены какие-либо ошибки, вы можете сообщить о них на Github: &lt;a target="_blank" rel="nofollow noopener" href="https://github.com/mainIine/FoEHelperApp_Issues/issues"&gt;Отчет об ошибке&lt;/a&gt;</t>
         </is>
       </c>
       <c r="D434" t="inlineStr"/>
       <c r="E434" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F434" t="inlineStr">
         <is>
           <t>.app.android.CardIssuesDesc</t>
         </is>
       </c>
       <c r="G434" t="inlineStr"/>
       <c r="H434" t="inlineStr"/>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr"/>
       <c r="B435" t="inlineStr">
         <is>
           <t>new extension</t>
         </is>
       </c>
-      <c r="C435" t="inlineStr"/>
+      <c r="C435" t="inlineStr">
+        <is>
+          <t>новое расширение</t>
+        </is>
+      </c>
       <c r="D435" t="inlineStr"/>
       <c r="E435" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F435" t="inlineStr">
         <is>
           <t>.citymap.NewExtension</t>
         </is>
       </c>
       <c r="G435" t="inlineStr">
         <is>
           <t>"new extension", do you mean "new expansion" ?</t>
         </is>
       </c>
       <c r="H435" t="inlineStr"/>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr"/>
       <c r="B436" t="inlineStr">
         <is>
           <t>Close</t>
         </is>
       </c>
-      <c r="C436" t="inlineStr"/>
+      <c r="C436" t="inlineStr">
+        <is>
+          <t>Закрыть</t>
+        </is>
+      </c>
       <c r="D436" t="inlineStr"/>
       <c r="E436" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F436" t="inlineStr">
         <is>
           <t>.global.Close</t>
         </is>
       </c>
       <c r="G436" t="inlineStr"/>
       <c r="H436" t="inlineStr"/>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr"/>
       <c r="B437" t="inlineStr">
         <is>
           <t>Add element</t>
         </is>
       </c>
-      <c r="C437" t="inlineStr"/>
+      <c r="C437" t="inlineStr">
+        <is>
+          <t>Добавить элемент</t>
+        </is>
+      </c>
       <c r="D437" t="inlineStr"/>
       <c r="E437" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F437" t="inlineStr">
         <is>
           <t>.citymap.AddElement</t>
         </is>
       </c>
       <c r="G437" t="inlineStr"/>
       <c r="H437" t="inlineStr"/>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr"/>
       <c r="B438" t="inlineStr">
         <is>
           <t>Cultural productions</t>
         </is>
       </c>
-      <c r="C438" t="inlineStr"/>
+      <c r="C438" t="inlineStr">
+        <is>
+          <t>Культурное производство</t>
+        </is>
+      </c>
       <c r="D438" t="inlineStr"/>
       <c r="E438" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F438" t="inlineStr">
         <is>
           <t>.citymap.CulturalGoodsProduction</t>
         </is>
       </c>
       <c r="G438" t="inlineStr"/>
       <c r="H438" t="inlineStr"/>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr"/>
       <c r="B439" t="inlineStr">
         <is>
           <t>Diplomacy</t>
         </is>
       </c>
-      <c r="C439" t="inlineStr"/>
+      <c r="C439" t="inlineStr">
+        <is>
+          <t>Дипломатия</t>
+        </is>
+      </c>
       <c r="D439" t="inlineStr"/>
       <c r="E439" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F439" t="inlineStr">
         <is>
           <t>.citymap.Diplomacy</t>
         </is>
       </c>
       <c r="G439" t="inlineStr"/>
       <c r="H439" t="inlineStr"/>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr"/>
       <c r="B440" t="inlineStr">
         <is>
           <t>Impediment</t>
         </is>
       </c>
-      <c r="C440" t="inlineStr"/>
+      <c r="C440" t="inlineStr">
+        <is>
+          <t>Препятствие</t>
+        </is>
+      </c>
       <c r="D440" t="inlineStr"/>
       <c r="E440" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F440" t="inlineStr">
         <is>
           <t>.citymap.Impediment</t>
         </is>
       </c>
       <c r="G440" t="inlineStr"/>
       <c r="H440" t="inlineStr"/>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr"/>
       <c r="B441" t="inlineStr">
         <is>
           <t>Aztecs</t>
         </is>
       </c>
-      <c r="C441" t="inlineStr"/>
+      <c r="C441" t="inlineStr">
+        <is>
+          <t>Ацтеки</t>
+        </is>
+      </c>
       <c r="D441" t="inlineStr"/>
       <c r="E441" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F441" t="inlineStr">
         <is>
           <t>.citymap.NewCity_aztecs</t>
         </is>
       </c>
       <c r="G441" t="inlineStr"/>
       <c r="H441" t="inlineStr"/>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr"/>
       <c r="B442" t="inlineStr">
         <is>
           <t>Egyptians</t>
         </is>
       </c>
-      <c r="C442" t="inlineStr"/>
+      <c r="C442" t="inlineStr">
+        <is>
+          <t>Египтяне</t>
+        </is>
+      </c>
       <c r="D442" t="inlineStr"/>
       <c r="E442" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F442" t="inlineStr">
         <is>
           <t>.citymap.NewCity_egyptians</t>
         </is>
       </c>
       <c r="G442" t="inlineStr"/>
       <c r="H442" t="inlineStr"/>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr"/>
       <c r="B443" t="inlineStr">
         <is>
           <t>Japanese</t>
         </is>
       </c>
-      <c r="C443" t="inlineStr"/>
+      <c r="C443" t="inlineStr">
+        <is>
+          <t>Японцы</t>
+        </is>
+      </c>
       <c r="D443" t="inlineStr"/>
       <c r="E443" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F443" t="inlineStr">
         <is>
           <t>.citymap.NewCity_japanese</t>
         </is>
       </c>
       <c r="G443" t="inlineStr"/>
       <c r="H443" t="inlineStr"/>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr"/>
       <c r="B444" t="inlineStr">
         <is>
           <t>Main city</t>
         </is>
       </c>
-      <c r="C444" t="inlineStr"/>
+      <c r="C444" t="inlineStr">
+        <is>
+          <t>Главный город</t>
+        </is>
+      </c>
       <c r="D444" t="inlineStr"/>
       <c r="E444" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F444" t="inlineStr">
         <is>
           <t>.citymap.NewCity_main</t>
         </is>
       </c>
       <c r="G444" t="inlineStr"/>
       <c r="H444" t="inlineStr"/>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr"/>
       <c r="B445" t="inlineStr">
         <is>
           <t>Mughals</t>
         </is>
       </c>
-      <c r="C445" t="inlineStr"/>
+      <c r="C445" t="inlineStr">
+        <is>
+          <t>Моголы</t>
+        </is>
+      </c>
       <c r="D445" t="inlineStr"/>
       <c r="E445" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F445" t="inlineStr">
         <is>
           <t>.citymap.NewCity_mughals</t>
         </is>
       </c>
       <c r="G445" t="inlineStr"/>
       <c r="H445" t="inlineStr"/>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr"/>
       <c r="B446" t="inlineStr">
         <is>
           <t>Vikings</t>
         </is>
       </c>
-      <c r="C446" t="inlineStr"/>
+      <c r="C446" t="inlineStr">
+        <is>
+          <t>Викинги</t>
+        </is>
+      </c>
       <c r="D446" t="inlineStr"/>
       <c r="E446" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F446" t="inlineStr">
         <is>
           <t>.citymap.NewCity_vikings</t>
         </is>
       </c>
       <c r="G446" t="inlineStr"/>
       <c r="H446" t="inlineStr"/>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr"/>
       <c r="B447" t="inlineStr">
         <is>
           <t>A.I. Core</t>
         </is>
       </c>
-      <c r="C447" t="inlineStr"/>
+      <c r="C447" t="inlineStr">
+        <is>
+          <t>Ядро ИИ</t>
+        </is>
+      </c>
       <c r="D447" t="inlineStr"/>
       <c r="E447" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F447" t="inlineStr">
         <is>
           <t>.global.Legendary.X_SpaceAgeJupiterMoon_Landmark1</t>
         </is>
       </c>
       <c r="G447" t="inlineStr"/>
       <c r="H447" t="inlineStr"/>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr"/>
       <c r="B448" t="inlineStr">
         <is>
           <t>Donation</t>
         </is>
       </c>
-      <c r="C448" t="inlineStr"/>
+      <c r="C448" t="inlineStr">
+        <is>
+          <t>Пожертвование</t>
+        </is>
+      </c>
       <c r="D448" t="inlineStr"/>
       <c r="E448" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F448" t="inlineStr">
         <is>
           <t>.global.PayPalDonation</t>
         </is>
       </c>
       <c r="G448" t="inlineStr"/>
       <c r="H448" t="inlineStr"/>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr"/>
       <c r="B449" t="inlineStr">
         <is>
           <t>If you like this tool feel free to donate something so we can pay for the big servers.</t>
         </is>
       </c>
-      <c r="C449" t="inlineStr"/>
+      <c r="C449" t="inlineStr">
+        <is>
+          <t>Если вам нравится этот инструмент, не стесняйтесь сделать пожертвование, чтобы мы могли оплачивать мощные серверы.</t>
+        </is>
+      </c>
       <c r="D449" t="inlineStr"/>
       <c r="E449" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F449" t="inlineStr">
         <is>
           <t>.global.PayPalDonationDesc</t>
         </is>
       </c>
       <c r="G449" t="inlineStr"/>
       <c r="H449" t="inlineStr"/>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr"/>
       <c r="B450" t="inlineStr">
         <is>
           <t>We use cookies to save settings and display advertisements. Details can be found here: &lt;a href='/info/privacy-policy'&gt;Privacy policy&lt;/a&gt;&lt;br&gt; Is that ok for you?</t>
         </is>
       </c>
-      <c r="C450" t="inlineStr"/>
+      <c r="C450" t="inlineStr">
+        <is>
+          <t>Мы используем cookie-файлы для сохранения настроек и показа рекламы. Подробности можно найти здесь: &lt;a href='/info/privacy-policy'&gt;Политика конфиденциальности&lt;/a&gt;&lt;br&gt; Вы согласны?</t>
+        </is>
+      </c>
       <c r="D450" t="inlineStr"/>
       <c r="E450" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F450" t="inlineStr">
         <is>
           <t>.index.CookieContent</t>
         </is>
       </c>
       <c r="G450" t="inlineStr"/>
       <c r="H450" t="inlineStr"/>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr"/>
       <c r="B451" t="inlineStr">
         <is>
           <t>Accept</t>
         </is>
       </c>
-      <c r="C451" t="inlineStr"/>
+      <c r="C451" t="inlineStr">
+        <is>
+          <t>Принять</t>
+        </is>
+      </c>
       <c r="D451" t="inlineStr"/>
       <c r="E451" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F451" t="inlineStr">
         <is>
           <t>.index.CookieCookieAccept</t>
         </is>
       </c>
       <c r="G451" t="inlineStr"/>
       <c r="H451" t="inlineStr"/>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr"/>
       <c r="B452" t="inlineStr">
         <is>
           <t>Decline</t>
         </is>
       </c>
-      <c r="C452" t="inlineStr"/>
+      <c r="C452" t="inlineStr">
+        <is>
+          <t>Отклонить</t>
+        </is>
+      </c>
       <c r="D452" t="inlineStr"/>
       <c r="E452" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F452" t="inlineStr">
         <is>
           <t>.index.CookieDecline</t>
         </is>
       </c>
       <c r="G452" t="inlineStr"/>
       <c r="H452" t="inlineStr"/>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr"/>
       <c r="B453" t="inlineStr">
         <is>
           <t>Open link to discussion page</t>
         </is>
       </c>
-      <c r="C453" t="inlineStr"/>
+      <c r="C453" t="inlineStr">
+        <is>
+          <t>Открыть ссылку на страницу обсуждения</t>
+        </is>
+      </c>
       <c r="D453" t="inlineStr"/>
       <c r="E453" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F453" t="inlineStr">
         <is>
           <t>.index.DiscussLink</t>
         </is>
       </c>
       <c r="G453" t="inlineStr"/>
       <c r="H453" t="inlineStr"/>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr"/>
       <c r="B454" t="inlineStr">
         <is>
           <t>FoE-Helper Community</t>
         </is>
       </c>
-      <c r="C454" t="inlineStr"/>
+      <c r="C454" t="inlineStr">
+        <is>
+          <t>Сообщество FoE-Helper</t>
+        </is>
+      </c>
       <c r="D454" t="inlineStr"/>
       <c r="E454" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F454" t="inlineStr">
         <is>
           <t>.index.DiscussLinkDesc</t>
         </is>
       </c>
       <c r="G454" t="inlineStr"/>
       <c r="H454" t="inlineStr"/>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr"/>
       <c r="B455" t="inlineStr">
         <is>
           <t>The mail could not be sent!</t>
         </is>
       </c>
       <c r="C455" t="inlineStr"/>
       <c r="D455" t="inlineStr"/>
       <c r="E455" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F455" t="inlineStr">
         <is>
           <t>.mails.ErrorSend</t>
         </is>
       </c>
       <c r="G455" t="inlineStr"/>
       <c r="H455" t="inlineStr"/>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr"/>
       <c r="B456" t="inlineStr">
         <is>
           <t>Polynesia</t>
         </is>
       </c>
-      <c r="C456" t="inlineStr"/>
+      <c r="C456" t="inlineStr">
+        <is>
+          <t>Полинезия</t>
+        </is>
+      </c>
       <c r="D456" t="inlineStr"/>
       <c r="E456" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F456" t="inlineStr">
         <is>
           <t>.citymap.NewCity_polynesia</t>
         </is>
       </c>
       <c r="G456" t="inlineStr"/>
       <c r="H456" t="inlineStr"/>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr"/>
       <c r="B457" t="inlineStr">
         <is>
           <t>Saturn VI Gate CENTAURUS</t>
         </is>
       </c>
-      <c r="C457" t="inlineStr"/>
+      <c r="C457" t="inlineStr">
+        <is>
+          <t>Врата Сатурна VI: КЕНТАВР</t>
+        </is>
+      </c>
       <c r="D457" t="inlineStr"/>
       <c r="E457" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F457" t="inlineStr">
         <is>
           <t>.global.Legendary.X_SpaceAgeTitan_Landmark1</t>
         </is>
       </c>
       <c r="G457" t="inlineStr"/>
       <c r="H457" t="inlineStr"/>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr"/>
       <c r="B458" t="inlineStr">
         <is>
           <t>Saturn VI Gate PEGASUS</t>
         </is>
       </c>
-      <c r="C458" t="inlineStr"/>
+      <c r="C458" t="inlineStr">
+        <is>
+          <t>Врата Сатурна VI: ПЕГАС</t>
+        </is>
+      </c>
       <c r="D458" t="inlineStr"/>
       <c r="E458" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F458" t="inlineStr">
         <is>
           <t>.global.Legendary.X_SpaceAgeTitan_Landmark2</t>
         </is>
       </c>
       <c r="G458" t="inlineStr"/>
       <c r="H458" t="inlineStr"/>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr"/>
       <c r="B459" t="inlineStr">
         <is>
           <t>Saturn VI Gate HYDRA</t>
         </is>
       </c>
-      <c r="C459" t="inlineStr"/>
+      <c r="C459" t="inlineStr">
+        <is>
+          <t>Врата Сатурна VI: ГИДРА</t>
+        </is>
+      </c>
       <c r="D459" t="inlineStr"/>
       <c r="E459" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F459" t="inlineStr">
         <is>
           <t>.global.Legendary.X_SpaceAgeTitan_Landmark3</t>
         </is>
       </c>
       <c r="G459" t="inlineStr"/>
       <c r="H459" t="inlineStr"/>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr"/>
       <c r="B460" t="inlineStr">
         <is>
           <t>The extension update has been installed, here you can find the latest information about the changes</t>
         </is>
       </c>
       <c r="C460" t="inlineStr"/>
       <c r="D460" t="inlineStr"/>
       <c r="E460" t="inlineStr">
         <is>
@@ -10931,205 +11503,233 @@
           <t>Extension Update installed - Changelog</t>
         </is>
       </c>
       <c r="C461" t="inlineStr"/>
       <c r="D461" t="inlineStr"/>
       <c r="E461" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F461" t="inlineStr">
         <is>
           <t>.update.MetaTitle</t>
         </is>
       </c>
       <c r="G461" t="inlineStr"/>
       <c r="H461" t="inlineStr"/>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr"/>
       <c r="B462" t="inlineStr">
         <is>
           <t>Stellar Warship</t>
         </is>
       </c>
-      <c r="C462" t="inlineStr"/>
+      <c r="C462" t="inlineStr">
+        <is>
+          <t>Звездный военный корабль</t>
+        </is>
+      </c>
       <c r="D462" t="inlineStr"/>
       <c r="E462" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F462" t="inlineStr">
         <is>
           <t>.global.Legendary.X_SpaceAgeSpaceHub_Landmark1</t>
         </is>
       </c>
       <c r="G462" t="inlineStr"/>
       <c r="H462" t="inlineStr"/>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr"/>
       <c r="B463" t="inlineStr">
         <is>
           <t>Cosmic Catalyst</t>
         </is>
       </c>
-      <c r="C463" t="inlineStr"/>
+      <c r="C463" t="inlineStr">
+        <is>
+          <t>Космический катализатор</t>
+        </is>
+      </c>
       <c r="D463" t="inlineStr"/>
       <c r="E463" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F463" t="inlineStr">
         <is>
           <t>.global.Legendary.X_SpaceAgeSpaceHub_Landmark2</t>
         </is>
       </c>
       <c r="G463" t="inlineStr"/>
       <c r="H463" t="inlineStr"/>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr"/>
       <c r="B464" t="inlineStr">
         <is>
           <t>https://docs.foe-helper.com/english/installing</t>
         </is>
       </c>
       <c r="C464" t="inlineStr"/>
       <c r="D464" t="inlineStr"/>
       <c r="E464" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F464" t="inlineStr">
         <is>
           <t>.startpage.ReadMoreLink</t>
         </is>
       </c>
       <c r="G464" t="inlineStr"/>
       <c r="H464" t="inlineStr"/>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr"/>
       <c r="B465" t="inlineStr">
         <is>
           <t>Other buildings</t>
         </is>
       </c>
-      <c r="C465" t="inlineStr"/>
+      <c r="C465" t="inlineStr">
+        <is>
+          <t>Другие здания</t>
+        </is>
+      </c>
       <c r="D465" t="inlineStr"/>
       <c r="E465" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F465" t="inlineStr">
         <is>
           <t>.citymap.GenericBuilding</t>
         </is>
       </c>
       <c r="G465" t="inlineStr"/>
       <c r="H465" t="inlineStr"/>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr"/>
       <c r="B466" t="inlineStr">
         <is>
           <t>/info/impress/en</t>
         </is>
       </c>
-      <c r="C466" t="inlineStr"/>
+      <c r="C466" t="inlineStr">
+        <is>
+          <t>/info/impress/en</t>
+        </is>
+      </c>
       <c r="D466" t="inlineStr"/>
       <c r="E466" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F466" t="inlineStr">
         <is>
           <t>.index.impress_link</t>
         </is>
       </c>
       <c r="G466" t="inlineStr"/>
       <c r="H466" t="inlineStr"/>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr"/>
       <c r="B467" t="inlineStr">
         <is>
           <t>Impress</t>
         </is>
       </c>
-      <c r="C467" t="inlineStr"/>
+      <c r="C467" t="inlineStr">
+        <is>
+          <t>Импрессум</t>
+        </is>
+      </c>
       <c r="D467" t="inlineStr"/>
       <c r="E467" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F467" t="inlineStr">
         <is>
           <t>.index.impress_linkDesc</t>
         </is>
       </c>
       <c r="G467" t="inlineStr"/>
       <c r="H467" t="inlineStr"/>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr"/>
       <c r="B468" t="inlineStr">
         <is>
           <t>/info/privacy/en</t>
         </is>
       </c>
-      <c r="C468" t="inlineStr"/>
+      <c r="C468" t="inlineStr">
+        <is>
+          <t>/info/privacy/en</t>
+        </is>
+      </c>
       <c r="D468" t="inlineStr"/>
       <c r="E468" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F468" t="inlineStr">
         <is>
           <t>.index.privacy_link</t>
         </is>
       </c>
       <c r="G468" t="inlineStr"/>
       <c r="H468" t="inlineStr"/>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr"/>
       <c r="B469" t="inlineStr">
         <is>
           <t>Privacy Policy</t>
         </is>
       </c>
-      <c r="C469" t="inlineStr"/>
+      <c r="C469" t="inlineStr">
+        <is>
+          <t>Политика конфиденциальности</t>
+        </is>
+      </c>
       <c r="D469" t="inlineStr"/>
       <c r="E469" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F469" t="inlineStr">
         <is>
           <t>.index.privacy_linkDesc</t>
         </is>
       </c>
       <c r="G469" t="inlineStr"/>
       <c r="H469" t="inlineStr"/>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr"/>
       <c r="B470" t="inlineStr">
         <is>
           <t>Notes for this world have been found (%sx) and re-linked. They are now displayed in the game again.</t>
         </is>
       </c>
       <c r="C470" t="inlineStr"/>
       <c r="D470" t="inlineStr"/>
       <c r="E470" t="inlineStr">
         <is>
@@ -14443,45 +15043,199 @@
       </c>
       <c r="G620" t="inlineStr"/>
       <c r="H620" t="inlineStr"/>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr"/>
       <c r="B621" t="inlineStr">
         <is>
           <t>Ctrl+Y / Ctrl+Shift+Z - redo the action</t>
         </is>
       </c>
       <c r="C621" t="inlineStr"/>
       <c r="D621" t="inlineStr"/>
       <c r="E621" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F621" t="inlineStr">
         <is>
           <t>.citymap.HelpRedo</t>
         </is>
       </c>
       <c r="G621" t="inlineStr"/>
       <c r="H621" t="inlineStr"/>
+    </row>
+    <row r="622">
+      <c r="A622" t="inlineStr"/>
+      <c r="B622" t="inlineStr">
+        <is>
+          <t>Signing in with %s failed, please try again.</t>
+        </is>
+      </c>
+      <c r="C622" t="inlineStr"/>
+      <c r="D622" t="inlineStr"/>
+      <c r="E622" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F622" t="inlineStr">
+        <is>
+          <t>.login.OAuthError</t>
+        </is>
+      </c>
+      <c r="G622" t="inlineStr"/>
+      <c r="H622" t="inlineStr"/>
+    </row>
+    <row r="623">
+      <c r="A623" t="inlineStr"/>
+      <c r="B623" t="inlineStr">
+        <is>
+          <t>We did not receive a verified email address from %s. Please verify your email address there or register the classic way.</t>
+        </is>
+      </c>
+      <c r="C623" t="inlineStr"/>
+      <c r="D623" t="inlineStr"/>
+      <c r="E623" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F623" t="inlineStr">
+        <is>
+          <t>.login.OAuthNoEmail</t>
+        </is>
+      </c>
+      <c r="G623" t="inlineStr"/>
+      <c r="H623" t="inlineStr"/>
+    </row>
+    <row r="624">
+      <c r="A624" t="inlineStr"/>
+      <c r="B624" t="inlineStr">
+        <is>
+          <t>This login provider is currently not available.</t>
+        </is>
+      </c>
+      <c r="C624" t="inlineStr"/>
+      <c r="D624" t="inlineStr"/>
+      <c r="E624" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F624" t="inlineStr">
+        <is>
+          <t>.login.OAuthNotConfigured</t>
+        </is>
+      </c>
+      <c r="G624" t="inlineStr"/>
+      <c r="H624" t="inlineStr"/>
+    </row>
+    <row r="625">
+      <c r="A625" t="inlineStr"/>
+      <c r="B625" t="inlineStr">
+        <is>
+          <t>or sign / register in with</t>
+        </is>
+      </c>
+      <c r="C625" t="inlineStr"/>
+      <c r="D625" t="inlineStr"/>
+      <c r="E625" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F625" t="inlineStr">
+        <is>
+          <t>.login.OrSignInWith</t>
+        </is>
+      </c>
+      <c r="G625" t="inlineStr"/>
+      <c r="H625" t="inlineStr"/>
+    </row>
+    <row r="626">
+      <c r="A626" t="inlineStr"/>
+      <c r="B626" t="inlineStr">
+        <is>
+          <t>or via the form</t>
+        </is>
+      </c>
+      <c r="C626" t="inlineStr"/>
+      <c r="D626" t="inlineStr"/>
+      <c r="E626" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F626" t="inlineStr">
+        <is>
+          <t>.register.orRegisterWith</t>
+        </is>
+      </c>
+      <c r="G626" t="inlineStr"/>
+      <c r="H626" t="inlineStr"/>
+    </row>
+    <row r="627">
+      <c r="A627" t="inlineStr"/>
+      <c r="B627" t="inlineStr">
+        <is>
+          <t>Add world</t>
+        </is>
+      </c>
+      <c r="C627" t="inlineStr"/>
+      <c r="D627" t="inlineStr"/>
+      <c r="E627" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F627" t="inlineStr">
+        <is>
+          <t>.login.AddWorld.Header</t>
+        </is>
+      </c>
+      <c r="G627" t="inlineStr"/>
+      <c r="H627" t="inlineStr"/>
+    </row>
+    <row r="628">
+      <c r="A628" t="inlineStr"/>
+      <c r="B628" t="inlineStr">
+        <is>
+          <t>We have noticed that your profile is not yet linked to a world shortcut.&lt;br&gt;Make up for it now.</t>
+        </is>
+      </c>
+      <c r="C628" t="inlineStr"/>
+      <c r="D628" t="inlineStr"/>
+      <c r="E628" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F628" t="inlineStr">
+        <is>
+          <t>.login.AddWorld.Desc</t>
+        </is>
+      </c>
+      <c r="G628" t="inlineStr"/>
+      <c r="H628" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>