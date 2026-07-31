--- v0 (2025-10-09)
+++ v1 (2026-07-31)
@@ -342,51 +342,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H465"/>
+  <dimension ref="A1:H628"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>location</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>source</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>target</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -6385,6100 +6385,9682 @@
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
           <t>Ditt konto har dubletter, vänligen kontakta mig för att lösa problemet!</t>
         </is>
       </c>
       <c r="D231" t="inlineStr"/>
       <c r="E231" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
           <t>.login.DoubleUsers</t>
         </is>
       </c>
       <c r="G231" t="inlineStr"/>
       <c r="H231" t="inlineStr"/>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr"/>
       <c r="B232" t="inlineStr">
         <is>
-          <t>Germany &lt;small class="text-muted"&gt;- deXX&lt;/small&gt;</t>
+          <t>Email Address / Player name</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Sweden&lt;small class="text-muted"&gt;- seXX&lt;/small&gt;</t>
+          <t>ePostadress / Spelarnamn</t>
         </is>
       </c>
       <c r="D232" t="inlineStr"/>
       <c r="E232" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>.login.DropdownWorld</t>
+          <t>.login.EmailAddress</t>
         </is>
       </c>
       <c r="G232" t="inlineStr"/>
       <c r="H232" t="inlineStr"/>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr"/>
       <c r="B233" t="inlineStr">
         <is>
-          <t>Email Address / Player name</t>
+          <t>Email address</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>ePostadress / Spelarnamn</t>
+          <t>ePostadress</t>
         </is>
       </c>
       <c r="D233" t="inlineStr"/>
       <c r="E233" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>.login.EmailAddress</t>
+          <t>.login.ForgetEmailAddress</t>
         </is>
       </c>
       <c r="G233" t="inlineStr"/>
       <c r="H233" t="inlineStr"/>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr"/>
       <c r="B234" t="inlineStr">
         <is>
-          <t>Email address</t>
+          <t>Forgot password?</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>ePostadress</t>
+          <t>Glömt lösenordet?</t>
         </is>
       </c>
       <c r="D234" t="inlineStr"/>
       <c r="E234" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>.login.ForgetEmailAddress</t>
+          <t>.login.ForgotPassword</t>
         </is>
       </c>
       <c r="G234" t="inlineStr"/>
       <c r="H234" t="inlineStr"/>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr"/>
       <c r="B235" t="inlineStr">
         <is>
-          <t>Forgot password?</t>
+          <t>Enter your email address, we will then send you an email with a new password.</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Glömt lösenordet?</t>
+          <t>Skriv din e-postadress, vi kommer då att skicka dig ett nytt lösenord per epost.</t>
         </is>
       </c>
       <c r="D235" t="inlineStr"/>
       <c r="E235" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>.login.ForgotPassword</t>
+          <t>.login.ForgotPasswordEnterEmail</t>
         </is>
       </c>
       <c r="G235" t="inlineStr"/>
       <c r="H235" t="inlineStr"/>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr"/>
       <c r="B236" t="inlineStr">
         <is>
-          <t>Enter your email address, we will then send you an email with a new password.</t>
+          <t>Login</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>Skriv din e-postadress, vi kommer då att skicka dig ett nytt lösenord per epost.</t>
+          <t>Login</t>
         </is>
       </c>
       <c r="D236" t="inlineStr"/>
       <c r="E236" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>.login.ForgotPasswordEnterEmail</t>
+          <t>.login.Header</t>
         </is>
       </c>
       <c r="G236" t="inlineStr"/>
       <c r="H236" t="inlineStr"/>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr"/>
       <c r="B237" t="inlineStr">
         <is>
           <t>Login</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
           <t>Login</t>
         </is>
       </c>
       <c r="D237" t="inlineStr"/>
       <c r="E237" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>.login.Header</t>
+          <t>.login.LoginButton</t>
         </is>
       </c>
       <c r="G237" t="inlineStr"/>
       <c r="H237" t="inlineStr"/>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr"/>
       <c r="B238" t="inlineStr">
         <is>
-          <t>Login</t>
+          <t>No linked player was found!</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>Login</t>
+          <t>Inga länkade spelare funna!</t>
         </is>
       </c>
       <c r="D238" t="inlineStr"/>
       <c r="E238" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>.login.LoginButton</t>
+          <t>.login.NoPlayerFound</t>
         </is>
       </c>
       <c r="G238" t="inlineStr"/>
       <c r="H238" t="inlineStr"/>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr"/>
       <c r="B239" t="inlineStr">
         <is>
-          <t>No linked player was found!</t>
+          <t>Oh you don't have an account yet? Then &lt;a href="/register/player"&gt;register&lt;/a&gt; yourself.</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>Inga länkade spelare funna!</t>
+          <t>Oh, du har inte ett konto ännu? &lt;a href="/register/player"&gt;Registrera&lt;/a&gt; dig.</t>
         </is>
       </c>
       <c r="D239" t="inlineStr"/>
       <c r="E239" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>.login.NoPlayerFound</t>
+          <t>.login.NotAccYet</t>
         </is>
       </c>
       <c r="G239" t="inlineStr"/>
       <c r="H239" t="inlineStr"/>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr"/>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Oh you don't have an account yet? Then &lt;a href="/register/player"&gt;register&lt;/a&gt; yourself.</t>
+          <t>Please fill in all data completely!</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>Oh, du har inte ett konto ännu? &lt;a href="/register/player"&gt;Registrera&lt;/a&gt; dig.</t>
+          <t>Vänligen fyll i all data fullständigt!</t>
         </is>
       </c>
       <c r="D240" t="inlineStr"/>
       <c r="E240" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>.login.NotAccYet</t>
+          <t>.login.NotCompleteData</t>
         </is>
       </c>
       <c r="G240" t="inlineStr"/>
       <c r="H240" t="inlineStr"/>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr"/>
       <c r="B241" t="inlineStr">
         <is>
-          <t>Please fill in all data completely!</t>
+          <t>Password</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>Vänligen fyll i all data fullständigt!</t>
+          <t>Lösenord</t>
         </is>
       </c>
       <c r="D241" t="inlineStr"/>
       <c r="E241" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>.login.NotCompleteData</t>
+          <t>.login.Password</t>
         </is>
       </c>
       <c r="G241" t="inlineStr"/>
       <c r="H241" t="inlineStr"/>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr"/>
       <c r="B242" t="inlineStr">
         <is>
-          <t>Password</t>
+          <t>We have sent you an email with a reset link. Check your email account and click on the link from our email.&lt;br&gt;You will then immediately be sent a new password with which you can log in for the time being.</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>Lösenord</t>
+          <t>Vi har skickat epost med en återställningslänk. Kontrollera din epost och klicka på länken du får.&lt;br&gt;Du kommer då omedelbart få ett nytt lösenord skickat som du tillfälligt kan logga in med.</t>
         </is>
       </c>
       <c r="D242" t="inlineStr"/>
       <c r="E242" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>.login.Password</t>
+          <t>.login.PasswordSend.Desc</t>
         </is>
       </c>
       <c r="G242" t="inlineStr"/>
       <c r="H242" t="inlineStr"/>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr"/>
       <c r="B243" t="inlineStr">
         <is>
-          <t>We have sent you an email with a reset link. Check your email account and click on the link from our email.&lt;br&gt;You will then immediately be sent a new password with which you can log in for the time being.</t>
+          <t>Password request sent</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>Vi har skickat epost med en återställningslänk. Kontrollera din epost och klicka på länken du får.&lt;br&gt;Du kommer då omedelbart få ett nytt lösenord skickat som du tillfälligt kan logga in med.</t>
+          <t>Lösenord-förfrågan skickad</t>
         </is>
       </c>
       <c r="D243" t="inlineStr"/>
       <c r="E243" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>.login.PasswordSend.Desc</t>
+          <t>.login.PasswordSend.Header</t>
         </is>
       </c>
       <c r="G243" t="inlineStr"/>
       <c r="H243" t="inlineStr"/>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr"/>
       <c r="B244" t="inlineStr">
         <is>
-          <t>Password request sent</t>
+          <t>Request password</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>Lösenord-förfrågan skickad</t>
+          <t>Begär lösenord</t>
         </is>
       </c>
       <c r="D244" t="inlineStr"/>
       <c r="E244" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>.login.PasswordSend.Header</t>
+          <t>.login.RequestPassword</t>
         </is>
       </c>
       <c r="G244" t="inlineStr"/>
       <c r="H244" t="inlineStr"/>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr"/>
       <c r="B245" t="inlineStr">
         <is>
-          <t>Request password</t>
+          <t>Server</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>Begär lösenord</t>
+          <t>Server</t>
         </is>
       </c>
       <c r="D245" t="inlineStr"/>
       <c r="E245" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>.login.RequestPassword</t>
+          <t>.login.Server</t>
         </is>
       </c>
       <c r="G245" t="inlineStr"/>
       <c r="H245" t="inlineStr"/>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr"/>
       <c r="B246" t="inlineStr">
         <is>
-          <t>Server</t>
+          <t>Stay logged in</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>Server</t>
+          <t>Förbli inloggad</t>
         </is>
       </c>
       <c r="D246" t="inlineStr"/>
       <c r="E246" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>.login.Server</t>
+          <t>.login.StayLogged</t>
         </is>
       </c>
       <c r="G246" t="inlineStr"/>
       <c r="H246" t="inlineStr"/>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr"/>
       <c r="B247" t="inlineStr">
         <is>
-          <t>Stay logged in</t>
+          <t>There is no user with this e-mail address</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>Förbli inloggad</t>
+          <t>Denna data är inkorrekt!</t>
         </is>
       </c>
       <c r="D247" t="inlineStr"/>
       <c r="E247" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>.login.StayLogged</t>
+          <t>.login.WrongData</t>
         </is>
       </c>
       <c r="G247" t="inlineStr"/>
       <c r="H247" t="inlineStr"/>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr"/>
       <c r="B248" t="inlineStr">
         <is>
-          <t>This data is incorrect!</t>
+          <t>Wrong password!</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>Denna data är inkorrekt!</t>
+          <t>Fel lösenord!</t>
         </is>
       </c>
       <c r="D248" t="inlineStr"/>
       <c r="E248" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>.login.WrongData</t>
+          <t>.login.WrongPassword</t>
         </is>
       </c>
       <c r="G248" t="inlineStr"/>
       <c r="H248" t="inlineStr"/>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr"/>
       <c r="B249" t="inlineStr">
         <is>
-          <t>Wrong password!</t>
+          <t>Your World</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>Fel lösenord!</t>
+          <t>Din värld</t>
         </is>
       </c>
       <c r="D249" t="inlineStr"/>
       <c r="E249" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>.login.WrongPassword</t>
+          <t>.login.YourWorld</t>
         </is>
       </c>
       <c r="G249" t="inlineStr"/>
       <c r="H249" t="inlineStr"/>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr"/>
       <c r="B250" t="inlineStr">
         <is>
-          <t>Your World</t>
+          <t>&lt;p&gt;You have requested a new password. If this is not the case, just ignore this email.&lt;/p&gt;&lt;p&gt;Otherwise, please click on the link or copy it into your browser and call it up:&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>Din värld</t>
+          <t>&lt;p&gt;Du har begärt ett nytt lösenord. Om detta inte stämmer, bara ignorera detta meddelande.&lt;/p&gt;&lt;p&gt;I övrigt, klicka på eller kopiera länken till din webbläsare och följ den:&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D250" t="inlineStr"/>
       <c r="E250" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>.login.YourWorld</t>
+          <t>.mails.ForgetPasswordContent</t>
         </is>
       </c>
       <c r="G250" t="inlineStr"/>
       <c r="H250" t="inlineStr"/>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr"/>
       <c r="B251" t="inlineStr">
         <is>
-          <t>&lt;p&gt;You have requested a new password. If this is not the case, just ignore this email.&lt;/p&gt;&lt;p&gt;Otherwise, please click on the link or copy it into your browser and call it up:&lt;/p&gt;</t>
+          <t>&lt;strong&gt;Error!&lt;/strong&gt; We do not know this email address</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Du har begärt ett nytt lösenord. Om detta inte stämmer, bara ignorera detta meddelande.&lt;/p&gt;&lt;p&gt;I övrigt, klicka på eller kopiera länken till din webbläsare och följ den:&lt;/p&gt;</t>
+          <t>&lt;strong&gt;Fel!&lt;/strong&gt; Vi känner inte till denna e-postadress</t>
         </is>
       </c>
       <c r="D251" t="inlineStr"/>
       <c r="E251" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>.mails.ForgetPasswordContent</t>
+          <t>.mails.ForgetPasswordErrorMail</t>
         </is>
       </c>
       <c r="G251" t="inlineStr"/>
       <c r="H251" t="inlineStr"/>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr"/>
       <c r="B252" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Error!&lt;/strong&gt; We do not know this email address</t>
+          <t>Resetlink for your new password on foe-helper.com</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Fel!&lt;/strong&gt; Vi känner inte till denna e-postadress</t>
+          <t>Åteställningslänk till ditt nya lösenord hos foe-helper.com</t>
         </is>
       </c>
       <c r="D252" t="inlineStr"/>
       <c r="E252" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>.mails.ForgetPasswordErrorMail</t>
+          <t>.mails.ForgetPasswordSubject</t>
         </is>
       </c>
       <c r="G252" t="inlineStr"/>
       <c r="H252" t="inlineStr"/>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr"/>
       <c r="B253" t="inlineStr">
         <is>
-          <t>Resetlink for your new password on foe-helper.com</t>
+          <t>&lt;p&gt;You have requested a new transition password.&lt;/p&gt;&lt;p&gt;Here it is already: &lt;strong style="font-size:14px"&gt;#NEW_PASSWORD#&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Use it to log into your profile, there you can then assign your own password.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>Åteställningslänk till ditt nya lösenord hos foe-helper.com</t>
+          <t>&lt;p&gt;Du har begärt ett nytt övergångs-lösenord.&lt;/p&gt;&lt;p&gt;Här är det: &lt;strong style="font-size:14px"&gt;#NEW_PASSWORD#&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Använd det för att logga in till din profil och skapa ett eget lösenord.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D253" t="inlineStr"/>
       <c r="E253" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>.mails.ForgetPasswordSubject</t>
+          <t>.mails.ResetMailContent</t>
         </is>
       </c>
       <c r="G253" t="inlineStr"/>
       <c r="H253" t="inlineStr"/>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr"/>
       <c r="B254" t="inlineStr">
         <is>
-          <t>&lt;p&gt;You have requested a new transition password.&lt;/p&gt;&lt;p&gt;Here it is already: &lt;strong style="font-size:14px"&gt;#NEW_PASSWORD#&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Use it to log into your profile, there you can then assign your own password.&lt;/p&gt;</t>
+          <t>&lt;strong&gt;Done!&lt;/strong&gt; The email with your new password is on its way, have a look.</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Du har begärt ett nytt övergångs-lösenord.&lt;/p&gt;&lt;p&gt;Här är det: &lt;strong style="font-size:14px"&gt;#NEW_PASSWORD#&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Använd det för att logga in till din profil och skapa ett eget lösenord.&lt;/p&gt;</t>
+          <t>&lt;strong&gt;Färdigt!&lt;/strong&gt; ePost med ditt nya lösenord är på väg, ta en titt.</t>
         </is>
       </c>
       <c r="D254" t="inlineStr"/>
       <c r="E254" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>.mails.ResetMailContent</t>
+          <t>.mails.ResetMailSend</t>
         </is>
       </c>
       <c r="G254" t="inlineStr"/>
       <c r="H254" t="inlineStr"/>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr"/>
       <c r="B255" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Done!&lt;/strong&gt; The email with your new password is on its way, have a look.</t>
+          <t>Your new password for foe-helper.com</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Färdigt!&lt;/strong&gt; ePost med ditt nya lösenord är på väg, ta en titt.</t>
+          <t>Ditt nya lösenord hos foe-helper.com</t>
         </is>
       </c>
       <c r="D255" t="inlineStr"/>
       <c r="E255" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>.mails.ResetMailSend</t>
+          <t>.mails.ResetMailSubject</t>
         </is>
       </c>
       <c r="G255" t="inlineStr"/>
       <c r="H255" t="inlineStr"/>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr"/>
       <c r="B256" t="inlineStr">
         <is>
-          <t>Your new password for foe-helper.com</t>
+          <t>&lt;strong&gt;Error!&lt;/strong&gt; We are not aware of this reset link.</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>Ditt nya lösenord hos foe-helper.com</t>
+          <t>&lt;strong&gt;Fel!&lt;/strong&gt; Vi känner inte till denna återställningslänk.</t>
         </is>
       </c>
       <c r="D256" t="inlineStr"/>
       <c r="E256" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>.mails.ResetMailSubject</t>
+          <t>.mails.ResetlinkError</t>
         </is>
       </c>
       <c r="G256" t="inlineStr"/>
       <c r="H256" t="inlineStr"/>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr"/>
       <c r="B257" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Error!&lt;/strong&gt; We are not aware of this reset link.</t>
+          <t>Abort</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Fel!&lt;/strong&gt; Vi känner inte till denna återställningslänk.</t>
+          <t>Avbryt</t>
         </is>
       </c>
       <c r="D257" t="inlineStr"/>
       <c r="E257" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>.mails.ResetlinkError</t>
+          <t>.marketplace.Abort</t>
         </is>
       </c>
       <c r="G257" t="inlineStr"/>
       <c r="H257" t="inlineStr"/>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr"/>
       <c r="B258" t="inlineStr">
         <is>
-          <t>Abort</t>
+          <t>GB - Filter</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>Avbryt</t>
+          <t>MB - Filter</t>
         </is>
       </c>
       <c r="D258" t="inlineStr"/>
       <c r="E258" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>.marketplace.Abort</t>
+          <t>.marketplace.ButtonDropdownDefault</t>
         </is>
       </c>
       <c r="G258" t="inlineStr"/>
       <c r="H258" t="inlineStr"/>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr"/>
       <c r="B259" t="inlineStr">
         <is>
-          <t>GB - Filter</t>
+          <t>Are you sure you want to delete the entry?</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>MB - Filter</t>
+          <t>Är du säker att du vill radera detta?</t>
         </is>
       </c>
       <c r="D259" t="inlineStr"/>
       <c r="E259" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>.marketplace.ButtonDropdownDefault</t>
+          <t>.marketplace.ConfirmAsk</t>
         </is>
       </c>
       <c r="G259" t="inlineStr"/>
       <c r="H259" t="inlineStr"/>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr"/>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Are you sure you want to delete the entry?</t>
+          <t>Create offer</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>Är du säker att du vill radera detta?</t>
+          <t>Skapa erbjudande</t>
         </is>
       </c>
       <c r="D260" t="inlineStr"/>
       <c r="E260" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>.marketplace.ConfirmAsk</t>
+          <t>.marketplace.CreateOffer</t>
         </is>
       </c>
       <c r="G260" t="inlineStr"/>
       <c r="H260" t="inlineStr"/>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr"/>
       <c r="B261" t="inlineStr">
         <is>
-          <t>Create offer</t>
+          <t>-- all GBs --</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>Skapa erbjudande</t>
+          <t>-- alla MB --</t>
         </is>
       </c>
       <c r="D261" t="inlineStr"/>
       <c r="E261" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>.marketplace.CreateOffer</t>
+          <t>.marketplace.DropdownAllLGs</t>
         </is>
       </c>
       <c r="G261" t="inlineStr"/>
       <c r="H261" t="inlineStr"/>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr"/>
       <c r="B262" t="inlineStr">
         <is>
-          <t>-- all GBs --</t>
+          <t>-- Course --</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>-- alla MB --</t>
+          <t>-- Kurs --</t>
         </is>
       </c>
       <c r="D262" t="inlineStr"/>
       <c r="E262" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>.marketplace.DropdownAllLGs</t>
+          <t>.marketplace.DropdownCourse</t>
         </is>
       </c>
       <c r="G262" t="inlineStr"/>
       <c r="H262" t="inlineStr"/>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr"/>
       <c r="B263" t="inlineStr">
         <is>
-          <t>-- Course --</t>
+          <t>Marketplace for GB goods-sets</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>-- Kurs --</t>
+          <t>Handelsplats för MB gods-set</t>
         </is>
       </c>
       <c r="D263" t="inlineStr"/>
       <c r="E263" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>.marketplace.DropdownCourse</t>
+          <t>.marketplace.H1Heading</t>
         </is>
       </c>
       <c r="G263" t="inlineStr"/>
       <c r="H263" t="inlineStr"/>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr"/>
       <c r="B264" t="inlineStr">
         <is>
-          <t>Marketplace for GB goods-sets</t>
+          <t>FP Costs</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>Handelsplats för MB gods-set</t>
+          <t>FP kostnader</t>
         </is>
       </c>
       <c r="D264" t="inlineStr"/>
       <c r="E264" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>.marketplace.H1Heading</t>
+          <t>.marketplace.InputFPCosts</t>
         </is>
       </c>
       <c r="G264" t="inlineStr"/>
       <c r="H264" t="inlineStr"/>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr"/>
       <c r="B265" t="inlineStr">
         <is>
-          <t>FP Costs</t>
+          <t>&lt;strong&gt;Buyer:&lt;/strong&gt; You want to erect a great building (GB) and you don't have the right goods from the era of the GB? Here you will find goods sets from your world at a fair price. Find an offer and write to this player on your world to make the deal perfect. You can already set up your great building and enjoy its bonuses.</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>FP kostnader</t>
+          <t>&lt;strong&gt;Köpare:&lt;/strong&gt; Du vill bygga en mäktig byggnad (MB) men har inte godset till det? Här kan du hitta gods-set i din värld till ett rättvist pris. Finn ett erbjudande och skriv till den spelaren för att finslipa transaktionen. Du kan sedan bygga MB't o njuta av dess förtjänster.</t>
         </is>
       </c>
       <c r="D265" t="inlineStr"/>
       <c r="E265" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>.marketplace.InputFPCosts</t>
+          <t>.marketplace.IntroDescBuyer</t>
         </is>
       </c>
       <c r="G265" t="inlineStr"/>
       <c r="H265" t="inlineStr"/>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr"/>
       <c r="B266" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Buyer:&lt;/strong&gt; You want to erect a great building (GB) and you don't have the right goods from the era of the GB? Here you will find goods sets from your world at a fair price. Find an offer and write to this player on your world to make the deal perfect. You can already set up your great building and enjoy its bonuses.</t>
+          <t>&lt;strong&gt;Seller:&lt;/strong&gt; Do you have a lot of goods and want to sell them to help others with their GBs? Then just set it here.</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Köpare:&lt;/strong&gt; Du vill bygga en mäktig byggnad (MB) men har inte godset till det? Här kan du hitta gods-set i din värld till ett rättvist pris. Finn ett erbjudande och skriv till den spelaren för att finslipa transaktionen. Du kan sedan bygga MB't o njuta av dess förtjänster.</t>
+          <t>&lt;strong&gt;Säljare:&lt;/strong&gt; Du har en massa gods och vill sälja för att hjälpa till med bygge av ett MB? Gör inställningar här.</t>
         </is>
       </c>
       <c r="D266" t="inlineStr"/>
       <c r="E266" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>.marketplace.IntroDescBuyer</t>
+          <t>.marketplace.IntroDescSeller</t>
         </is>
       </c>
       <c r="G266" t="inlineStr"/>
       <c r="H266" t="inlineStr"/>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr"/>
       <c r="B267" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Seller:&lt;/strong&gt; Do you have a lot of goods and want to sell them to help others with their GBs? Then just set it here.</t>
+          <t>Marketplace for Goods of the Great Buildings - FoE</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>&lt;strong&gt;Säljare:&lt;/strong&gt; Du har en massa gods och vill sälja för att hjälpa till med bygge av ett MB? Gör inställningar här.</t>
+          <t>Handelsplats för Gods till Mäktiga byggnader - FoE</t>
         </is>
       </c>
       <c r="D267" t="inlineStr"/>
       <c r="E267" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>.marketplace.IntroDescSeller</t>
+          <t>.marketplace.MetaTitle</t>
         </is>
       </c>
       <c r="G267" t="inlineStr"/>
       <c r="H267" t="inlineStr"/>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr"/>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Marketplace for Goods of the Great Buildings - FoE</t>
+          <t>Your offer has been removed from the database.</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>Handelsplats för Gods till Mäktiga byggnader - FoE</t>
+          <t>Ditt erbjudande har tagits bort från databasen.</t>
         </is>
       </c>
       <c r="D268" t="inlineStr"/>
       <c r="E268" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>.marketplace.MetaTitle</t>
+          <t>.marketplace.ModalDeletedText</t>
         </is>
       </c>
       <c r="G268" t="inlineStr"/>
       <c r="H268" t="inlineStr"/>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr"/>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Your offer has been removed from the database.</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>Ditt erbjudande har tagits bort från databasen.</t>
+          <t>Raderad</t>
         </is>
       </c>
       <c r="D269" t="inlineStr"/>
       <c r="E269" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>.marketplace.ModalDeletedText</t>
+          <t>.marketplace.ModalDeletedTitle</t>
         </is>
       </c>
       <c r="G269" t="inlineStr"/>
       <c r="H269" t="inlineStr"/>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr"/>
       <c r="B270" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Your offer has been saved and will be visible to all players in the world.</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>Raderad</t>
+          <t>Ditt erbjudande har sparats och kommer att vara synligt för alla spelare i världen.</t>
         </is>
       </c>
       <c r="D270" t="inlineStr"/>
       <c r="E270" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>.marketplace.ModalDeletedTitle</t>
+          <t>.marketplace.ModalSavedText</t>
         </is>
       </c>
       <c r="G270" t="inlineStr"/>
       <c r="H270" t="inlineStr"/>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr"/>
       <c r="B271" t="inlineStr">
         <is>
-          <t>Your offer has been saved and will be visible to all players in the world.</t>
+          <t>Saved</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>Ditt erbjudande har sparats och kommer att vara synligt för alla spelare i världen.</t>
+          <t>Sparat</t>
         </is>
       </c>
       <c r="D271" t="inlineStr"/>
       <c r="E271" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>.marketplace.ModalSavedText</t>
+          <t>.marketplace.ModalSavedTitle</t>
         </is>
       </c>
       <c r="G271" t="inlineStr"/>
       <c r="H271" t="inlineStr"/>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr"/>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Saved</t>
+          <t>There are currently no offers online. Be the first and create a new one.</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>Sparat</t>
+          <t>Det finns för närvarande inte några erbjudanden. Bli den första att skapa ett nytt.</t>
         </is>
       </c>
       <c r="D272" t="inlineStr"/>
       <c r="E272" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>.marketplace.ModalSavedTitle</t>
+          <t>.marketplace.NoOffers</t>
         </is>
       </c>
       <c r="G272" t="inlineStr"/>
       <c r="H272" t="inlineStr"/>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr"/>
       <c r="B273" t="inlineStr">
         <is>
-          <t>There are currently no offers online. Be the first and create a new one.</t>
+          <t>Offers found</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Det finns för närvarande inte några erbjudanden. Bli den första att skapa ett nytt.</t>
+          <t>Erbjudanden funna</t>
         </is>
       </c>
       <c r="D273" t="inlineStr"/>
       <c r="E273" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>.marketplace.NoOffers</t>
+          <t>.marketplace.Offers</t>
         </is>
       </c>
       <c r="G273" t="inlineStr"/>
       <c r="H273" t="inlineStr"/>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr"/>
       <c r="B274" t="inlineStr">
         <is>
-          <t>Offers found</t>
+          <t>Save offer</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>Erbjudanden funna</t>
+          <t>Spara erbjudande</t>
         </is>
       </c>
       <c r="D274" t="inlineStr"/>
       <c r="E274" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>.marketplace.Offers</t>
+          <t>.marketplace.SaveOffer</t>
         </is>
       </c>
       <c r="G274" t="inlineStr"/>
       <c r="H274" t="inlineStr"/>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr"/>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Save offer</t>
+          <t>Costs</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Spara erbjudande</t>
+          <t>Kostnader</t>
         </is>
       </c>
       <c r="D275" t="inlineStr"/>
       <c r="E275" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>.marketplace.SaveOffer</t>
+          <t>.marketplace.TableHeadCosts</t>
         </is>
       </c>
       <c r="G275" t="inlineStr"/>
       <c r="H275" t="inlineStr"/>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr"/>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Costs</t>
+          <t>Course</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>Kostnader</t>
+          <t>Kurs</t>
         </is>
       </c>
       <c r="D276" t="inlineStr"/>
       <c r="E276" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>.marketplace.TableHeadCosts</t>
+          <t>.marketplace.TableHeadCourse</t>
         </is>
       </c>
       <c r="G276" t="inlineStr"/>
       <c r="H276" t="inlineStr"/>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr"/>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Course</t>
+          <t>1:1 = the same number of goods (era doesn't matter) is exchanged&lt;br&gt;2:1 = only half of the purchased goods (era doesn't matter) have to be paid</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>Kurs</t>
+          <t>1:1 = samma mängd gods (oavsett era) handlas med&lt;br&gt;2:1 = endast hälften av det köpta godset (oavsett era) behöver betalas</t>
         </is>
       </c>
       <c r="D277" t="inlineStr"/>
       <c r="E277" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>.marketplace.TableHeadCourse</t>
+          <t>.marketplace.TableHeadCourseTooltip</t>
         </is>
       </c>
       <c r="G277" t="inlineStr"/>
       <c r="H277" t="inlineStr"/>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr"/>
       <c r="B278" t="inlineStr">
         <is>
-          <t>1:1 = the same number of goods (era doesn't matter) is exchanged&lt;br&gt;2:1 = only half of the purchased goods (era doesn't matter) have to be paid</t>
+          <t>GB</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>1:1 = samma mängd gods (oavsett era) handlas med&lt;br&gt;2:1 = endast hälften av det köpta godset (oavsett era) behöver betalas</t>
+          <t>MB</t>
         </is>
       </c>
       <c r="D278" t="inlineStr"/>
       <c r="E278" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>.marketplace.TableHeadCourseTooltip</t>
+          <t>.marketplace.TableHeadGB</t>
         </is>
       </c>
       <c r="G278" t="inlineStr"/>
       <c r="H278" t="inlineStr"/>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr"/>
       <c r="B279" t="inlineStr">
         <is>
-          <t>GB</t>
+          <t>Goods</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>MB</t>
+          <t>Gods</t>
         </is>
       </c>
       <c r="D279" t="inlineStr"/>
       <c r="E279" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>.marketplace.TableHeadGB</t>
+          <t>.marketplace.TableHeadGoods</t>
         </is>
       </c>
       <c r="G279" t="inlineStr"/>
       <c r="H279" t="inlineStr"/>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr"/>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Goods</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>Gods</t>
+          <t>Spelare</t>
         </is>
       </c>
       <c r="D280" t="inlineStr"/>
       <c r="E280" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>.marketplace.TableHeadGoods</t>
+          <t>.marketplace.TableHeadPlayer</t>
         </is>
       </c>
       <c r="G280" t="inlineStr"/>
       <c r="H280" t="inlineStr"/>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr"/>
       <c r="B281" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Please provide complete information, or no offer can be created!</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>Spelare</t>
+          <t>Vänligen tillhandahåll komplett information, annars kan inte ett erbjudande skapas!</t>
         </is>
       </c>
       <c r="D281" t="inlineStr"/>
       <c r="E281" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>.marketplace.TableHeadPlayer</t>
+          <t>.marketplace.Toast.MakeCompleteOffer</t>
         </is>
       </c>
       <c r="G281" t="inlineStr"/>
       <c r="H281" t="inlineStr"/>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr"/>
       <c r="B282" t="inlineStr">
         <is>
-          <t>Please provide complete information, or no offer can be created!</t>
+          <t>Note</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>Vänligen tillhandahåll komplett information, annars kan inte ett erbjudande skapas!</t>
+          <t>Notera</t>
         </is>
       </c>
       <c r="D282" t="inlineStr"/>
       <c r="E282" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>.marketplace.Toast.MakeCompleteOffer</t>
+          <t>.marketplace.Toast.Note</t>
         </is>
       </c>
       <c r="G282" t="inlineStr"/>
       <c r="H282" t="inlineStr"/>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr"/>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Note</t>
+          <t>English</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>Notera</t>
+          <t>Svenska</t>
         </is>
       </c>
       <c r="D283" t="inlineStr"/>
       <c r="E283" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>.marketplace.Toast.Note</t>
+          <t>.name</t>
         </is>
       </c>
       <c r="G283" t="inlineStr"/>
       <c r="H283" t="inlineStr"/>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr"/>
       <c r="B284" t="inlineStr">
         <is>
-          <t>English</t>
+          <t>Already paid FPs in great buildings</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Svenska</t>
+          <t>Redan betalade FP i mäktiga byggnader</t>
         </is>
       </c>
       <c r="D284" t="inlineStr"/>
       <c r="E284" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>.name</t>
+          <t>.ownpart.AlreadyPaidFPsInTheLG</t>
         </is>
       </c>
       <c r="G284" t="inlineStr"/>
       <c r="H284" t="inlineStr"/>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr"/>
       <c r="B285" t="inlineStr">
         <is>
-          <t>Already paid FPs in great buildings</t>
+          <t>Arc patron  %</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>Redan betalade FP i mäktiga byggnader</t>
+          <t>Ark investerare  %</t>
         </is>
       </c>
       <c r="D285" t="inlineStr"/>
       <c r="E285" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>.ownpart.AlreadyPaidFPsInTheLG</t>
+          <t>.ownpart.ArcPatronPercent</t>
         </is>
       </c>
       <c r="G285" t="inlineStr"/>
       <c r="H285" t="inlineStr"/>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr"/>
       <c r="B286" t="inlineStr">
         <is>
-          <t>Arc patron  %</t>
+          <t>Blueprints</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>Ark investerare  %</t>
+          <t>Ritningar</t>
         </is>
       </c>
       <c r="D286" t="inlineStr"/>
       <c r="E286" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>.ownpart.ArcPatronPercent</t>
+          <t>.ownpart.Blueprints</t>
         </is>
       </c>
       <c r="G286" t="inlineStr"/>
       <c r="H286" t="inlineStr"/>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr"/>
       <c r="B287" t="inlineStr">
         <is>
-          <t>Blueprints</t>
+          <t>Bonus</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>Ritningar</t>
+          <t>Bonus</t>
         </is>
       </c>
       <c r="D287" t="inlineStr"/>
       <c r="E287" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>.ownpart.Blueprints</t>
+          <t>.ownpart.Bonus</t>
         </is>
       </c>
       <c r="G287" t="inlineStr"/>
       <c r="H287" t="inlineStr"/>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr"/>
       <c r="B288" t="inlineStr">
         <is>
-          <t>Bonus</t>
+          <t>Calculate shares</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>Bonus</t>
+          <t>Kalkylera delar</t>
         </is>
       </c>
       <c r="D288" t="inlineStr"/>
       <c r="E288" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>.ownpart.Bonus</t>
+          <t>.ownpart.ButtonCalculateParts</t>
         </is>
       </c>
       <c r="G288" t="inlineStr"/>
       <c r="H288" t="inlineStr"/>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr"/>
       <c r="B289" t="inlineStr">
         <is>
-          <t>Calculate shares</t>
+          <t>Change view</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>Kalkylera delar</t>
+          <t>Ändra vy</t>
         </is>
       </c>
       <c r="D289" t="inlineStr"/>
       <c r="E289" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>.ownpart.ButtonCalculateParts</t>
+          <t>.ownpart.ChangeView</t>
         </is>
       </c>
       <c r="G289" t="inlineStr"/>
       <c r="H289" t="inlineStr"/>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr"/>
       <c r="B290" t="inlineStr">
         <is>
-          <t>Change view</t>
+          <t>90% conveyor chain</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>Ändra vy</t>
+          <t>90% transportband kedja</t>
         </is>
       </c>
       <c r="D290" t="inlineStr"/>
       <c r="E290" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>.ownpart.ChangeView</t>
+          <t>.ownpart.ConveyorChain</t>
         </is>
       </c>
       <c r="G290" t="inlineStr"/>
       <c r="H290" t="inlineStr"/>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr"/>
       <c r="B291" t="inlineStr">
         <is>
-          <t>90% conveyor chain</t>
+          <t>Copy</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>90% transportband kedja</t>
+          <t>Kopiera</t>
         </is>
       </c>
       <c r="D291" t="inlineStr"/>
       <c r="E291" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>.ownpart.ConveyorChain</t>
+          <t>.ownpart.Copy</t>
         </is>
       </c>
       <c r="G291" t="inlineStr"/>
       <c r="H291" t="inlineStr"/>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr"/>
       <c r="B292" t="inlineStr">
         <is>
-          <t>Copy</t>
+          <t>Copy pay plan</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>Kopiera</t>
+          <t>Kopiera transaktions-plan</t>
         </is>
       </c>
       <c r="D292" t="inlineStr"/>
       <c r="E292" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>.ownpart.Copy</t>
+          <t>.ownpart.CopyPayPlan</t>
         </is>
       </c>
       <c r="G292" t="inlineStr"/>
       <c r="H292" t="inlineStr"/>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr"/>
       <c r="B293" t="inlineStr">
         <is>
-          <t>Copy pay plan</t>
+          <t>Deposit</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>Kopiera transaktions-plan</t>
+          <t>Deposition</t>
         </is>
       </c>
       <c r="D293" t="inlineStr"/>
       <c r="E293" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>.ownpart.CopyPayPlan</t>
+          <t>.ownpart.Deposit</t>
         </is>
       </c>
       <c r="G293" t="inlineStr"/>
       <c r="H293" t="inlineStr"/>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr"/>
       <c r="B294" t="inlineStr">
         <is>
-          <t>Deposit</t>
+          <t>Deposit FP</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>Deposition</t>
+          <t>Deponera FP</t>
         </is>
       </c>
       <c r="D294" t="inlineStr"/>
       <c r="E294" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>.ownpart.Deposit</t>
+          <t>.ownpart.DepositFP</t>
         </is>
       </c>
       <c r="G294" t="inlineStr"/>
       <c r="H294" t="inlineStr"/>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr"/>
       <c r="B295" t="inlineStr">
         <is>
-          <t>Deposit FP</t>
+          <t>Done</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>Deponera FP</t>
+          <t>Färdigt</t>
         </is>
       </c>
       <c r="D295" t="inlineStr"/>
       <c r="E295" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>.ownpart.DepositFP</t>
+          <t>.ownpart.Done</t>
         </is>
       </c>
       <c r="G295" t="inlineStr"/>
       <c r="H295" t="inlineStr"/>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr"/>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Done</t>
+          <t>Buildings</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>Färdigt</t>
+          <t>Byggnader</t>
         </is>
       </c>
       <c r="D296" t="inlineStr"/>
       <c r="E296" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>.ownpart.Done</t>
+          <t>.ownpart.DropdownBuidlings</t>
         </is>
       </c>
       <c r="G296" t="inlineStr"/>
       <c r="H296" t="inlineStr"/>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr"/>
       <c r="B297" t="inlineStr">
         <is>
-          <t>Buildings</t>
+          <t>Next step</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>Byggnader</t>
+          <t>Nästa steg</t>
         </is>
       </c>
       <c r="D297" t="inlineStr"/>
       <c r="E297" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>.ownpart.DropdownBuidlings</t>
+          <t>.ownpart.DropdownNextStep</t>
         </is>
       </c>
       <c r="G297" t="inlineStr"/>
       <c r="H297" t="inlineStr"/>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr"/>
       <c r="B298" t="inlineStr">
         <is>
-          <t>Next step</t>
+          <t>-- please choose --</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>Nästa steg</t>
+          <t>-- vänligen välj --</t>
         </is>
       </c>
       <c r="D298" t="inlineStr"/>
       <c r="E298" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>.ownpart.DropdownNextStep</t>
+          <t>.ownpart.DropdownPleaseChoose</t>
         </is>
       </c>
       <c r="G298" t="inlineStr"/>
       <c r="H298" t="inlineStr"/>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr"/>
       <c r="B299" t="inlineStr">
         <is>
-          <t>-- please choose --</t>
+          <t>Search building...</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>-- vänligen välj --</t>
+          <t>Sök byggnad...</t>
         </is>
       </c>
       <c r="D299" t="inlineStr"/>
       <c r="E299" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>.ownpart.DropdownPleaseChoose</t>
+          <t>.ownpart.DropdownSearch</t>
         </is>
       </c>
       <c r="G299" t="inlineStr"/>
       <c r="H299" t="inlineStr"/>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr"/>
       <c r="B300" t="inlineStr">
         <is>
-          <t>Search building...</t>
+          <t>FPs to outbid the next place</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>Sök byggnad...</t>
+          <t>FPs att överta nästa plats</t>
         </is>
       </c>
       <c r="D300" t="inlineStr"/>
       <c r="E300" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>.ownpart.DropdownSearch</t>
+          <t>.ownpart.FPsToBeatTheNextPlace</t>
         </is>
       </c>
       <c r="G300" t="inlineStr"/>
       <c r="H300" t="inlineStr"/>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr"/>
       <c r="B301" t="inlineStr">
         <is>
-          <t>FPs to outbid the next place</t>
+          <t>Select great buildings, enter next level and submit…</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>FPs att överta nästa plats</t>
+          <t>Välj mäktiga byggnader, skriv in nästa nivå och skicka…</t>
         </is>
       </c>
       <c r="D301" t="inlineStr"/>
       <c r="E301" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>.ownpart.FPsToBeatTheNextPlace</t>
+          <t>.ownpart.FirstInstruction</t>
         </is>
       </c>
       <c r="G301" t="inlineStr"/>
       <c r="H301" t="inlineStr"/>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr"/>
       <c r="B302" t="inlineStr">
         <is>
-          <t>Select great buildings, enter next level and submit…</t>
+          <t>&lt;p class="mt-4 text-justify"&gt;Looking for tools and apps that can help you play FoE? But Forge of Empires cheats are not your thing? Then you are exactly right here. The FoE calculator works with the data shown by Innogames unencrypted. These are prepared by our tools and made available to you in order to use one or the other advantage in the well-known online strategy game Forge of Empires.&lt;/p&gt;&lt;p&gt;For example, simply use the calculator to calculate how many forge points you need to deposit to make sure your guildmates or friends who are in the field are safe and can not be outbid. So you all win.&lt;/p&gt;&lt;p&gt; Here you can download the &lt;a href="https://docs.foe-helper.com/english/installing"&gt;Extension&lt;/a&gt;.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>Välj mäktiga byggnader, skriv in nästa nivå och skicka…</t>
+          <t>&lt;p class="mt-4 text-justify"&gt;Letar du efter verktyg och appar som kan hjälpa dig spela FoE? Men Forge of Empires -fusk är inte din grej? Då har du kommit rätt. FoE kalkylatorn arbetar med den okrypterade datan som visas av Innogames. Dessa är bearbetade av våra verktyg och tillgodogörs dig så att du kan dra nytta av fördelarna med det välkända på-nätet strategispel Forge of Empires.&lt;/p&gt;&lt;p&gt;T.ex., du kan kalkylera hur mycket FP du måste investera för att säkra upp platser så att ingen kan lägga över dina investerare, därmed förtjänst för er alla.&lt;/p&gt;&lt;p&gt;När du registrerat och installerat &lt;a href="/docs/en/introduction?lang=en"&gt;Tillägget&lt;/a&gt;, kan du se vilka vänner som "poliverar" och på så sätt vet vilka att rensa bort bland dem som inte hjälper till.&lt;br&gt;Du kan även ta tillfället i akt och se vilket sabotage (efter lyckad attack) som är lönsammast. Detta och mycket mer erbjuder FoE kalkylatorn och webbläsar-tillägget för Chrome. Du kan enkelt ladda ner det och gotta dig åt lyckade attacker, ascendering av MB slippandes "kapare" och mycket mer. Ta en titt på appens infosida, där finner du mer information.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D302" t="inlineStr"/>
       <c r="E302" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>.ownpart.FirstInstruction</t>
+          <t>.ownpart.FooterDesc</t>
         </is>
       </c>
       <c r="G302" t="inlineStr"/>
       <c r="H302" t="inlineStr"/>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr"/>
       <c r="B303" t="inlineStr">
         <is>
-          <t>&lt;p class="mt-4 text-justify"&gt;Looking for tools and apps that can help you play FoE? But Forge of Empires cheats are not your thing? Then you are exactly right here. The FoE calculator works with the data shown by Innogames unencrypted. These are prepared by our tools and made available to you in order to use one or the other advantage in the well-known online strategy game Forge of Empires.&lt;/p&gt;&lt;p&gt;For example, simply use the calculator to calculate how many forge points you need to deposit to make sure your guildmates or friends who are in the field are safe and can not be outbid. So you all win.&lt;/p&gt;&lt;p&gt; Here you can download the &lt;a href="https://docs.foe-helper.com/english/installing"&gt;Extension&lt;/a&gt;.&lt;/p&gt;</t>
+          <t>for</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>&lt;p class="mt-4 text-justify"&gt;Letar du efter verktyg och appar som kan hjälpa dig spela FoE? Men Forge of Empires -fusk är inte din grej? Då har du kommit rätt. FoE kalkylatorn arbetar med den okrypterade datan som visas av Innogames. Dessa är bearbetade av våra verktyg och tillgodogörs dig så att du kan dra nytta av fördelarna med det välkända på-nätet strategispel Forge of Empires.&lt;/p&gt;&lt;p&gt;T.ex., du kan kalkylera hur mycket FP du måste investera för att säkra upp platser så att ingen kan lägga över dina investerare, därmed förtjänst för er alla.&lt;/p&gt;&lt;p&gt;När du registrerat och installerat &lt;a href="/docs/en/introduction?lang=en"&gt;Tillägget&lt;/a&gt;, kan du se vilka vänner som "poliverar" och på så sätt vet vilka att rensa bort bland dem som inte hjälper till.&lt;br&gt;Du kan även ta tillfället i akt och se vilket sabotage (efter lyckad attack) som är lönsammast. Detta och mycket mer erbjuder FoE kalkylatorn och webbläsar-tillägget för Chrome. Du kan enkelt ladda ner det och gotta dig åt lyckade attacker, ascendering av MB slippandes "kapare" och mycket mer. Ta en titt på appens infosida, där finner du mer information.&lt;/p&gt;</t>
+          <t>för</t>
         </is>
       </c>
       <c r="D303" t="inlineStr"/>
       <c r="E303" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>.ownpart.FooterDesc</t>
+          <t>.ownpart.For</t>
         </is>
       </c>
       <c r="G303" t="inlineStr"/>
       <c r="H303" t="inlineStr"/>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr"/>
       <c r="B304" t="inlineStr">
         <is>
-          <t>for</t>
+          <t>Co-payment calculator</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>för</t>
+          <t>Co-payment Kalkylator</t>
         </is>
       </c>
       <c r="D304" t="inlineStr"/>
       <c r="E304" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>.ownpart.For</t>
+          <t>.ownpart.Heading</t>
         </is>
       </c>
       <c r="G304" t="inlineStr"/>
       <c r="H304" t="inlineStr"/>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr"/>
       <c r="B305" t="inlineStr">
         <is>
-          <t>Co-payment calculator</t>
+          <t>Investment Calculator</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>Co-payment Kalkylator</t>
+          <t>Investeringskalkylator</t>
         </is>
       </c>
       <c r="D305" t="inlineStr"/>
       <c r="E305" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>.ownpart.Heading</t>
+          <t>.ownpart.InvestmentCalculator</t>
         </is>
       </c>
       <c r="G305" t="inlineStr"/>
       <c r="H305" t="inlineStr"/>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr"/>
       <c r="B306" t="inlineStr">
         <is>
-          <t>Investment Calculator</t>
+          <t>Investment calculator</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
           <t>Investeringskalkylator</t>
         </is>
       </c>
       <c r="D306" t="inlineStr"/>
       <c r="E306" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>.ownpart.InvestmentCalculator</t>
+          <t>.ownpart.InvestmentCalculatorHeader</t>
         </is>
       </c>
       <c r="G306" t="inlineStr"/>
       <c r="H306" t="inlineStr"/>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr"/>
       <c r="B307" t="inlineStr">
         <is>
-          <t>Investment calculator</t>
+          <t>GB Bonus</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>Investeringskalkylator</t>
+          <t>MB Bonus</t>
         </is>
       </c>
       <c r="D307" t="inlineStr"/>
       <c r="E307" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>.ownpart.InvestmentCalculatorHeader</t>
+          <t>.ownpart.LBBonus</t>
         </is>
       </c>
       <c r="G307" t="inlineStr"/>
       <c r="H307" t="inlineStr"/>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr"/>
       <c r="B308" t="inlineStr">
         <is>
-          <t>GB Bonus</t>
+          <t>GB Total-FP</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>MB Bonus</t>
+          <t>MB Total-FP</t>
         </is>
       </c>
       <c r="D308" t="inlineStr"/>
       <c r="E308" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>.ownpart.LBBonus</t>
+          <t>.ownpart.LGTotalFp</t>
         </is>
       </c>
       <c r="G308" t="inlineStr"/>
       <c r="H308" t="inlineStr"/>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr"/>
       <c r="B309" t="inlineStr">
         <is>
-          <t>GB Total-FP</t>
+          <t>Level up</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>MB Total-FP</t>
+          <t>Öka nivå</t>
         </is>
       </c>
       <c r="D309" t="inlineStr"/>
       <c r="E309" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>.ownpart.LGTotalFp</t>
+          <t>.ownpart.LevelUp</t>
         </is>
       </c>
       <c r="G309" t="inlineStr"/>
       <c r="H309" t="inlineStr"/>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr"/>
       <c r="B310" t="inlineStr">
         <is>
-          <t>Level up</t>
+          <t>This cost calculator is part of the &lt;a href="https://docs.foe-helper.com/english/installing" target="_blank"&gt;Browser-Extension for Forge of Empires&lt;/a&gt;.</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>Öka nivå</t>
+          <t>Denna kostnads-kalkylator är en del av &lt;a href="/docs/" target="_blank"&gt;webbläsar-tillägg för Forge of Empires&lt;/a&gt;.</t>
         </is>
       </c>
       <c r="D310" t="inlineStr"/>
       <c r="E310" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>.ownpart.LevelUp</t>
+          <t>.ownpart.LinkToExtension</t>
         </is>
       </c>
       <c r="G310" t="inlineStr"/>
       <c r="H310" t="inlineStr"/>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr"/>
       <c r="B311" t="inlineStr">
         <is>
-          <t>This cost calculator is part of the &lt;a href="https://docs.foe-helper.com/english/installing" target="_blank"&gt;Browser-Extension for Forge of Empires&lt;/a&gt;.</t>
+          <t>If you have any questions or remarks, please visit our &lt;a href="https://discord.gg/z97KZq4" target="_blank"&gt;Discord Server&lt;/a&gt;.</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>Denna kostnads-kalkylator är en del av &lt;a href="/docs/" target="_blank"&gt;webbläsar-tillägg för Forge of Empires&lt;/a&gt;.</t>
+          <t>Om du har frågor eller kommentarer, besök vår &lt;a href="https://discord.gg/z97KZq4" target="_blank"&gt;Discord Server&lt;/a&gt;.</t>
         </is>
       </c>
       <c r="D311" t="inlineStr"/>
       <c r="E311" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>.ownpart.LinkToExtension</t>
+          <t>.ownpart.LinkToForum</t>
         </is>
       </c>
       <c r="G311" t="inlineStr"/>
       <c r="H311" t="inlineStr"/>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr"/>
       <c r="B312" t="inlineStr">
         <is>
-          <t>If you have any questions or remarks, please visit our &lt;a href="https://discord.gg/z97KZq4" target="_blank"&gt;Discord Server&lt;/a&gt;.</t>
+          <t>Medals</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>Om du har frågor eller kommentarer, besök vår &lt;a href="https://discord.gg/z97KZq4" target="_blank"&gt;Discord Server&lt;/a&gt;.</t>
+          <t>Medaljer</t>
         </is>
       </c>
       <c r="D312" t="inlineStr"/>
       <c r="E312" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>.ownpart.LinkToForum</t>
+          <t>.ownpart.Medals</t>
         </is>
       </c>
       <c r="G312" t="inlineStr"/>
       <c r="H312" t="inlineStr"/>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr"/>
       <c r="B313" t="inlineStr">
         <is>
-          <t>Medals</t>
+          <t>Forge of Empires great buildings - safe deposit on seats, no surpassing by strangers. Simply calculate own share &amp; third party including patron bonus.</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>Medaljer</t>
+          <t>Forge of Empires mäktiga byggnader - säkra plat-investeringar, inga överlägg från andra. Kalkylera enkelt din egen del &amp; tredje part inklusive investerares bonus.</t>
         </is>
       </c>
       <c r="D313" t="inlineStr"/>
       <c r="E313" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>.ownpart.Medals</t>
+          <t>.ownpart.MetaDesc</t>
         </is>
       </c>
       <c r="G313" t="inlineStr"/>
       <c r="H313" t="inlineStr"/>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr"/>
       <c r="B314" t="inlineStr">
         <is>
-          <t>Forge of Empires great buildings - safe deposit on seats, no surpassing by strangers. Simply calculate own share &amp; third party including patron bonus.</t>
+          <t>Ownpart calculator | Bonus calculator | Arc conveyor - FoE</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>Forge of Empires mäktiga byggnader - säkra plat-investeringar, inga överlägg från andra. Kalkylera enkelt din egen del &amp; tredje part inklusive investerares bonus.</t>
+          <t>Egen del Kalkylator | Bonus Kalkylator | Ark traverserare - FoE</t>
         </is>
       </c>
       <c r="D314" t="inlineStr"/>
       <c r="E314" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>.ownpart.MetaDesc</t>
+          <t>.ownpart.MetaTitle</t>
         </is>
       </c>
       <c r="G314" t="inlineStr"/>
       <c r="H314" t="inlineStr"/>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr"/>
       <c r="B315" t="inlineStr">
         <is>
-          <t>Ownpart calculator | Bonus calculator | Arc conveyor - FoE</t>
+          <t>Minimum patron bonus</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>Egen del Kalkylator | Bonus Kalkylator | Ark traverserare - FoE</t>
+          <t>Minimum investerare bonus</t>
         </is>
       </c>
       <c r="D315" t="inlineStr"/>
       <c r="E315" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>.ownpart.MetaTitle</t>
+          <t>.ownpart.MinimumPatronBonus</t>
         </is>
       </c>
       <c r="G315" t="inlineStr"/>
       <c r="H315" t="inlineStr"/>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr"/>
       <c r="B316" t="inlineStr">
         <is>
-          <t>Minimum patron bonus</t>
+          <t>Necessary FP</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>Minimum investerare bonus</t>
+          <t>Nödvändiga FP</t>
         </is>
       </c>
       <c r="D316" t="inlineStr"/>
       <c r="E316" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>.ownpart.MinimumPatronBonus</t>
+          <t>.ownpart.NecessaryFP</t>
         </is>
       </c>
       <c r="G316" t="inlineStr"/>
       <c r="H316" t="inlineStr"/>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr"/>
       <c r="B317" t="inlineStr">
         <is>
-          <t>Necessary FP</t>
+          <t>Not necessary</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>Nödvändiga FP</t>
+          <t>Ej nödvändig</t>
         </is>
       </c>
       <c r="D317" t="inlineStr"/>
       <c r="E317" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>.ownpart.NecessaryFP</t>
+          <t>.ownpart.NotNecessary</t>
         </is>
       </c>
       <c r="G317" t="inlineStr"/>
       <c r="H317" t="inlineStr"/>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr"/>
       <c r="B318" t="inlineStr">
         <is>
-          <t>Not necessary</t>
+          <t>-- Output scheme --</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>Ej nödvändig</t>
+          <t>-- Output scheme --</t>
         </is>
       </c>
       <c r="D318" t="inlineStr"/>
       <c r="E318" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>.ownpart.NotNecessary</t>
-[...2 lines deleted...]
-      <c r="G318" t="inlineStr"/>
+          <t>.ownpart.OutputScheme</t>
+        </is>
+      </c>
+      <c r="G318" t="inlineStr">
+        <is>
+          <t>Context please.</t>
+        </is>
+      </c>
       <c r="H318" t="inlineStr"/>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr"/>
       <c r="B319" t="inlineStr">
         <is>
-          <t>-- Output scheme --</t>
+          <t>Own contribution</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>-- Output scheme --</t>
+          <t>Eget bidrag</t>
         </is>
       </c>
       <c r="D319" t="inlineStr"/>
       <c r="E319" t="inlineStr">
         <is>
-          <t>True</t>
+          <t>False</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>.ownpart.OutputScheme</t>
-[...6 lines deleted...]
-      </c>
+          <t>.ownpart.OwnContribution</t>
+        </is>
+      </c>
+      <c r="G319" t="inlineStr"/>
       <c r="H319" t="inlineStr"/>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr"/>
       <c r="B320" t="inlineStr">
         <is>
-          <t>Own contribution</t>
+          <t>Own contribution payed</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>Eget bidrag</t>
+          <t>Eget bidrag betalt</t>
         </is>
       </c>
       <c r="D320" t="inlineStr"/>
       <c r="E320" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
-          <t>.ownpart.OwnContribution</t>
+          <t>.ownpart.OwnContributionPayed</t>
         </is>
       </c>
       <c r="G320" t="inlineStr"/>
       <c r="H320" t="inlineStr"/>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr"/>
       <c r="B321" t="inlineStr">
         <is>
-          <t>Own contribution payed</t>
+          <t>Ownpart</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>Eget bidrag betalt</t>
+          <t>Egen del</t>
         </is>
       </c>
       <c r="D321" t="inlineStr"/>
       <c r="E321" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>.ownpart.OwnContributionPayed</t>
+          <t>.ownpart.Ownpart</t>
         </is>
       </c>
       <c r="G321" t="inlineStr"/>
       <c r="H321" t="inlineStr"/>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr"/>
       <c r="B322" t="inlineStr">
         <is>
-          <t>Ownpart</t>
+          <t>Own contribution</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>Egen del</t>
+          <t>Eget bidrag</t>
         </is>
       </c>
       <c r="D322" t="inlineStr"/>
       <c r="E322" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
-          <t>.ownpart.Ownpart</t>
+          <t>.ownpart.OwnpartTotal</t>
         </is>
       </c>
       <c r="G322" t="inlineStr"/>
       <c r="H322" t="inlineStr"/>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr"/>
       <c r="B323" t="inlineStr">
         <is>
-          <t>Own contribution</t>
+          <t>Patron share</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>Eget bidrag</t>
+          <t>Investerares del</t>
         </is>
       </c>
       <c r="D323" t="inlineStr"/>
       <c r="E323" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
-          <t>.ownpart.OwnpartTotal</t>
+          <t>.ownpart.PatronTotal</t>
         </is>
       </c>
       <c r="G323" t="inlineStr"/>
       <c r="H323" t="inlineStr"/>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr"/>
       <c r="B324" t="inlineStr">
         <is>
-          <t>Patron share</t>
+          <t>Place</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>Investerares del</t>
+          <t>Plats</t>
         </is>
       </c>
       <c r="D324" t="inlineStr"/>
       <c r="E324" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>.ownpart.PatronTotal</t>
+          <t>.ownpart.Place</t>
         </is>
       </c>
       <c r="G324" t="inlineStr"/>
       <c r="H324" t="inlineStr"/>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr"/>
       <c r="B325" t="inlineStr">
         <is>
-          <t>Place</t>
+          <t>Player</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>Plats</t>
+          <t>Spelare</t>
         </is>
       </c>
       <c r="D325" t="inlineStr"/>
       <c r="E325" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>.ownpart.Place</t>
+          <t>.ownpart.Player</t>
         </is>
       </c>
       <c r="G325" t="inlineStr"/>
       <c r="H325" t="inlineStr"/>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr"/>
       <c r="B326" t="inlineStr">
         <is>
-          <t>Player</t>
+          <t>Player name</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>Spelare</t>
+          <t>Spelarnamn</t>
         </is>
       </c>
       <c r="D326" t="inlineStr"/>
       <c r="E326" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>.ownpart.Player</t>
+          <t>.ownpart.PlayerName</t>
         </is>
       </c>
       <c r="G326" t="inlineStr"/>
       <c r="H326" t="inlineStr"/>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr"/>
       <c r="B327" t="inlineStr">
         <is>
-          <t>Player name</t>
+          <t>Please level</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>Spelarnamn</t>
+          <t>Nivellera</t>
         </is>
       </c>
       <c r="D327" t="inlineStr"/>
       <c r="E327" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>.ownpart.PlayerName</t>
+          <t>.ownpart.PlsLevelUp</t>
         </is>
       </c>
       <c r="G327" t="inlineStr"/>
       <c r="H327" t="inlineStr"/>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr"/>
       <c r="B328" t="inlineStr">
         <is>
-          <t>Please level</t>
+          <t>Sequence</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>Nivellera</t>
+          <t>Sekvens</t>
         </is>
       </c>
       <c r="D328" t="inlineStr"/>
       <c r="E328" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>.ownpart.PlsLevelUp</t>
+          <t>.ownpart.SortOrder</t>
         </is>
       </c>
       <c r="G328" t="inlineStr"/>
       <c r="H328" t="inlineStr"/>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr"/>
       <c r="B329" t="inlineStr">
         <is>
-          <t>Sequence</t>
+          <t>Level</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>Sekvens</t>
+          <t>Nivå</t>
         </is>
       </c>
       <c r="D329" t="inlineStr"/>
       <c r="E329" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>.ownpart.SortOrder</t>
+          <t>.ownpart.Step</t>
         </is>
       </c>
       <c r="G329" t="inlineStr"/>
       <c r="H329" t="inlineStr"/>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr"/>
       <c r="B330" t="inlineStr">
         <is>
-          <t>Level</t>
+          <t>GB Total-FP</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>Nivå</t>
+          <t>MB Total-FP</t>
         </is>
       </c>
       <c r="D330" t="inlineStr"/>
       <c r="E330" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>.ownpart.Step</t>
+          <t>.ownpart.TotalLGFPs</t>
         </is>
       </c>
       <c r="G330" t="inlineStr"/>
       <c r="H330" t="inlineStr"/>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr"/>
       <c r="B331" t="inlineStr">
         <is>
-          <t>GB Total-FP</t>
+          <t>unnecessary</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>MB Total-FP</t>
+          <t>onödigt</t>
         </is>
       </c>
       <c r="D331" t="inlineStr"/>
       <c r="E331" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>.ownpart.TotalLGFPs</t>
+          <t>.ownpart.Unnecessary</t>
         </is>
       </c>
       <c r="G331" t="inlineStr"/>
       <c r="H331" t="inlineStr"/>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr"/>
       <c r="B332" t="inlineStr">
         <is>
-          <t>unnecessary</t>
+          <t>Your password has been updated.</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>onödigt</t>
+          <t>Ditt lösenord uppdaterades.</t>
         </is>
       </c>
       <c r="D332" t="inlineStr"/>
       <c r="E332" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>.ownpart.Unnecessary</t>
+          <t>.profile.PasswordUpdated</t>
         </is>
       </c>
       <c r="G332" t="inlineStr"/>
       <c r="H332" t="inlineStr"/>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr"/>
       <c r="B333" t="inlineStr">
         <is>
-          <t>Your password has been updated.</t>
+          <t>This player name is already registered.&lt;br&gt;&lt;br&gt;That cant be true? Then write me (in english) &lt;a class="btn btn-secondary btn-sm" role="button" href="mailto:mainline@foe-helper.com?subject=My account is already taken? Please help me!&amp;body=Hey mainline,%%0A%%0AI cannot register my account because it is already taken.%%0A%%0APlayer-name: %s %%0APlayer-ID: %s"&gt;Compose email&lt;/a&gt;</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>Ditt lösenord uppdaterades.</t>
+          <t>Detta spelarnamn är upptaget.&lt;br&gt;&lt;br&gt;Det kan väl inte stämma? Skriv till mig (på engelska) &lt;a class="btn btn-secondary btn-sm" role="button" href="mailto:mainline@foe-helper.com?subject=My account is already taken? Please help me!&amp;body=Hey mainline,%%0A%%0AI cannot register my account because it is already taken.%%0A%%0APlayer-name: %s %%0APlayer-ID: %s"&gt;komponera epost&lt;/a&gt;</t>
         </is>
       </c>
       <c r="D333" t="inlineStr"/>
       <c r="E333" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
-          <t>.profile.PasswordUpdated</t>
+          <t>.register.AlreadyTaken</t>
         </is>
       </c>
       <c r="G333" t="inlineStr"/>
       <c r="H333" t="inlineStr"/>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr"/>
       <c r="B334" t="inlineStr">
         <is>
-          <t>This player name is already registered.&lt;br&gt;&lt;br&gt;That cant be true? Then write me (in english) &lt;a class="btn btn-secondary btn-sm" role="button" href="mailto:mainline@foe-helper.com?subject=My account is already taken? Please help me!&amp;body=Hey mainline,%%0A%%0AI cannot register my account because it is already taken.%%0A%%0APlayer-name: %s %%0APlayer-ID: %s"&gt;Compose email&lt;/a&gt;</t>
+          <t>Register</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>Detta spelarnamn är upptaget.&lt;br&gt;&lt;br&gt;Det kan väl inte stämma? Skriv till mig (på engelska) &lt;a class="btn btn-secondary btn-sm" role="button" href="mailto:mainline@foe-helper.com?subject=My account is already taken? Please help me!&amp;body=Hey mainline,%%0A%%0AI cannot register my account because it is already taken.%%0A%%0APlayer-name: %s %%0APlayer-ID: %s"&gt;komponera epost&lt;/a&gt;</t>
+          <t>Registrera</t>
         </is>
       </c>
       <c r="D334" t="inlineStr"/>
       <c r="E334" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
-          <t>.register.AlreadyTaken</t>
+          <t>.register.ButtonRegister</t>
         </is>
       </c>
       <c r="G334" t="inlineStr"/>
       <c r="H334" t="inlineStr"/>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr"/>
       <c r="B335" t="inlineStr">
         <is>
-          <t>Register</t>
+          <t>-- Select server --</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>Registrera</t>
+          <t>Sweden &lt;small class="text-muted"&gt;- seXX&lt;/small&gt;</t>
         </is>
       </c>
       <c r="D335" t="inlineStr"/>
       <c r="E335" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>.register.ButtonRegister</t>
+          <t>.register.DropdownWorld</t>
         </is>
       </c>
       <c r="G335" t="inlineStr"/>
       <c r="H335" t="inlineStr"/>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr"/>
       <c r="B336" t="inlineStr">
         <is>
-          <t>Germany &lt;small class="text-muted"&gt;- deXX&lt;/small&gt;</t>
+          <t>Email address</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>Sweden &lt;small class="text-muted"&gt;- seXX&lt;/small&gt;</t>
+          <t>ePostadress</t>
         </is>
       </c>
       <c r="D336" t="inlineStr"/>
       <c r="E336" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
-          <t>.register.DropdownWorld</t>
+          <t>.register.EmailAdress</t>
         </is>
       </c>
       <c r="G336" t="inlineStr"/>
       <c r="H336" t="inlineStr"/>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr"/>
       <c r="B337" t="inlineStr">
         <is>
-          <t>Email address</t>
+          <t>&lt;p&gt;I found multiple accounts for &lt;strong&gt;%s&lt;/strong&gt;. Which one do you want to register with?&lt;/p&gt;&lt;p&gt;Don't worry. You can switch between your worlds later.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>ePostadress</t>
+          <t>&lt;p&gt;Jag hittade flera konton för &lt;strong&gt;%s&lt;/strong&gt;. Vilket av dem vill du registrera?&lt;/p&gt;&lt;p&gt;Ingen fara. Du kan växla mellan dina världar senare.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D337" t="inlineStr"/>
       <c r="E337" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
-          <t>.register.EmailAdress</t>
+          <t>.register.FoundMore</t>
         </is>
       </c>
       <c r="G337" t="inlineStr"/>
       <c r="H337" t="inlineStr"/>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr"/>
       <c r="B338" t="inlineStr">
         <is>
-          <t>&lt;p&gt;I found multiple accounts for &lt;strong&gt;%s&lt;/strong&gt;. Which one do you want to register with?&lt;/p&gt;&lt;p&gt;Don't worry. You can switch between your worlds later.&lt;/p&gt;</t>
+          <t>Is that you?</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Jag hittade flera konton för &lt;strong&gt;%s&lt;/strong&gt;. Vilket av dem vill du registrera?&lt;/p&gt;&lt;p&gt;Ingen fara. Du kan växla mellan dina världar senare.&lt;/p&gt;</t>
+          <t>Är detta du?</t>
         </is>
       </c>
       <c r="D338" t="inlineStr"/>
       <c r="E338" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
-          <t>.register.FoundMore</t>
+          <t>.register.FoundOne</t>
         </is>
       </c>
       <c r="G338" t="inlineStr"/>
       <c r="H338" t="inlineStr"/>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr"/>
       <c r="B339" t="inlineStr">
         <is>
-          <t>Is that you?</t>
+          <t>Register</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>Är detta du?</t>
+          <t>Registrera</t>
         </is>
       </c>
       <c r="D339" t="inlineStr"/>
       <c r="E339" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
-          <t>.register.FoundOne</t>
+          <t>.register.Headline</t>
         </is>
       </c>
       <c r="G339" t="inlineStr"/>
       <c r="H339" t="inlineStr"/>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr"/>
       <c r="B340" t="inlineStr">
         <is>
-          <t>Register</t>
+          <t>&lt;a href="/docs/en/sign-up/#player-id" target="_blank"&gt;&lt;i class="fad fa-medkit" aria-hidden="true"&gt;&lt;/i&gt; Found correct ID&lt;/a&gt;</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>Registrera</t>
+          <t>&lt;a href="/docs/en/sign-up/#player-id" target="_blank"&gt; &lt;i class="fad fa-medkit" aria-hidden="true"&gt;&lt;/i&gt;Hittade korrekt ID&lt;/a&gt;</t>
         </is>
       </c>
       <c r="D340" t="inlineStr"/>
       <c r="E340" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
-          <t>.register.Headline</t>
+          <t>.register.HelpLink</t>
         </is>
       </c>
       <c r="G340" t="inlineStr"/>
       <c r="H340" t="inlineStr"/>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr"/>
       <c r="B341" t="inlineStr">
         <is>
-          <t>&lt;a href="/docs/en/sign-up/#player-id" target="_blank"&gt;&lt;i class="fad fa-medkit" aria-hidden="true"&gt;&lt;/i&gt; Found correct ID&lt;/a&gt;</t>
+          <t>InGame ID (Number)</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>&lt;a href="/docs/en/sign-up/#player-id" target="_blank"&gt; &lt;i class="fad fa-medkit" aria-hidden="true"&gt;&lt;/i&gt;Hittade korrekt ID&lt;/a&gt;</t>
+          <t>InGame ID (Nummer)</t>
         </is>
       </c>
       <c r="D341" t="inlineStr"/>
       <c r="E341" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>.register.HelpLink</t>
+          <t>.register.InGameID</t>
         </is>
       </c>
       <c r="G341" t="inlineStr"/>
       <c r="H341" t="inlineStr"/>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr"/>
       <c r="B342" t="inlineStr">
         <is>
-          <t>InGame ID (Number)</t>
+          <t>You can find your ID in the settings of the extension</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>InGame ID (Nummer)</t>
+          <t>Du kan finna ditt ID i inställningarna för tillägget</t>
         </is>
       </c>
       <c r="D342" t="inlineStr"/>
       <c r="E342" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
-          <t>.register.InGameID</t>
+          <t>.register.InGameIDHelp</t>
         </is>
       </c>
       <c r="G342" t="inlineStr"/>
       <c r="H342" t="inlineStr"/>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr"/>
       <c r="B343" t="inlineStr">
         <is>
-          <t>You can find your ID in the settings of the extension</t>
+          <t>InGame Name</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>Du kan finna ditt ID i inställningarna för tillägget</t>
+          <t>InGame Namn</t>
         </is>
       </c>
       <c r="D343" t="inlineStr"/>
       <c r="E343" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>.register.InGameIDHelp</t>
+          <t>.register.InGameName</t>
         </is>
       </c>
       <c r="G343" t="inlineStr"/>
       <c r="H343" t="inlineStr"/>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr"/>
       <c r="B344" t="inlineStr">
         <is>
-          <t>InGame Name</t>
+          <t>&lt;p&gt;I couldn't find anything about this Player-Id.&lt;/p&gt;&lt;p&gt;Is this Id correct?.&lt;br&gt;&lt;br&gt;Have you already been in the game with the extension?&lt;br &gt;&lt;br&gt;If not, install it now:&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>InGame Namn</t>
+          <t>&lt;p&gt;Jag kunde inte finna nåt om denna Spelare-Id.&lt;/p&gt;&lt;p&gt;Stämmer detta Id?.&lt;br&gt;&lt;br&gt;Har du redan vait inne i spelet med detta tillägg?&lt;br &gt;&lt;br&gt;Om inte, intallera nu:&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D344" t="inlineStr"/>
       <c r="E344" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
-          <t>.register.InGameName</t>
+          <t>.register.NothingFound</t>
         </is>
       </c>
       <c r="G344" t="inlineStr"/>
       <c r="H344" t="inlineStr"/>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr"/>
       <c r="B345" t="inlineStr">
         <is>
-          <t>&lt;p&gt;I couldn't find anything about this Player-Id.&lt;/p&gt;&lt;p&gt;Is this Id correct?.&lt;br&gt;&lt;br&gt;Have you already been in the game with the extension?&lt;br &gt;&lt;br&gt;If not, install it now:&lt;/p&gt;</t>
+          <t>Please provide full details</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Jag kunde inte finna nåt om denna Spelare-Id.&lt;/p&gt;&lt;p&gt;Stämmer detta Id?.&lt;br&gt;&lt;br&gt;Har du redan vait inne i spelet med detta tillägg?&lt;br &gt;&lt;br&gt;Om inte, intallera nu:&lt;/p&gt;</t>
+          <t>Ange fullständiga detaljer</t>
         </is>
       </c>
       <c r="D345" t="inlineStr"/>
       <c r="E345" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>.register.NothingFound</t>
+          <t>.register.PleaseFillCompletly</t>
         </is>
       </c>
       <c r="G345" t="inlineStr"/>
       <c r="H345" t="inlineStr"/>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr"/>
       <c r="B346" t="inlineStr">
         <is>
-          <t>Please provide full details</t>
+          <t>Required fields</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>Ange fullständiga detaljer</t>
+          <t>Obligatoriska fält</t>
         </is>
       </c>
       <c r="D346" t="inlineStr"/>
       <c r="E346" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
-          <t>.register.PleaseFillCompletly</t>
+          <t>.register.RequiredFields</t>
         </is>
       </c>
       <c r="G346" t="inlineStr"/>
       <c r="H346" t="inlineStr"/>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr"/>
       <c r="B347" t="inlineStr">
         <is>
-          <t>Required fields</t>
+          <t>Set a new password</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>Obligatoriska fält</t>
+          <t>Ställ in lösenord</t>
         </is>
       </c>
       <c r="D347" t="inlineStr"/>
       <c r="E347" t="inlineStr">
         <is>
-          <t>False</t>
+          <t>True</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>.register.RequiredFields</t>
+          <t>.register.SetPassword</t>
         </is>
       </c>
       <c r="G347" t="inlineStr"/>
       <c r="H347" t="inlineStr"/>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr"/>
       <c r="B348" t="inlineStr">
         <is>
-          <t>Set password</t>
+          <t>Your world</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>Ställ in lösenord</t>
+          <t>Din värld</t>
         </is>
       </c>
       <c r="D348" t="inlineStr"/>
       <c r="E348" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
-          <t>.register.SetPassword</t>
+          <t>.register.YourWorld</t>
         </is>
       </c>
       <c r="G348" t="inlineStr"/>
       <c r="H348" t="inlineStr"/>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr"/>
       <c r="B349" t="inlineStr">
         <is>
-          <t>Your world</t>
+          <t>by</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>Din värld</t>
+          <t>av</t>
         </is>
       </c>
       <c r="D349" t="inlineStr"/>
       <c r="E349" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
-          <t>.register.YourWorld</t>
+          <t>.startpage.From</t>
         </is>
       </c>
       <c r="G349" t="inlineStr"/>
       <c r="H349" t="inlineStr"/>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr"/>
       <c r="B350" t="inlineStr">
         <is>
-          <t>by</t>
+          <t>The AddOn for Forge of Empires</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>av</t>
+          <t>Tillägg för Forge of Empires</t>
         </is>
       </c>
       <c r="D350" t="inlineStr"/>
       <c r="E350" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
-          <t>.startpage.From</t>
+          <t>.startpage.HeroHeading</t>
         </is>
       </c>
       <c r="G350" t="inlineStr"/>
       <c r="H350" t="inlineStr"/>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr"/>
       <c r="B351" t="inlineStr">
         <is>
-          <t>The AddOn for Forge of Empires</t>
+          <t>Own share / funding calculator on foe-helper.com</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>Tillägg för Forge of Empires</t>
+          <t>Egen del / Investeringskalkylator på foe-helper.com</t>
         </is>
       </c>
       <c r="D351" t="inlineStr"/>
       <c r="E351" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
-          <t>.startpage.HeroHeading</t>
+          <t>.startpage.HeroImageAlt</t>
         </is>
       </c>
       <c r="G351" t="inlineStr"/>
       <c r="H351" t="inlineStr"/>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr"/>
       <c r="B352" t="inlineStr">
         <is>
-          <t>Own share / funding calculator on foe-helper.com</t>
+          <t>Are you looking for something that makes playing easier for you, but don't want to cheat? Then you are exactly right here.</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>Egen del / Investeringskalkylator på foe-helper.com</t>
+          <t>Letar du efter något som gör spelet enklare men utan att fuska? Då har du kommit rätt.</t>
         </is>
       </c>
       <c r="D352" t="inlineStr"/>
       <c r="E352" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
-          <t>.startpage.HeroImageAlt</t>
+          <t>.startpage.HeroIntro</t>
         </is>
       </c>
       <c r="G352" t="inlineStr"/>
       <c r="H352" t="inlineStr"/>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr"/>
       <c r="B353" t="inlineStr">
         <is>
-          <t>Are you looking for something that makes playing easier for you, but don't want to cheat? Then you are exactly right here.</t>
+          <t>Help with Forge of Empires: personal contribution calculator, Arc calculator, statistics tool for you and your guild - ideal for beginners and professionals. Free of charge!</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>Letar du efter något som gör spelet enklare men utan att fuska? Då har du kommit rätt.</t>
+          <t>Hjälp med Forge of Empires: kalkylering av personligt bidrag, Ark kalkylator, statistikverktyg för dig o ditt gille - idealiskt för nybörjare och proffs. Kostnadsfritt!</t>
         </is>
       </c>
       <c r="D353" t="inlineStr"/>
       <c r="E353" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>.startpage.HeroIntro</t>
+          <t>.startpage.MetaDesc</t>
         </is>
       </c>
       <c r="G353" t="inlineStr"/>
       <c r="H353" t="inlineStr"/>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr"/>
       <c r="B354" t="inlineStr">
         <is>
-          <t>Help with Forge of Empires: personal contribution calculator, Arc calculator, statistics tool for you and your guild - ideal for beginners and professionals. Free of charge!</t>
+          <t>Forge points calculator - tool for online strategy game Forge of Empires</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>Hjälp med Forge of Empires: kalkylering av personligt bidrag, Ark kalkylator, statistikverktyg för dig o ditt gille - idealiskt för nybörjare och proffs. Kostnadsfritt!</t>
+          <t>FP kalkylator - verktyg för strategispelet Forge of Empires</t>
         </is>
       </c>
       <c r="D354" t="inlineStr"/>
       <c r="E354" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
-          <t>.startpage.MetaDesc</t>
+          <t>.startpage.MetaTitle</t>
         </is>
       </c>
       <c r="G354" t="inlineStr"/>
       <c r="H354" t="inlineStr"/>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr"/>
       <c r="B355" t="inlineStr">
         <is>
-          <t>Forge points calculator - tool for online strategy game Forge of Empires</t>
+          <t>Read more…</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>FP kalkylator - verktyg för strategispelet Forge of Empires</t>
+          <t>Läs mer…</t>
         </is>
       </c>
       <c r="D355" t="inlineStr"/>
       <c r="E355" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
-          <t>.startpage.MetaTitle</t>
+          <t>.startpage.MoreLink</t>
         </is>
       </c>
       <c r="G355" t="inlineStr"/>
       <c r="H355" t="inlineStr"/>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr"/>
       <c r="B356" t="inlineStr">
         <is>
-          <t>Read more…</t>
+          <t>Read more</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>Läs mer…</t>
+          <t>Läs mer</t>
         </is>
       </c>
       <c r="D356" t="inlineStr"/>
       <c r="E356" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
-          <t>.startpage.MoreLink</t>
+          <t>.startpage.ReadMore</t>
         </is>
       </c>
       <c r="G356" t="inlineStr"/>
       <c r="H356" t="inlineStr"/>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr"/>
       <c r="B357" t="inlineStr">
         <is>
-          <t>Read more</t>
+          <t>&lt;h1&gt;Ownership share calculator / funding calculator&lt;/h1&gt;&lt;p&gt;Welcome to our newly designed page!&lt;/p&gt;&lt;p&gt;From now on, updates to the extension or the website will be published here.&lt;br&gt;Just check back regularly.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>Läs mer</t>
+          <t>&lt;h1&gt;Ägardel kalkylator / Investeringskalkylator&lt;/h1&gt;&lt;p&gt;Välkommen till vår nydesignade sida!&lt;/p&gt;&lt;p&gt;From nu, Uppdateringar till tillägget or webbplatsen kommer att publiceras här.&lt;br&gt;Kontrollera regelbundet.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D357" t="inlineStr"/>
       <c r="E357" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
-          <t>.startpage.ReadMore</t>
+          <t>.startpage.Wellcome</t>
         </is>
       </c>
       <c r="G357" t="inlineStr"/>
       <c r="H357" t="inlineStr"/>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr"/>
       <c r="B358" t="inlineStr">
         <is>
-          <t>&lt;h1&gt;Ownership share calculator / funding calculator&lt;/h1&gt;&lt;p&gt;Welcome to our newly designed page!&lt;/p&gt;&lt;p&gt;From now on, updates to the extension or the website will be published here.&lt;br&gt;Just check back regularly.&lt;/p&gt;</t>
+          <t>The link to this player has been removed</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>&lt;h1&gt;Ägardel kalkylator / Investeringskalkylator&lt;/h1&gt;&lt;p&gt;Välkommen till vår nydesignade sida!&lt;/p&gt;&lt;p&gt;From nu, Uppdateringar till tillägget or webbplatsen kommer att publiceras här.&lt;br&gt;Kontrollera regelbundet.&lt;/p&gt;</t>
+          <t>Länken till denna spelare har tagits bort</t>
         </is>
       </c>
       <c r="D358" t="inlineStr"/>
       <c r="E358" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t>.startpage.Wellcome</t>
+          <t>.statistics.OffLinking</t>
         </is>
       </c>
       <c r="G358" t="inlineStr"/>
       <c r="H358" t="inlineStr"/>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr"/>
       <c r="B359" t="inlineStr">
         <is>
-          <t>The link to this player has been removed</t>
+          <t>This player ID does not belong to your guild!</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>Länken till denna spelare har tagits bort</t>
+          <t>Denna spelares ID hör inte till ditt imperium!</t>
         </is>
       </c>
       <c r="D359" t="inlineStr"/>
       <c r="E359" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>.statistics.OffLinking</t>
+          <t>.statistics.WrongGuild</t>
         </is>
       </c>
       <c r="G359" t="inlineStr"/>
       <c r="H359" t="inlineStr"/>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr"/>
       <c r="B360" t="inlineStr">
         <is>
-          <t>This player ID does not belong to your guild!</t>
+          <t>Great buildings</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>Denna spelares ID hör inte till ditt imperium!</t>
+          <t>Mäktiga byggnader</t>
         </is>
       </c>
       <c r="D360" t="inlineStr"/>
       <c r="E360" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
-          <t>.statistics.WrongGuild</t>
+          <t>.stats.Buildings.Header</t>
         </is>
       </c>
       <c r="G360" t="inlineStr"/>
       <c r="H360" t="inlineStr"/>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr"/>
       <c r="B361" t="inlineStr">
         <is>
-          <t>Great buildings</t>
+          <t>Highest level</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>Mäktiga byggnader</t>
+          <t>Högsta nivå</t>
         </is>
       </c>
       <c r="D361" t="inlineStr"/>
       <c r="E361" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
-          <t>.stats.Buildings.Header</t>
+          <t>.stats.Buildings.HighestLevel</t>
         </is>
       </c>
       <c r="G361" t="inlineStr"/>
       <c r="H361" t="inlineStr"/>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr"/>
       <c r="B362" t="inlineStr">
         <is>
-          <t>Highest level</t>
+          <t>Members have this GB</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>Högsta nivå</t>
+          <t>Medlemmar har denna MB</t>
         </is>
       </c>
       <c r="D362" t="inlineStr"/>
       <c r="E362" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
-          <t>.stats.Buildings.HighestLevel</t>
+          <t>.stats.Buildings.MembersHaveThis</t>
         </is>
       </c>
       <c r="G362" t="inlineStr"/>
       <c r="H362" t="inlineStr"/>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr"/>
       <c r="B363" t="inlineStr">
         <is>
-          <t>Members have this GB</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>Medlemmar har denna MB</t>
+          <t>Namn</t>
         </is>
       </c>
       <c r="D363" t="inlineStr"/>
       <c r="E363" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
-          <t>.stats.Buildings.MembersHaveThis</t>
+          <t>.stats.Buildings.Name</t>
         </is>
       </c>
       <c r="G363" t="inlineStr"/>
       <c r="H363" t="inlineStr"/>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr"/>
       <c r="B364" t="inlineStr">
         <is>
-          <t>Name</t>
+          <t>Smallest level</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>Namn</t>
+          <t>Lägsta nivå</t>
         </is>
       </c>
       <c r="D364" t="inlineStr"/>
       <c r="E364" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
-          <t>.stats.Buildings.Name</t>
+          <t>.stats.Buildings.SmallestLevel</t>
         </is>
       </c>
       <c r="G364" t="inlineStr"/>
       <c r="H364" t="inlineStr"/>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr"/>
       <c r="B365" t="inlineStr">
         <is>
-          <t>Smallest level</t>
+          <t>completed level</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>Lägsta nivå</t>
+          <t>Färdig nivå</t>
         </is>
       </c>
       <c r="D365" t="inlineStr"/>
       <c r="E365" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
-          <t>.stats.Buildings.SmallestLevel</t>
+          <t>.stats.BuildingsDetail.CompletedLevels</t>
         </is>
       </c>
       <c r="G365" t="inlineStr"/>
       <c r="H365" t="inlineStr"/>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr"/>
       <c r="B366" t="inlineStr">
         <is>
-          <t>completed level</t>
+          <t>Great building</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>Färdig nivå</t>
+          <t>Mäktig byggnad</t>
         </is>
       </c>
       <c r="D366" t="inlineStr"/>
       <c r="E366" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
-          <t>.stats.BuildingsDetail.CompletedLevels</t>
+          <t>.stats.BuildingsDetail.Header</t>
         </is>
       </c>
       <c r="G366" t="inlineStr"/>
       <c r="H366" t="inlineStr"/>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr"/>
       <c r="B367" t="inlineStr">
         <is>
-          <t>Great building</t>
+          <t>open level</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>Mäktig byggnad</t>
+          <t>öppen nivå</t>
         </is>
       </c>
       <c r="D367" t="inlineStr"/>
       <c r="E367" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
-          <t>.stats.BuildingsDetail.Header</t>
+          <t>.stats.BuildingsDetail.OpenLevels</t>
         </is>
       </c>
       <c r="G367" t="inlineStr"/>
       <c r="H367" t="inlineStr"/>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr"/>
       <c r="B368" t="inlineStr">
         <is>
-          <t>open level</t>
+          <t>Rank</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>öppen nivå</t>
+          <t>Rankning</t>
         </is>
       </c>
       <c r="D368" t="inlineStr"/>
       <c r="E368" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
-          <t>.stats.BuildingsDetail.OpenLevels</t>
+          <t>.stats.index.Rank</t>
         </is>
       </c>
       <c r="G368" t="inlineStr"/>
       <c r="H368" t="inlineStr"/>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr"/>
       <c r="B369" t="inlineStr">
         <is>
-          <t>Rank</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>Rankning</t>
+          <t>Namn</t>
         </is>
       </c>
       <c r="D369" t="inlineStr"/>
       <c r="E369" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
-          <t>.stats.index.Rank</t>
+          <t>.stats.index.Name</t>
         </is>
       </c>
       <c r="G369" t="inlineStr"/>
       <c r="H369" t="inlineStr"/>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr"/>
       <c r="B370" t="inlineStr">
         <is>
-          <t>Name</t>
+          <t>Title</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>Namn</t>
+          <t>Titel</t>
         </is>
       </c>
       <c r="D370" t="inlineStr"/>
       <c r="E370" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
-          <t>.stats.index.Name</t>
+          <t>.stats.index.Title</t>
         </is>
       </c>
       <c r="G370" t="inlineStr"/>
       <c r="H370" t="inlineStr"/>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr"/>
       <c r="B371" t="inlineStr">
         <is>
-          <t>Title</t>
+          <t>Points</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>Titel</t>
+          <t>Poäng</t>
         </is>
       </c>
       <c r="D371" t="inlineStr"/>
       <c r="E371" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
-          <t>.stats.index.Title</t>
+          <t>.stats.index.Points</t>
         </is>
       </c>
       <c r="G371" t="inlineStr"/>
       <c r="H371" t="inlineStr"/>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr"/>
       <c r="B372" t="inlineStr">
         <is>
-          <t>Points</t>
+          <t>Remove %s from the guild list</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>Poäng</t>
+          <t>Ta bort %s från imperium-listan</t>
         </is>
       </c>
       <c r="D372" t="inlineStr"/>
       <c r="E372" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
-          <t>.stats.index.Points</t>
+          <t>.stats.index.RemoveFromList</t>
         </is>
       </c>
       <c r="G372" t="inlineStr"/>
       <c r="H372" t="inlineStr"/>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr"/>
       <c r="B373" t="inlineStr">
         <is>
-          <t>Remove %s from the guild list</t>
+          <t>Member overview</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>Ta bort %s från imperium-listan</t>
+          <t>Medlemsöversikt</t>
         </is>
       </c>
       <c r="D373" t="inlineStr"/>
       <c r="E373" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
-          <t>.stats.index.RemoveFromList</t>
+          <t>.stats.index.Headline</t>
         </is>
       </c>
       <c r="G373" t="inlineStr"/>
       <c r="H373" t="inlineStr"/>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr"/>
       <c r="B374" t="inlineStr">
         <is>
-          <t>Member overview</t>
+          <t>finished steps</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>Medlemsöversikt</t>
+          <t>färdiga steg</t>
         </is>
       </c>
       <c r="D374" t="inlineStr"/>
       <c r="E374" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
-          <t>.stats.index.Headline</t>
+          <t>.stats/detail.LabelSteps</t>
         </is>
       </c>
       <c r="G374" t="inlineStr"/>
       <c r="H374" t="inlineStr"/>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr"/>
       <c r="B375" t="inlineStr">
         <is>
-          <t>finished steps</t>
+          <t>open steps</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>färdiga steg</t>
+          <t>öppna steg</t>
         </is>
       </c>
       <c r="D375" t="inlineStr"/>
       <c r="E375" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
-          <t>.stats/detail.LabelSteps</t>
+          <t>.stats/detail.LabelStepsMax</t>
         </is>
       </c>
       <c r="G375" t="inlineStr"/>
       <c r="H375" t="inlineStr"/>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr"/>
       <c r="B376" t="inlineStr">
         <is>
-          <t>open steps</t>
+          <t>Current week</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>öppna steg</t>
+          <t>Nuvarande vecka</t>
         </is>
       </c>
       <c r="D376" t="inlineStr"/>
       <c r="E376" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
-          <t>.stats/detail.LabelStepsMax</t>
+          <t>.top_menu.ActualWeek</t>
         </is>
       </c>
       <c r="G376" t="inlineStr"/>
       <c r="H376" t="inlineStr"/>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr"/>
       <c r="B377" t="inlineStr">
         <is>
-          <t>Current week</t>
+          <t>Arc calculator</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
-          <t>Nuvarande vecka</t>
+          <t>Ark kalkylator</t>
         </is>
       </c>
       <c r="D377" t="inlineStr"/>
       <c r="E377" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
-          <t>.top_menu.ActualWeek</t>
+          <t>.top_menu.ArcCalculator</t>
         </is>
       </c>
       <c r="G377" t="inlineStr"/>
       <c r="H377" t="inlineStr"/>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr"/>
       <c r="B378" t="inlineStr">
         <is>
-          <t>Arc calculator</t>
+          <t>FoE Helper</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>Ark kalkylator</t>
+          <t>FoE Helper</t>
         </is>
       </c>
       <c r="D378" t="inlineStr"/>
       <c r="E378" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
-          <t>.top_menu.ArcCalculator</t>
+          <t>.top_menu.BrandName</t>
         </is>
       </c>
       <c r="G378" t="inlineStr"/>
       <c r="H378" t="inlineStr"/>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr"/>
       <c r="B379" t="inlineStr">
         <is>
           <t>FoE Helper</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
           <t>FoE Helper</t>
         </is>
       </c>
       <c r="D379" t="inlineStr"/>
       <c r="E379" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
-          <t>.top_menu.BrandName</t>
+          <t>.top_menu.Branding</t>
         </is>
       </c>
       <c r="G379" t="inlineStr"/>
       <c r="H379" t="inlineStr"/>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr"/>
       <c r="B380" t="inlineStr">
         <is>
-          <t>FoE Helper</t>
+          <t>Calculator</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>FoE Helper</t>
+          <t>Kalkylator</t>
         </is>
       </c>
       <c r="D380" t="inlineStr"/>
       <c r="E380" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
-          <t>.top_menu.Branding</t>
+          <t>.top_menu.Calculator</t>
         </is>
       </c>
       <c r="G380" t="inlineStr"/>
       <c r="H380" t="inlineStr"/>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr"/>
       <c r="B381" t="inlineStr">
         <is>
-          <t>Calculator</t>
+          <t>City planner</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>Kalkylator</t>
+          <t>Stadsplanerare</t>
         </is>
       </c>
       <c r="D381" t="inlineStr"/>
       <c r="E381" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
-          <t>.top_menu.Calculator</t>
+          <t>.top_menu.Citymap</t>
         </is>
       </c>
       <c r="G381" t="inlineStr"/>
       <c r="H381" t="inlineStr"/>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr"/>
       <c r="B382" t="inlineStr">
         <is>
-          <t>City planner</t>
+          <t>Help?!</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
-          <t>Stadsplanerare</t>
+          <t>Hjälp?!</t>
         </is>
       </c>
       <c r="D382" t="inlineStr"/>
       <c r="E382" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
-          <t>.top_menu.Citymap</t>
+          <t>.top_menu.Doku</t>
         </is>
       </c>
       <c r="G382" t="inlineStr"/>
       <c r="H382" t="inlineStr"/>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr"/>
       <c r="B383" t="inlineStr">
         <is>
-          <t>Help?!</t>
+          <t>Events</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
-          <t>Hjälp?!</t>
+          <t>Händelser</t>
         </is>
       </c>
       <c r="D383" t="inlineStr"/>
       <c r="E383" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
-          <t>.top_menu.Doku</t>
+          <t>.top_menu.Events</t>
         </is>
       </c>
       <c r="G383" t="inlineStr"/>
       <c r="H383" t="inlineStr"/>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr"/>
       <c r="B384" t="inlineStr">
         <is>
-          <t>Events</t>
+          <t>Guild expedition</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>Händelser</t>
+          <t>Imperiumexpedition</t>
         </is>
       </c>
       <c r="D384" t="inlineStr"/>
       <c r="E384" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
-          <t>.top_menu.Events</t>
+          <t>.top_menu.GuildExpedition</t>
         </is>
       </c>
       <c r="G384" t="inlineStr"/>
       <c r="H384" t="inlineStr"/>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr"/>
       <c r="B385" t="inlineStr">
         <is>
-          <t>Guild expedition</t>
+          <t>Social interactions (last 7 days)</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
-          <t>Imperiumexpedition</t>
+          <t>Social interaktion (senaste 7 dagar)</t>
         </is>
       </c>
       <c r="D385" t="inlineStr"/>
       <c r="E385" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
-          <t>.top_menu.GuildExpedition</t>
+          <t>.top_menu.Interaction-7days</t>
         </is>
       </c>
       <c r="G385" t="inlineStr"/>
       <c r="H385" t="inlineStr"/>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr"/>
       <c r="B386" t="inlineStr">
         <is>
-          <t>Social interactions (last 7 days)</t>
+          <t>Attacks</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>Social interaktion (senaste 7 dagar)</t>
+          <t>Attacker</t>
         </is>
       </c>
       <c r="D386" t="inlineStr"/>
       <c r="E386" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
-          <t>.top_menu.Interaction-7days</t>
+          <t>.top_menu.Interaction-Attack</t>
         </is>
       </c>
       <c r="G386" t="inlineStr"/>
       <c r="H386" t="inlineStr"/>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr"/>
       <c r="B387" t="inlineStr">
         <is>
-          <t>Attacks</t>
+          <t>Guild</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
-          <t>Attacker</t>
+          <t>Imperium</t>
         </is>
       </c>
       <c r="D387" t="inlineStr"/>
       <c r="E387" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
-          <t>.top_menu.Interaction-Attack</t>
+          <t>.top_menu.Interaction-Guild</t>
         </is>
       </c>
       <c r="G387" t="inlineStr"/>
       <c r="H387" t="inlineStr"/>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr"/>
       <c r="B388" t="inlineStr">
         <is>
-          <t>Guild</t>
+          <t>Players interaction</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>Imperium</t>
+          <t>Spelares interaction</t>
         </is>
       </c>
       <c r="D388" t="inlineStr"/>
       <c r="E388" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
-          <t>.top_menu.Interaction-Guild</t>
+          <t>.top_menu.Interaction-Players</t>
         </is>
       </c>
       <c r="G388" t="inlineStr"/>
       <c r="H388" t="inlineStr"/>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr"/>
       <c r="B389" t="inlineStr">
         <is>
-          <t>Players interaction</t>
+          <t>Visits to the taverns</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>Spelares interaction</t>
+          <t>Värdshusbesök</t>
         </is>
       </c>
       <c r="D389" t="inlineStr"/>
       <c r="E389" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
-          <t>.top_menu.Interaction-Players</t>
+          <t>.top_menu.Interaction-Tavern</t>
         </is>
       </c>
       <c r="G389" t="inlineStr"/>
       <c r="H389" t="inlineStr"/>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr"/>
       <c r="B390" t="inlineStr">
         <is>
-          <t>Visits to the taverns</t>
+          <t>Investments</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
-          <t>Värdshusbesök</t>
+          <t>Investeringar</t>
         </is>
       </c>
       <c r="D390" t="inlineStr"/>
       <c r="E390" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
-          <t>.top_menu.Interaction-Tavern</t>
+          <t>.top_menu.Investments</t>
         </is>
       </c>
       <c r="G390" t="inlineStr"/>
       <c r="H390" t="inlineStr"/>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr"/>
       <c r="B391" t="inlineStr">
         <is>
-          <t>Investments</t>
+          <t>Great buildings</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
-          <t>Investeringar</t>
+          <t>Mäktiga byggnader</t>
         </is>
       </c>
       <c r="D391" t="inlineStr"/>
       <c r="E391" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
-          <t>.top_menu.Investments</t>
+          <t>.top_menu.LegendaryBuildings</t>
         </is>
       </c>
       <c r="G391" t="inlineStr"/>
       <c r="H391" t="inlineStr"/>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr"/>
       <c r="B392" t="inlineStr">
         <is>
-          <t>Great buildings</t>
+          <t>Logout</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
-          <t>Mäktiga byggnader</t>
+          <t>Logga ut</t>
         </is>
       </c>
       <c r="D392" t="inlineStr"/>
       <c r="E392" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
-          <t>.top_menu.LegendaryBuildings</t>
+          <t>.top_menu.Loggout</t>
         </is>
       </c>
       <c r="G392" t="inlineStr"/>
       <c r="H392" t="inlineStr"/>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr"/>
       <c r="B393" t="inlineStr">
         <is>
-          <t>Logout</t>
+          <t>Login</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
-          <t>Logga ut</t>
+          <t>Logga in</t>
         </is>
       </c>
       <c r="D393" t="inlineStr"/>
       <c r="E393" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
-          <t>.top_menu.Loggout</t>
+          <t>.top_menu.Login</t>
         </is>
       </c>
       <c r="G393" t="inlineStr"/>
       <c r="H393" t="inlineStr"/>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr"/>
       <c r="B394" t="inlineStr">
         <is>
-          <t>Login</t>
+          <t>Marketplace - GB sets</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
-          <t>Logga in</t>
+          <t>Handelsplats - MB set</t>
         </is>
       </c>
       <c r="D394" t="inlineStr"/>
       <c r="E394" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
-          <t>.top_menu.Login</t>
+          <t>.top_menu.Marketplace</t>
         </is>
       </c>
       <c r="G394" t="inlineStr"/>
       <c r="H394" t="inlineStr"/>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr"/>
       <c r="B395" t="inlineStr">
         <is>
-          <t>Marketplace - GB sets</t>
+          <t>Members</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>Handelsplats - MB set</t>
+          <t>Medlemmar</t>
         </is>
       </c>
       <c r="D395" t="inlineStr"/>
       <c r="E395" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
-          <t>.top_menu.Marketplace</t>
+          <t>.top_menu.Members</t>
         </is>
       </c>
       <c r="G395" t="inlineStr"/>
       <c r="H395" t="inlineStr"/>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr"/>
       <c r="B396" t="inlineStr">
         <is>
-          <t>Members</t>
+          <t>Motivate / Polish</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>Medlemmar</t>
+          <t>Motivera / Polera</t>
         </is>
       </c>
       <c r="D396" t="inlineStr"/>
       <c r="E396" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
-          <t>.top_menu.Members</t>
+          <t>.top_menu.MotivierenPolieren</t>
         </is>
       </c>
       <c r="G396" t="inlineStr"/>
       <c r="H396" t="inlineStr"/>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr"/>
       <c r="B397" t="inlineStr">
         <is>
-          <t>Motivate / Polish</t>
+          <t>Overview</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
-          <t>Motivera / Polera</t>
+          <t>Översikt</t>
         </is>
       </c>
       <c r="D397" t="inlineStr"/>
       <c r="E397" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
-          <t>.top_menu.MotivierenPolieren</t>
+          <t>.top_menu.Overview</t>
         </is>
       </c>
       <c r="G397" t="inlineStr"/>
       <c r="H397" t="inlineStr"/>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr"/>
       <c r="B398" t="inlineStr">
         <is>
-          <t>Overview</t>
+          <t>Own share calculator</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>Översikt</t>
+          <t>Egen del kalkylator</t>
         </is>
       </c>
       <c r="D398" t="inlineStr"/>
       <c r="E398" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
-          <t>.top_menu.Overview</t>
+          <t>.top_menu.OwnPartCalculator</t>
         </is>
       </c>
       <c r="G398" t="inlineStr"/>
       <c r="H398" t="inlineStr"/>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr"/>
       <c r="B399" t="inlineStr">
         <is>
-          <t>Own share calculator</t>
+          <t>Power leveling</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>Egen del kalkylator</t>
+          <t>Turbo-nivellering</t>
         </is>
       </c>
       <c r="D399" t="inlineStr"/>
       <c r="E399" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
-          <t>.top_menu.OwnPartCalculator</t>
+          <t>.top_menu.PowerLeveling</t>
         </is>
       </c>
       <c r="G399" t="inlineStr"/>
       <c r="H399" t="inlineStr"/>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr"/>
       <c r="B400" t="inlineStr">
         <is>
-          <t>Power leveling</t>
+          <t>Profile</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
-          <t>Turbo-nivellering</t>
+          <t>Profil</t>
         </is>
       </c>
       <c r="D400" t="inlineStr"/>
       <c r="E400" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
-          <t>.top_menu.PowerLeveling</t>
+          <t>.top_menu.Profile</t>
         </is>
       </c>
       <c r="G400" t="inlineStr"/>
       <c r="H400" t="inlineStr"/>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr"/>
       <c r="B401" t="inlineStr">
         <is>
-          <t>Profile</t>
+          <t>Results</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>Profil</t>
+          <t>Resultat</t>
         </is>
       </c>
       <c r="D401" t="inlineStr"/>
       <c r="E401" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
-          <t>.top_menu.Profile</t>
+          <t>.top_menu.Results</t>
         </is>
       </c>
       <c r="G401" t="inlineStr"/>
       <c r="H401" t="inlineStr"/>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr"/>
       <c r="B402" t="inlineStr">
         <is>
-          <t>Results</t>
+          <t>Language missing or incomplete?</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
-          <t>Resultat</t>
+          <t>Språk saknas eller ofärdigt?</t>
         </is>
       </c>
       <c r="D402" t="inlineStr"/>
       <c r="E402" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
-          <t>.top_menu.Results</t>
+          <t>.top_menu.SpeakNotAvailable</t>
         </is>
       </c>
       <c r="G402" t="inlineStr"/>
       <c r="H402" t="inlineStr"/>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr"/>
       <c r="B403" t="inlineStr">
         <is>
-          <t>Language missing or incomplete?</t>
+          <t>Statistics</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
-          <t>Språk saknas eller ofärdigt?</t>
+          <t>Statistik</t>
         </is>
       </c>
       <c r="D403" t="inlineStr"/>
       <c r="E403" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F403" t="inlineStr">
         <is>
-          <t>.top_menu.SpeakNotAvailable</t>
+          <t>.top_menu.Statistics</t>
         </is>
       </c>
       <c r="G403" t="inlineStr"/>
       <c r="H403" t="inlineStr"/>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr"/>
       <c r="B404" t="inlineStr">
         <is>
-          <t>Statistics</t>
+          <t>Tools</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
-          <t>Statistik</t>
+          <t>Verktyg</t>
         </is>
       </c>
       <c r="D404" t="inlineStr"/>
       <c r="E404" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
-          <t>.top_menu.Statistics</t>
+          <t>.top_menu.Tools</t>
         </is>
       </c>
       <c r="G404" t="inlineStr"/>
       <c r="H404" t="inlineStr"/>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr"/>
       <c r="B405" t="inlineStr">
         <is>
-          <t>Tools</t>
+          <t>World</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
-          <t>Verktyg</t>
+          <t>Värld</t>
         </is>
       </c>
       <c r="D405" t="inlineStr"/>
       <c r="E405" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
-          <t>.top_menu.Tools</t>
+          <t>.top_menu.World</t>
         </is>
       </c>
       <c r="G405" t="inlineStr"/>
       <c r="H405" t="inlineStr"/>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr"/>
       <c r="B406" t="inlineStr">
         <is>
-          <t>World</t>
+          <t>Your profile</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
-          <t>Värld</t>
+          <t>Din profil</t>
         </is>
       </c>
       <c r="D406" t="inlineStr"/>
       <c r="E406" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F406" t="inlineStr">
         <is>
-          <t>.top_menu.World</t>
+          <t>.user.profil.Headline</t>
         </is>
       </c>
       <c r="G406" t="inlineStr"/>
       <c r="H406" t="inlineStr"/>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr"/>
       <c r="B407" t="inlineStr">
         <is>
-          <t>Your profile</t>
+          <t>Guild-ID</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
-          <t>Din profil</t>
+          <t>Imperium-ID</t>
         </is>
       </c>
       <c r="D407" t="inlineStr"/>
       <c r="E407" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F407" t="inlineStr">
         <is>
-          <t>.user.profil.Headline</t>
+          <t>.user.profil.GildId</t>
         </is>
       </c>
       <c r="G407" t="inlineStr"/>
       <c r="H407" t="inlineStr"/>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr"/>
       <c r="B408" t="inlineStr">
         <is>
-          <t>Guild-ID</t>
+          <t>Player-ID</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
-          <t>Imperium-ID</t>
+          <t>Spelar-ID</t>
         </is>
       </c>
       <c r="D408" t="inlineStr"/>
       <c r="E408" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
-          <t>.user.profil.GildId</t>
+          <t>.user.profil.PlayerId</t>
         </is>
       </c>
       <c r="G408" t="inlineStr"/>
       <c r="H408" t="inlineStr"/>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr"/>
       <c r="B409" t="inlineStr">
         <is>
-          <t>Player-ID</t>
+          <t>New password</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
-          <t>Spelar-ID</t>
+          <t>Nytt lösenord</t>
         </is>
       </c>
       <c r="D409" t="inlineStr"/>
       <c r="E409" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F409" t="inlineStr">
         <is>
-          <t>.user.profil.PlayerId</t>
+          <t>.user.profil.InputNewPassword</t>
         </is>
       </c>
       <c r="G409" t="inlineStr"/>
       <c r="H409" t="inlineStr"/>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr"/>
       <c r="B410" t="inlineStr">
         <is>
-          <t>New password</t>
+          <t>Email address</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
-          <t>Nytt lösenord</t>
+          <t>ePostadress</t>
         </is>
       </c>
       <c r="D410" t="inlineStr"/>
       <c r="E410" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F410" t="inlineStr">
         <is>
-          <t>.user.profil.InputNewPassword</t>
+          <t>.user.profil.InputEmailAddress</t>
         </is>
       </c>
       <c r="G410" t="inlineStr"/>
       <c r="H410" t="inlineStr"/>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr"/>
       <c r="B411" t="inlineStr">
         <is>
-          <t>Email address</t>
+          <t>FoE Helper - Android App</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
-          <t>ePostadress</t>
+          <t>FoE Helper - Android App</t>
         </is>
       </c>
       <c r="D411" t="inlineStr"/>
       <c r="E411" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F411" t="inlineStr">
         <is>
-          <t>.user.profil.InputEmailAddress</t>
+          <t>.app.android.Header</t>
         </is>
       </c>
       <c r="G411" t="inlineStr"/>
       <c r="H411" t="inlineStr"/>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr"/>
       <c r="B412" t="inlineStr">
         <is>
-          <t>FoE Helper - Android App</t>
+          <t>App Info</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
-          <t>FoE Helper - Android App</t>
+          <t>App Info</t>
         </is>
       </c>
       <c r="D412" t="inlineStr"/>
       <c r="E412" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F412" t="inlineStr">
         <is>
-          <t>.app.android.Header</t>
+          <t>.app.android.CardAppInfo</t>
         </is>
       </c>
       <c r="G412" t="inlineStr"/>
       <c r="H412" t="inlineStr"/>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr"/>
       <c r="B413" t="inlineStr">
         <is>
-          <t>App Info</t>
+          <t>&lt;p&gt;Parallel to the browser extension, there is an Android overlay app in the form of the own contribution cost calculator.&lt;/p&gt;&lt;p&gt;The Android version of Forge of Empires communicates encrypted with the Inno server. Therefore, it is in no way possible to read data as in the extension.&lt;/p&gt;&lt;p&gt;However, the overlay design allows for convenient operation without leaving Forge of Empires app.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
-          <t>App Info</t>
+          <t>&lt;p&gt;Parallellt till webbläsar-tillägget, finns det en Android överlägg-app i form av egen del kalkylator.&lt;/p&gt;&lt;p&gt;Android versionen av Forge of Empires kommunicerar krypterat med Inno-servern. Därför är det omöjligt att läsa data på samma sätt som i webbläsar-tillägget.&lt;/p&gt;&lt;p&gt;I alla fall, med överläggs-designen går den att använda utan att lämna Forge of Empires app.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D413" t="inlineStr"/>
       <c r="E413" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F413" t="inlineStr">
         <is>
-          <t>.app.android.CardAppInfo</t>
+          <t>.app.android.CardAppInfoDesc</t>
         </is>
       </c>
       <c r="G413" t="inlineStr"/>
       <c r="H413" t="inlineStr"/>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr"/>
       <c r="B414" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Parallel to the browser extension, there is an Android overlay app in the form of the own contribution cost calculator.&lt;/p&gt;&lt;p&gt;The Android version of Forge of Empires communicates encrypted with the Inno server. Therefore, it is in no way possible to read data as in the extension.&lt;/p&gt;&lt;p&gt;However, the overlay design allows for convenient operation without leaving Forge of Empires app.&lt;/p&gt;</t>
+          <t>1. Download the helper app</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Parallellt till webbläsar-tillägget, finns det en Android överlägg-app i form av egen del kalkylator.&lt;/p&gt;&lt;p&gt;Android versionen av Forge of Empires kommunicerar krypterat med Inno-servern. Därför är det omöjligt att läsa data på samma sätt som i webbläsar-tillägget.&lt;/p&gt;&lt;p&gt;I alla fall, med överläggs-designen går den att använda utan att lämna Forge of Empires app.&lt;/p&gt;</t>
+          <t>1. Ladda ner hjälp-appen</t>
         </is>
       </c>
       <c r="D414" t="inlineStr"/>
       <c r="E414" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F414" t="inlineStr">
         <is>
-          <t>.app.android.CardAppInfoDesc</t>
+          <t>.app.android.CardDownloadHead</t>
         </is>
       </c>
       <c r="G414" t="inlineStr"/>
       <c r="H414" t="inlineStr"/>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr"/>
       <c r="B415" t="inlineStr">
         <is>
-          <t>1. Download the helper app</t>
+          <t>&lt;p&gt;Go to the Play Store and search for the app "FoE Helper" and install it.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
-          <t>1. Ladda ner hjälp-appen</t>
+          <t>&lt;p&gt;Gå till Play Store, sök efter appen "FoE Helper" och installera den.&lt;/p&gt;</t>
         </is>
       </c>
       <c r="D415" t="inlineStr"/>
       <c r="E415" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F415" t="inlineStr">
         <is>
-          <t>.app.android.CardDownloadHead</t>
+          <t>.app.android.CardDownloadDesc</t>
         </is>
       </c>
       <c r="G415" t="inlineStr"/>
       <c r="H415" t="inlineStr"/>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr"/>
       <c r="B416" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Go to the Play Store and search for the app "FoE Helper" and install it.&lt;/p&gt;</t>
+          <t>Download FoE Helper from the Play Store</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
-          <t>&lt;p&gt;Gå till Play Store, sök efter appen "FoE Helper" och installera den.&lt;/p&gt;</t>
+          <t>Ladda ner FoE Helper från Play Store</t>
         </is>
       </c>
       <c r="D416" t="inlineStr"/>
       <c r="E416" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F416" t="inlineStr">
         <is>
-          <t>.app.android.CardDownloadDesc</t>
+          <t>.app.android.CardDownloadLinkDesc</t>
         </is>
       </c>
       <c r="G416" t="inlineStr"/>
       <c r="H416" t="inlineStr"/>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr"/>
       <c r="B417" t="inlineStr">
         <is>
-          <t>Download FoE Helper from the Play Store</t>
+          <t>2. Setting up the FoE Helper App</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
-          <t>Ladda ner FoE Helper från Play Store</t>
+          <t>2. Ställa in FoE Helper App</t>
         </is>
       </c>
       <c r="D417" t="inlineStr"/>
       <c r="E417" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F417" t="inlineStr">
         <is>
-          <t>.app.android.CardDownloadLinkDesc</t>
+          <t>.app.android.CardConfigHeader</t>
         </is>
       </c>
       <c r="G417" t="inlineStr"/>
       <c r="H417" t="inlineStr"/>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr"/>
       <c r="B418" t="inlineStr">
         <is>
-          <t>2. Setting up the FoE Helper App</t>
+          <t>The app needs special rights for the correct display "above" the game. To do this, open the FoE Helper app directly after installation and grant the correct rights:</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
-          <t>2. Ställa in FoE Helper App</t>
+          <t>Denna app behöver speciella rättigheter för att kunna visas "över" spelet. För att åstadkomma, öppna FoE Helper app direkt efter installationen och tillåt de korrekta rättigheterna:</t>
         </is>
       </c>
       <c r="D418" t="inlineStr"/>
       <c r="E418" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F418" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigHeader</t>
+          <t>.app.android.CardConfigDesc</t>
         </is>
       </c>
       <c r="G418" t="inlineStr"/>
       <c r="H418" t="inlineStr"/>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr"/>
       <c r="B419" t="inlineStr">
         <is>
-          <t>The app needs special rights for the correct display "above" the game. To do this, open the FoE Helper app directly after installation and grant the correct rights:</t>
+          <t>Settings Home Page - Part 1</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
-          <t>Denna app behöver speciella rättigheter för att kunna visas "över" spelet. För att åstadkomma, öppna FoE Helper app direkt efter installationen och tillåt de korrekta rättigheterna:</t>
+          <t>Inställningar Hem - Del 1</t>
         </is>
       </c>
       <c r="D419" t="inlineStr"/>
       <c r="E419" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F419" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigDesc</t>
+          <t>.app.android.CardConfigImage1</t>
         </is>
       </c>
       <c r="G419" t="inlineStr"/>
       <c r="H419" t="inlineStr"/>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr"/>
       <c r="B420" t="inlineStr">
         <is>
-          <t>Settings Home Page - Part 1</t>
+          <t>Settings Home Page - Part 2</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
-          <t>Inställningar Hem - Del 1</t>
+          <t>Inställningar Hem - Del 2</t>
         </is>
       </c>
       <c r="D420" t="inlineStr"/>
       <c r="E420" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F420" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigImage1</t>
+          <t>.app.android.CardConfigImage2</t>
         </is>
       </c>
       <c r="G420" t="inlineStr"/>
       <c r="H420" t="inlineStr"/>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr"/>
       <c r="B421" t="inlineStr">
         <is>
-          <t>Settings Home Page - Part 2</t>
+          <t>Allow FoE Helper to display an overlay</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
-          <t>Inställningar Hem - Del 2</t>
+          <t>Tillåt FoE Helper att visas som ett överlägg</t>
         </is>
       </c>
       <c r="D421" t="inlineStr"/>
       <c r="E421" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F421" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigImage2</t>
+          <t>.app.android.CardConfigOverlayHeader</t>
         </is>
       </c>
       <c r="G421" t="inlineStr"/>
       <c r="H421" t="inlineStr"/>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr"/>
       <c r="B422" t="inlineStr">
         <is>
-          <t>Allow FoE Helper to display an overlay</t>
+          <t>Click the button "Open display settings" if it is not already greyed out.</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
-          <t>Tillåt FoE Helper att visas som ett överlägg</t>
+          <t>Klicka på knappen "Open display settings" om den inte redan är utgråad.</t>
         </is>
       </c>
       <c r="D422" t="inlineStr"/>
       <c r="E422" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F422" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigOverlayHeader</t>
+          <t>.app.android.CardConfigOverlayDesc</t>
         </is>
       </c>
       <c r="G422" t="inlineStr"/>
       <c r="H422" t="inlineStr"/>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr"/>
       <c r="B423" t="inlineStr">
         <is>
-          <t>Click the button "Open display settings" if it is not already greyed out.</t>
+          <t>FoE Search helpers and click</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
-          <t>Klicka på knappen "Open display settings" om den inte redan är utgråad.</t>
+          <t>FoE Sök helpers and klicka</t>
         </is>
       </c>
       <c r="D423" t="inlineStr"/>
       <c r="E423" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F423" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigOverlayDesc</t>
+          <t>.app.android.CardConfigOverlayImage1</t>
         </is>
       </c>
       <c r="G423" t="inlineStr"/>
       <c r="H423" t="inlineStr"/>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr"/>
       <c r="B424" t="inlineStr">
         <is>
-          <t>FoE Search helpers and click</t>
+          <t>Overlay rights are activated</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
-          <t>FoE Sök helpers and klicka</t>
+          <t>Överläggs-rättighet aktiverat</t>
         </is>
       </c>
       <c r="D424" t="inlineStr"/>
       <c r="E424" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F424" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigOverlayImage1</t>
+          <t>.app.android.CardConfigOverlayImage2</t>
         </is>
       </c>
       <c r="G424" t="inlineStr"/>
       <c r="H424" t="inlineStr"/>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr"/>
       <c r="B425" t="inlineStr">
         <is>
-          <t>Overlay rights are activated</t>
+          <t>Allow the FoE Helper to start automatically with the Forge of Empires App</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
-          <t>Överläggs-rättighet aktiverat</t>
+          <t>Tillåt FoE Helper att starta automatiskt med Forge of Empires App</t>
         </is>
       </c>
       <c r="D425" t="inlineStr"/>
       <c r="E425" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F425" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigOverlayImage2</t>
+          <t>.app.android.CardConfigStartHeader</t>
         </is>
       </c>
       <c r="G425" t="inlineStr"/>
       <c r="H425" t="inlineStr"/>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr"/>
       <c r="B426" t="inlineStr">
         <is>
-          <t>Allow the FoE Helper to start automatically with the Forge of Empires App</t>
+          <t>Click the button "Allow Accessibility Service" if it is not already greyed out.</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
-          <t>Tillåt FoE Helper att starta automatiskt med Forge of Empires App</t>
+          <t>Klicka på knappen "Allow Accessibility Service" om den inte redan är utgråad.</t>
         </is>
       </c>
       <c r="D426" t="inlineStr"/>
       <c r="E426" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F426" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigStartHeader</t>
+          <t>.app.android.CardConfigStartDesc</t>
         </is>
       </c>
       <c r="G426" t="inlineStr"/>
       <c r="H426" t="inlineStr"/>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr"/>
       <c r="B427" t="inlineStr">
         <is>
-          <t>Click the button "Allow Accessibility Service" if it is not already greyed out.</t>
+          <t>Search FoE-Helper and click</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
-          <t>Klicka på knappen "Allow Accessibility Service" om den inte redan är utgråad.</t>
+          <t>Sök FoE-Helper ock klicka</t>
         </is>
       </c>
       <c r="D427" t="inlineStr"/>
       <c r="E427" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F427" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigStartDesc</t>
+          <t>.app.android.CardConfigStartImage1</t>
         </is>
       </c>
       <c r="G427" t="inlineStr"/>
       <c r="H427" t="inlineStr"/>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr"/>
       <c r="B428" t="inlineStr">
         <is>
-          <t>Search FoE-Helper and click</t>
+          <t>Both rights are necessary to recognise whether Forge of Empires has been started.</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
-          <t>Sök FoE-Helper ock klicka</t>
+          <t>Båda rättigheter är nödvändiga för att känna av om Forge of Empires har startats.</t>
         </is>
       </c>
       <c r="D428" t="inlineStr"/>
       <c r="E428" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F428" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigStartImage1</t>
+          <t>.app.android.CardConfigStartImage2</t>
         </is>
       </c>
       <c r="G428" t="inlineStr"/>
       <c r="H428" t="inlineStr"/>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr"/>
       <c r="B429" t="inlineStr">
         <is>
-          <t>Both rights are necessary to recognise whether Forge of Empires has been started.</t>
+          <t>3. Testing the helper</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
-          <t>Båda rättigheter är nödvändiga för att känna av om Forge of Empires har startats.</t>
+          <t>3. Test av hjälpredan</t>
         </is>
       </c>
       <c r="D429" t="inlineStr"/>
       <c r="E429" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F429" t="inlineStr">
         <is>
-          <t>.app.android.CardConfigStartImage2</t>
+          <t>.app.android.CardTestHeader</t>
         </is>
       </c>
       <c r="G429" t="inlineStr"/>
       <c r="H429" t="inlineStr"/>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr"/>
       <c r="B430" t="inlineStr">
         <is>
-          <t>3. Testing the helper</t>
+          <t>That was all. From now on, the helper app should start directly with the Forge of Empires app.</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
-          <t>3. Test av hjälpredan</t>
+          <t>Det var allt. From nu kommer hjälpredan att starta samtidigt med Forge of Empires app.</t>
         </is>
       </c>
       <c r="D430" t="inlineStr"/>
       <c r="E430" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F430" t="inlineStr">
         <is>
-          <t>.app.android.CardTestHeader</t>
+          <t>.app.android.CardTestDesc1</t>
         </is>
       </c>
       <c r="G430" t="inlineStr"/>
       <c r="H430" t="inlineStr"/>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr"/>
       <c r="B431" t="inlineStr">
         <is>
-          <t>That was all. From now on, the helper app should start directly with the Forge of Empires app.</t>
+          <t>Both opened App's</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
-          <t>Det var allt. From nu kommer hjälpredan att starta samtidigt med Forge of Empires app.</t>
+          <t>Båda öppnade Appar</t>
         </is>
       </c>
       <c r="D431" t="inlineStr"/>
       <c r="E431" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F431" t="inlineStr">
         <is>
-          <t>.app.android.CardTestDesc1</t>
+          <t>.app.android.CardTestImage</t>
         </is>
       </c>
       <c r="G431" t="inlineStr"/>
       <c r="H431" t="inlineStr"/>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr"/>
       <c r="B432" t="inlineStr">
         <is>
-          <t>Both opened App's</t>
+          <t>With the help of the blue icon, the overlay can be moved as desired. Clicking on it opens or closes the helper.</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
-          <t>Båda öppnade Appar</t>
+          <t>Med hjälp av den blåa ikonen kan överlägget flyttas. Klick på den öppnar/stänger hjälpredan.</t>
         </is>
       </c>
       <c r="D432" t="inlineStr"/>
       <c r="E432" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F432" t="inlineStr">
         <is>
-          <t>.app.android.CardTestImage</t>
+          <t>.app.android.CardTestDesc2</t>
         </is>
       </c>
       <c r="G432" t="inlineStr"/>
       <c r="H432" t="inlineStr"/>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr"/>
       <c r="B433" t="inlineStr">
         <is>
-          <t>With the help of the blue icon, the overlay can be moved as desired. Clicking on it opens or closes the helper.</t>
+          <t>4. Error handling</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
-          <t>Med hjälp av den blåa ikonen kan överlägget flyttas. Klick på den öppnar/stänger hjälpredan.</t>
+          <t>4. Felhantering</t>
         </is>
       </c>
       <c r="D433" t="inlineStr"/>
       <c r="E433" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F433" t="inlineStr">
         <is>
-          <t>.app.android.CardTestDesc2</t>
+          <t>.app.android.CardIssuesHader</t>
         </is>
       </c>
       <c r="G433" t="inlineStr"/>
       <c r="H433" t="inlineStr"/>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr"/>
       <c r="B434" t="inlineStr">
         <is>
-          <t>4. Error handling</t>
+          <t>If there are any bugs, you can report them in the Github: &lt;a target="_blank" rel="nofollow noopener" href="https://github.com/mainIine/FoEHelperApp_Issues/issues"&gt;Report error&lt;/a&gt;</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
-          <t>4. Felhantering</t>
+          <t>Om du hittar buggar, kan du rapportera dem i Github: &lt;a target="_blank" rel="nofollow noopener" href="https://github.com/mainIine/FoEHelperApp_Issues/issues"&gt;Rapportera fel&lt;/a&gt;</t>
         </is>
       </c>
       <c r="D434" t="inlineStr"/>
       <c r="E434" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F434" t="inlineStr">
         <is>
-          <t>.app.android.CardIssuesHader</t>
+          <t>.app.android.CardIssuesDesc</t>
         </is>
       </c>
       <c r="G434" t="inlineStr"/>
       <c r="H434" t="inlineStr"/>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr"/>
       <c r="B435" t="inlineStr">
         <is>
-          <t>If there are any bugs, you can report them in the Github: &lt;a target="_blank" rel="nofollow noopener" href="https://github.com/mainIine/FoEHelperApp_Issues/issues"&gt;Report error&lt;/a&gt;</t>
+          <t>new extension</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
-          <t>Om du hittar buggar, kan du rapportera dem i Github: &lt;a target="_blank" rel="nofollow noopener" href="https://github.com/mainIine/FoEHelperApp_Issues/issues"&gt;Rapportera fel&lt;/a&gt;</t>
+          <t>ny expansion</t>
         </is>
       </c>
       <c r="D435" t="inlineStr"/>
       <c r="E435" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F435" t="inlineStr">
         <is>
-          <t>.app.android.CardIssuesDesc</t>
-[...2 lines deleted...]
-      <c r="G435" t="inlineStr"/>
+          <t>.citymap.NewExtension</t>
+        </is>
+      </c>
+      <c r="G435" t="inlineStr">
+        <is>
+          <t>"new extension", do you mean "new expansion" ?</t>
+        </is>
+      </c>
       <c r="H435" t="inlineStr"/>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr"/>
       <c r="B436" t="inlineStr">
         <is>
-          <t>new extension</t>
+          <t>Close</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
-          <t>ny expansion</t>
+          <t>Stäng</t>
         </is>
       </c>
       <c r="D436" t="inlineStr"/>
       <c r="E436" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F436" t="inlineStr">
         <is>
-          <t>.citymap.NewExtension</t>
-[...6 lines deleted...]
-      </c>
+          <t>.global.Close</t>
+        </is>
+      </c>
+      <c r="G436" t="inlineStr"/>
       <c r="H436" t="inlineStr"/>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr"/>
       <c r="B437" t="inlineStr">
         <is>
-          <t>Close</t>
+          <t>Add element</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
-          <t>Stäng</t>
+          <t>Lägg till element</t>
         </is>
       </c>
       <c r="D437" t="inlineStr"/>
       <c r="E437" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F437" t="inlineStr">
         <is>
-          <t>.global.Close</t>
+          <t>.citymap.AddElement</t>
         </is>
       </c>
       <c r="G437" t="inlineStr"/>
       <c r="H437" t="inlineStr"/>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr"/>
       <c r="B438" t="inlineStr">
         <is>
-          <t>Add element</t>
+          <t>Cultural productions</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
-          <t>Lägg till element</t>
+          <t>Kulturell produktion</t>
         </is>
       </c>
       <c r="D438" t="inlineStr"/>
       <c r="E438" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F438" t="inlineStr">
         <is>
-          <t>.citymap.AddElement</t>
+          <t>.citymap.CulturalGoodsProduction</t>
         </is>
       </c>
       <c r="G438" t="inlineStr"/>
       <c r="H438" t="inlineStr"/>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr"/>
       <c r="B439" t="inlineStr">
         <is>
-          <t>Cultural productions</t>
+          <t>Diplomacy</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
-          <t>Kulturell produktion</t>
+          <t>Diplomati</t>
         </is>
       </c>
       <c r="D439" t="inlineStr"/>
       <c r="E439" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F439" t="inlineStr">
         <is>
-          <t>.citymap.CulturalGoodsProduction</t>
+          <t>.citymap.Diplomacy</t>
         </is>
       </c>
       <c r="G439" t="inlineStr"/>
       <c r="H439" t="inlineStr"/>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr"/>
       <c r="B440" t="inlineStr">
         <is>
-          <t>Diplomacy</t>
+          <t>Impediment</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
-          <t>Diplomati</t>
+          <t>Hinder</t>
         </is>
       </c>
       <c r="D440" t="inlineStr"/>
       <c r="E440" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F440" t="inlineStr">
         <is>
-          <t>.citymap.Diplomacy</t>
+          <t>.citymap.Impediment</t>
         </is>
       </c>
       <c r="G440" t="inlineStr"/>
       <c r="H440" t="inlineStr"/>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr"/>
       <c r="B441" t="inlineStr">
         <is>
-          <t>Impediment</t>
+          <t>Aztecs</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
-          <t>Hinder</t>
+          <t>Azteker</t>
         </is>
       </c>
       <c r="D441" t="inlineStr"/>
       <c r="E441" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F441" t="inlineStr">
         <is>
-          <t>.citymap.Impediment</t>
+          <t>.citymap.NewCity_aztecs</t>
         </is>
       </c>
       <c r="G441" t="inlineStr"/>
       <c r="H441" t="inlineStr"/>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr"/>
       <c r="B442" t="inlineStr">
         <is>
-          <t>Aztecs</t>
+          <t>Egyptians</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
-          <t>Azteker</t>
+          <t>Forntida Egypten</t>
         </is>
       </c>
       <c r="D442" t="inlineStr"/>
       <c r="E442" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F442" t="inlineStr">
         <is>
-          <t>.citymap.NewCity_aztecs</t>
+          <t>.citymap.NewCity_egyptians</t>
         </is>
       </c>
       <c r="G442" t="inlineStr"/>
       <c r="H442" t="inlineStr"/>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr"/>
       <c r="B443" t="inlineStr">
         <is>
-          <t>Egyptians</t>
+          <t>Japanese</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
-          <t>Forntida Egypten</t>
+          <t>Feudala Japan</t>
         </is>
       </c>
       <c r="D443" t="inlineStr"/>
       <c r="E443" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F443" t="inlineStr">
         <is>
-          <t>.citymap.NewCity_egyptians</t>
+          <t>.citymap.NewCity_japanese</t>
         </is>
       </c>
       <c r="G443" t="inlineStr"/>
       <c r="H443" t="inlineStr"/>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr"/>
       <c r="B444" t="inlineStr">
         <is>
-          <t>Japanese</t>
+          <t>Main city</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
-          <t>Feudala Japan</t>
+          <t>Huvudstad</t>
         </is>
       </c>
       <c r="D444" t="inlineStr"/>
       <c r="E444" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F444" t="inlineStr">
         <is>
-          <t>.citymap.NewCity_japanese</t>
+          <t>.citymap.NewCity_main</t>
         </is>
       </c>
       <c r="G444" t="inlineStr"/>
       <c r="H444" t="inlineStr"/>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr"/>
       <c r="B445" t="inlineStr">
         <is>
-          <t>Main city</t>
+          <t>Mughals</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
-          <t>Huvudstad</t>
+          <t>Mogulriket</t>
         </is>
       </c>
       <c r="D445" t="inlineStr"/>
       <c r="E445" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F445" t="inlineStr">
         <is>
-          <t>.citymap.NewCity_main</t>
+          <t>.citymap.NewCity_mughals</t>
         </is>
       </c>
       <c r="G445" t="inlineStr"/>
       <c r="H445" t="inlineStr"/>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr"/>
       <c r="B446" t="inlineStr">
         <is>
-          <t>Mughals</t>
+          <t>Vikings</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
-          <t>Mogulriket</t>
+          <t>Vikingar</t>
         </is>
       </c>
       <c r="D446" t="inlineStr"/>
       <c r="E446" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F446" t="inlineStr">
         <is>
-          <t>.citymap.NewCity_mughals</t>
+          <t>.citymap.NewCity_vikings</t>
         </is>
       </c>
       <c r="G446" t="inlineStr"/>
       <c r="H446" t="inlineStr"/>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr"/>
       <c r="B447" t="inlineStr">
         <is>
-          <t>Vikings</t>
+          <t>A.I. Core</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
-          <t>Vikingar</t>
+          <t>A.I-kärna</t>
         </is>
       </c>
       <c r="D447" t="inlineStr"/>
       <c r="E447" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F447" t="inlineStr">
         <is>
-          <t>.citymap.NewCity_vikings</t>
+          <t>.global.Legendary.X_SpaceAgeJupiterMoon_Landmark1</t>
         </is>
       </c>
       <c r="G447" t="inlineStr"/>
       <c r="H447" t="inlineStr"/>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr"/>
       <c r="B448" t="inlineStr">
         <is>
-          <t>A.I. Core</t>
+          <t>Donation</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
-          <t>A.I-kärna</t>
+          <t>Donation</t>
         </is>
       </c>
       <c r="D448" t="inlineStr"/>
       <c r="E448" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F448" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_SpaceAgeJupiterMoon_Landmark1</t>
+          <t>.global.PayPalDonation</t>
         </is>
       </c>
       <c r="G448" t="inlineStr"/>
       <c r="H448" t="inlineStr"/>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr"/>
       <c r="B449" t="inlineStr">
         <is>
-          <t>Donation</t>
+          <t>If you like this tool feel free to donate something so we can pay for the big servers.</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
-          <t>Donation</t>
+          <t>Om du uppskattar detta verktyg är det fritt fram att donera, det går till att pröjsa för servrarna.</t>
         </is>
       </c>
       <c r="D449" t="inlineStr"/>
       <c r="E449" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F449" t="inlineStr">
         <is>
-          <t>.global.PayPalDonation</t>
+          <t>.global.PayPalDonationDesc</t>
         </is>
       </c>
       <c r="G449" t="inlineStr"/>
       <c r="H449" t="inlineStr"/>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr"/>
       <c r="B450" t="inlineStr">
         <is>
-          <t>If you like this tool feel free to donate something so we can pay for the big servers.</t>
+          <t>We use cookies to save settings and display advertisements. Details can be found here: &lt;a href='/info/privacy-policy'&gt;Privacy policy&lt;/a&gt;&lt;br&gt; Is that ok for you?</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
-          <t>Om du uppskattar detta verktyg är det fritt fram att donera, det går till att pröjsa för servrarna.</t>
+          <t>Vi använder "kakor" för att spara inställningar och visa reklam. Detaljer återfinns här: &lt;a href='/info/privacy-policy'&gt;Privacy policy&lt;/a&gt;&lt;br&gt; hoppas det är ok?</t>
         </is>
       </c>
       <c r="D450" t="inlineStr"/>
       <c r="E450" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F450" t="inlineStr">
         <is>
-          <t>.global.PayPalDonationDesc</t>
+          <t>.index.CookieContent</t>
         </is>
       </c>
       <c r="G450" t="inlineStr"/>
       <c r="H450" t="inlineStr"/>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr"/>
       <c r="B451" t="inlineStr">
         <is>
-          <t>We use cookies to save settings and display advertisements. Details can be found here: &lt;a href='/info/privacy-policy'&gt;Privacy policy&lt;/a&gt;&lt;br&gt; Is that ok for you?</t>
+          <t>Accept</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
-          <t>Vi använder "kakor" för att spara inställningar och visa reklam. Detaljer återfinns här: &lt;a href='/info/privacy-policy'&gt;Privacy policy&lt;/a&gt;&lt;br&gt; hoppas det är ok?</t>
+          <t>Acceptera</t>
         </is>
       </c>
       <c r="D451" t="inlineStr"/>
       <c r="E451" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F451" t="inlineStr">
         <is>
-          <t>.index.CookieContent</t>
+          <t>.index.CookieCookieAccept</t>
         </is>
       </c>
       <c r="G451" t="inlineStr"/>
       <c r="H451" t="inlineStr"/>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr"/>
       <c r="B452" t="inlineStr">
         <is>
-          <t>Accept</t>
+          <t>Decline</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
-          <t>Acceptera</t>
+          <t>Avböj</t>
         </is>
       </c>
       <c r="D452" t="inlineStr"/>
       <c r="E452" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F452" t="inlineStr">
         <is>
-          <t>.index.CookieCookieAccept</t>
+          <t>.index.CookieDecline</t>
         </is>
       </c>
       <c r="G452" t="inlineStr"/>
       <c r="H452" t="inlineStr"/>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr"/>
       <c r="B453" t="inlineStr">
         <is>
-          <t>Decline</t>
+          <t>Open link to discussion page</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
-          <t>Avböj</t>
+          <t>Öppna länk till sida för diskussion</t>
         </is>
       </c>
       <c r="D453" t="inlineStr"/>
       <c r="E453" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F453" t="inlineStr">
         <is>
-          <t>.index.CookieDecline</t>
+          <t>.index.DiscussLink</t>
         </is>
       </c>
       <c r="G453" t="inlineStr"/>
       <c r="H453" t="inlineStr"/>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr"/>
       <c r="B454" t="inlineStr">
         <is>
-          <t>Open link to discussion page</t>
-[...6 lines deleted...]
-      </c>
+          <t>FoE-Helper Community</t>
+        </is>
+      </c>
+      <c r="C454" t="inlineStr"/>
       <c r="D454" t="inlineStr"/>
       <c r="E454" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F454" t="inlineStr">
         <is>
-          <t>.index.DiscussLink</t>
+          <t>.index.DiscussLinkDesc</t>
         </is>
       </c>
       <c r="G454" t="inlineStr"/>
       <c r="H454" t="inlineStr"/>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr"/>
       <c r="B455" t="inlineStr">
         <is>
-          <t>FoE-Helper Community</t>
-[...2 lines deleted...]
-      <c r="C455" t="inlineStr"/>
+          <t>The mail could not be sent!</t>
+        </is>
+      </c>
+      <c r="C455" t="inlineStr">
+        <is>
+          <t>E-posten kunde inte skickas!</t>
+        </is>
+      </c>
       <c r="D455" t="inlineStr"/>
       <c r="E455" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F455" t="inlineStr">
         <is>
-          <t>.index.DiscussLinkDesc</t>
+          <t>.mails.ErrorSend</t>
         </is>
       </c>
       <c r="G455" t="inlineStr"/>
       <c r="H455" t="inlineStr"/>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr"/>
       <c r="B456" t="inlineStr">
         <is>
-          <t>The mail could not be sent!</t>
+          <t>Extension Update installed - Changelog</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
-          <t>E-posten kunde inte skickas!</t>
+          <t>Extensions uppdatering installerad - Händelselog</t>
         </is>
       </c>
       <c r="D456" t="inlineStr"/>
       <c r="E456" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F456" t="inlineStr">
         <is>
-          <t>.mails.ErrorSend</t>
+          <t>.update.MetaTitle</t>
         </is>
       </c>
       <c r="G456" t="inlineStr"/>
       <c r="H456" t="inlineStr"/>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr"/>
       <c r="B457" t="inlineStr">
         <is>
-          <t>Extension Update installed - Changelog</t>
+          <t>The extension update has been installed, here you can find the latest information about the changes</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
-          <t>Extensions uppdatering installerad - Händelselog</t>
+          <t>Extensionens uppdatering har installerats, här kan du se senast information angående ändringar</t>
         </is>
       </c>
       <c r="D457" t="inlineStr"/>
       <c r="E457" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F457" t="inlineStr">
         <is>
-          <t>.update.MetaTitle</t>
+          <t>.update.MetaDesc</t>
         </is>
       </c>
       <c r="G457" t="inlineStr"/>
       <c r="H457" t="inlineStr"/>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr"/>
       <c r="B458" t="inlineStr">
         <is>
-          <t>The extension update has been installed, here you can find the latest information about the changes</t>
-[...6 lines deleted...]
-      </c>
+          <t>Polynesia</t>
+        </is>
+      </c>
+      <c r="C458" t="inlineStr"/>
       <c r="D458" t="inlineStr"/>
       <c r="E458" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F458" t="inlineStr">
         <is>
-          <t>.update.MetaDesc</t>
+          <t>.citymap.NewCity_polynesia</t>
         </is>
       </c>
       <c r="G458" t="inlineStr"/>
       <c r="H458" t="inlineStr"/>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr"/>
       <c r="B459" t="inlineStr">
         <is>
-          <t>Polynesia</t>
+          <t>Saturn VI Gate CENTAURUS</t>
         </is>
       </c>
       <c r="C459" t="inlineStr"/>
       <c r="D459" t="inlineStr"/>
       <c r="E459" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F459" t="inlineStr">
         <is>
-          <t>.citymap.NewCity_polynesia</t>
+          <t>.global.Legendary.X_SpaceAgeTitan_Landmark1</t>
         </is>
       </c>
       <c r="G459" t="inlineStr"/>
       <c r="H459" t="inlineStr"/>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr"/>
       <c r="B460" t="inlineStr">
         <is>
-          <t>Saturn VI Gate CENTAURUS</t>
+          <t>Saturn VI Gate PEGASUS</t>
         </is>
       </c>
       <c r="C460" t="inlineStr"/>
       <c r="D460" t="inlineStr"/>
       <c r="E460" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F460" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_SpaceAgeTitan_Landmark1</t>
+          <t>.global.Legendary.X_SpaceAgeTitan_Landmark2</t>
         </is>
       </c>
       <c r="G460" t="inlineStr"/>
       <c r="H460" t="inlineStr"/>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr"/>
       <c r="B461" t="inlineStr">
         <is>
-          <t>Saturn VI Gate PEGASUS</t>
+          <t>Saturn VI Gate HYDRA</t>
         </is>
       </c>
       <c r="C461" t="inlineStr"/>
       <c r="D461" t="inlineStr"/>
       <c r="E461" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F461" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_SpaceAgeTitan_Landmark2</t>
+          <t>.global.Legendary.X_SpaceAgeTitan_Landmark3</t>
         </is>
       </c>
       <c r="G461" t="inlineStr"/>
       <c r="H461" t="inlineStr"/>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr"/>
       <c r="B462" t="inlineStr">
         <is>
-          <t>Saturn VI Gate HYDRA</t>
+          <t>Stellar Warship</t>
         </is>
       </c>
       <c r="C462" t="inlineStr"/>
       <c r="D462" t="inlineStr"/>
       <c r="E462" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F462" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_SpaceAgeTitan_Landmark3</t>
+          <t>.global.Legendary.X_SpaceAgeSpaceHub_Landmark1</t>
         </is>
       </c>
       <c r="G462" t="inlineStr"/>
       <c r="H462" t="inlineStr"/>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr"/>
       <c r="B463" t="inlineStr">
         <is>
-          <t>Stellar Warship</t>
+          <t>Cosmic Catalyst</t>
         </is>
       </c>
       <c r="C463" t="inlineStr"/>
       <c r="D463" t="inlineStr"/>
       <c r="E463" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F463" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_SpaceAgeSpaceHub_Landmark1</t>
+          <t>.global.Legendary.X_SpaceAgeSpaceHub_Landmark2</t>
         </is>
       </c>
       <c r="G463" t="inlineStr"/>
       <c r="H463" t="inlineStr"/>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr"/>
       <c r="B464" t="inlineStr">
         <is>
-          <t>Cosmic Catalyst</t>
+          <t>https://docs.foe-helper.com/english/installing</t>
         </is>
       </c>
       <c r="C464" t="inlineStr"/>
       <c r="D464" t="inlineStr"/>
       <c r="E464" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F464" t="inlineStr">
         <is>
-          <t>.global.Legendary.X_SpaceAgeSpaceHub_Landmark2</t>
+          <t>.startpage.ReadMoreLink</t>
         </is>
       </c>
       <c r="G464" t="inlineStr"/>
       <c r="H464" t="inlineStr"/>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr"/>
       <c r="B465" t="inlineStr">
         <is>
-          <t>https://docs.foe-helper.com/english/installing</t>
+          <t>Other buildings</t>
         </is>
       </c>
       <c r="C465" t="inlineStr"/>
       <c r="D465" t="inlineStr"/>
       <c r="E465" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F465" t="inlineStr">
         <is>
-          <t>.startpage.ReadMoreLink</t>
+          <t>.citymap.GenericBuilding</t>
         </is>
       </c>
       <c r="G465" t="inlineStr"/>
       <c r="H465" t="inlineStr"/>
+    </row>
+    <row r="466">
+      <c r="A466" t="inlineStr"/>
+      <c r="B466" t="inlineStr">
+        <is>
+          <t>/info/impress/en</t>
+        </is>
+      </c>
+      <c r="C466" t="inlineStr"/>
+      <c r="D466" t="inlineStr"/>
+      <c r="E466" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F466" t="inlineStr">
+        <is>
+          <t>.index.impress_link</t>
+        </is>
+      </c>
+      <c r="G466" t="inlineStr"/>
+      <c r="H466" t="inlineStr"/>
+    </row>
+    <row r="467">
+      <c r="A467" t="inlineStr"/>
+      <c r="B467" t="inlineStr">
+        <is>
+          <t>Impress</t>
+        </is>
+      </c>
+      <c r="C467" t="inlineStr"/>
+      <c r="D467" t="inlineStr"/>
+      <c r="E467" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F467" t="inlineStr">
+        <is>
+          <t>.index.impress_linkDesc</t>
+        </is>
+      </c>
+      <c r="G467" t="inlineStr"/>
+      <c r="H467" t="inlineStr"/>
+    </row>
+    <row r="468">
+      <c r="A468" t="inlineStr"/>
+      <c r="B468" t="inlineStr">
+        <is>
+          <t>/info/privacy/en</t>
+        </is>
+      </c>
+      <c r="C468" t="inlineStr"/>
+      <c r="D468" t="inlineStr"/>
+      <c r="E468" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F468" t="inlineStr">
+        <is>
+          <t>.index.privacy_link</t>
+        </is>
+      </c>
+      <c r="G468" t="inlineStr"/>
+      <c r="H468" t="inlineStr"/>
+    </row>
+    <row r="469">
+      <c r="A469" t="inlineStr"/>
+      <c r="B469" t="inlineStr">
+        <is>
+          <t>Privacy Policy</t>
+        </is>
+      </c>
+      <c r="C469" t="inlineStr"/>
+      <c r="D469" t="inlineStr"/>
+      <c r="E469" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F469" t="inlineStr">
+        <is>
+          <t>.index.privacy_linkDesc</t>
+        </is>
+      </c>
+      <c r="G469" t="inlineStr"/>
+      <c r="H469" t="inlineStr"/>
+    </row>
+    <row r="470">
+      <c r="A470" t="inlineStr"/>
+      <c r="B470" t="inlineStr">
+        <is>
+          <t>Notes for this world have been found (%sx) and re-linked. They are now displayed in the game again.</t>
+        </is>
+      </c>
+      <c r="C470" t="inlineStr"/>
+      <c r="D470" t="inlineStr"/>
+      <c r="E470" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F470" t="inlineStr">
+        <is>
+          <t>.login.NoticesFound</t>
+        </is>
+      </c>
+      <c r="G470" t="inlineStr"/>
+      <c r="H470" t="inlineStr"/>
+    </row>
+    <row r="471">
+      <c r="A471" t="inlineStr"/>
+      <c r="B471" t="inlineStr">
+        <is>
+          <t>The world and city data have been removed</t>
+        </is>
+      </c>
+      <c r="C471" t="inlineStr"/>
+      <c r="D471" t="inlineStr"/>
+      <c r="E471" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F471" t="inlineStr">
+        <is>
+          <t>.profile.WorldCityDataRemoved</t>
+        </is>
+      </c>
+      <c r="G471" t="inlineStr"/>
+      <c r="H471" t="inlineStr"/>
+    </row>
+    <row r="472">
+      <c r="A472" t="inlineStr"/>
+      <c r="B472" t="inlineStr">
+        <is>
+          <t>You have already registered this world number</t>
+        </is>
+      </c>
+      <c r="C472" t="inlineStr"/>
+      <c r="D472" t="inlineStr"/>
+      <c r="E472" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F472" t="inlineStr">
+        <is>
+          <t>.profile.WorldNumberAlreadyRegistered</t>
+        </is>
+      </c>
+      <c r="G472" t="inlineStr"/>
+      <c r="H472" t="inlineStr"/>
+    </row>
+    <row r="473">
+      <c r="A473" t="inlineStr"/>
+      <c r="B473" t="inlineStr">
+        <is>
+          <t>The new world has been added!</t>
+        </is>
+      </c>
+      <c r="C473" t="inlineStr"/>
+      <c r="D473" t="inlineStr"/>
+      <c r="E473" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F473" t="inlineStr">
+        <is>
+          <t>.profile.NewWorldAdded</t>
+        </is>
+      </c>
+      <c r="G473" t="inlineStr"/>
+      <c r="H473" t="inlineStr"/>
+    </row>
+    <row r="474">
+      <c r="A474" t="inlineStr"/>
+      <c r="B474" t="inlineStr">
+        <is>
+          <t>Your data has been updated</t>
+        </is>
+      </c>
+      <c r="C474" t="inlineStr"/>
+      <c r="D474" t="inlineStr"/>
+      <c r="E474" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F474" t="inlineStr">
+        <is>
+          <t>.profile.DataUpdated</t>
+        </is>
+      </c>
+      <c r="G474" t="inlineStr"/>
+      <c r="H474" t="inlineStr"/>
+    </row>
+    <row r="475">
+      <c r="A475" t="inlineStr"/>
+      <c r="B475" t="inlineStr">
+        <is>
+          <t>-- Choose world --</t>
+        </is>
+      </c>
+      <c r="C475" t="inlineStr"/>
+      <c r="D475" t="inlineStr"/>
+      <c r="E475" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F475" t="inlineStr">
+        <is>
+          <t>.register.SelectWorld</t>
+        </is>
+      </c>
+      <c r="G475" t="inlineStr"/>
+      <c r="H475" t="inlineStr"/>
+    </row>
+    <row r="476">
+      <c r="A476" t="inlineStr"/>
+      <c r="B476" t="inlineStr">
+        <is>
+          <t>Your InGame name</t>
+        </is>
+      </c>
+      <c r="C476" t="inlineStr"/>
+      <c r="D476" t="inlineStr"/>
+      <c r="E476" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F476" t="inlineStr">
+        <is>
+          <t>.register.PlayerName</t>
+        </is>
+      </c>
+      <c r="G476" t="inlineStr"/>
+      <c r="H476" t="inlineStr"/>
+    </row>
+    <row r="477">
+      <c r="A477" t="inlineStr"/>
+      <c r="B477" t="inlineStr">
+        <is>
+          <t>You can add more worlds to your profile later</t>
+        </is>
+      </c>
+      <c r="C477" t="inlineStr"/>
+      <c r="D477" t="inlineStr"/>
+      <c r="E477" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F477" t="inlineStr">
+        <is>
+          <t>.register.LaterMoreWorlds</t>
+        </is>
+      </c>
+      <c r="G477" t="inlineStr"/>
+      <c r="H477" t="inlineStr"/>
+    </row>
+    <row r="478">
+      <c r="A478" t="inlineStr"/>
+      <c r="B478" t="inlineStr">
+        <is>
+          <t>Your server</t>
+        </is>
+      </c>
+      <c r="C478" t="inlineStr"/>
+      <c r="D478" t="inlineStr"/>
+      <c r="E478" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F478" t="inlineStr">
+        <is>
+          <t>.register.YourServer</t>
+        </is>
+      </c>
+      <c r="G478" t="inlineStr"/>
+      <c r="H478" t="inlineStr"/>
+    </row>
+    <row r="479">
+      <c r="A479" t="inlineStr"/>
+      <c r="B479" t="inlineStr">
+        <is>
+          <t>You only need one account per country.&lt;br&gt;You can add a beta account in your profile after creating a player world.</t>
+        </is>
+      </c>
+      <c r="C479" t="inlineStr"/>
+      <c r="D479" t="inlineStr"/>
+      <c r="E479" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F479" t="inlineStr">
+        <is>
+          <t>.register.Information</t>
+        </is>
+      </c>
+      <c r="G479" t="inlineStr"/>
+      <c r="H479" t="inlineStr"/>
+    </row>
+    <row r="480">
+      <c r="A480" t="inlineStr"/>
+      <c r="B480" t="inlineStr">
+        <is>
+          <t>All accounts on this server were removed on 14th June 2025. Too many incorrect registrations were the reason, please register again.&lt;br&gt;Existing notes for the extensions are automatically searched out and linked again.</t>
+        </is>
+      </c>
+      <c r="C480" t="inlineStr"/>
+      <c r="D480" t="inlineStr"/>
+      <c r="E480" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F480" t="inlineStr">
+        <is>
+          <t>.register.DeletedAccounts</t>
+        </is>
+      </c>
+      <c r="G480" t="inlineStr"/>
+      <c r="H480" t="inlineStr"/>
+    </row>
+    <row r="481">
+      <c r="A481" t="inlineStr"/>
+      <c r="B481" t="inlineStr">
+        <is>
+          <t>This email address is already registered. Please use a different email.</t>
+        </is>
+      </c>
+      <c r="C481" t="inlineStr"/>
+      <c r="D481" t="inlineStr"/>
+      <c r="E481" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F481" t="inlineStr">
+        <is>
+          <t>.register.EmailExists</t>
+        </is>
+      </c>
+      <c r="G481" t="inlineStr"/>
+      <c r="H481" t="inlineStr"/>
+    </row>
+    <row r="482">
+      <c r="A482" t="inlineStr"/>
+      <c r="B482" t="inlineStr">
+        <is>
+          <t>This is not a valid player ID</t>
+        </is>
+      </c>
+      <c r="C482" t="inlineStr"/>
+      <c r="D482" t="inlineStr"/>
+      <c r="E482" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F482" t="inlineStr">
+        <is>
+          <t>.register.InvalidPlayerId</t>
+        </is>
+      </c>
+      <c r="G482" t="inlineStr"/>
+      <c r="H482" t="inlineStr"/>
+    </row>
+    <row r="483">
+      <c r="A483" t="inlineStr"/>
+      <c r="B483" t="inlineStr">
+        <is>
+          <t>Delete account</t>
+        </is>
+      </c>
+      <c r="C483" t="inlineStr"/>
+      <c r="D483" t="inlineStr"/>
+      <c r="E483" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F483" t="inlineStr">
+        <is>
+          <t>.user.profil.DeleteAccount</t>
+        </is>
+      </c>
+      <c r="G483" t="inlineStr"/>
+      <c r="H483" t="inlineStr"/>
+    </row>
+    <row r="484">
+      <c r="A484" t="inlineStr"/>
+      <c r="B484" t="inlineStr">
+        <is>
+          <t>Api-Token -</t>
+        </is>
+      </c>
+      <c r="C484" t="inlineStr"/>
+      <c r="D484" t="inlineStr"/>
+      <c r="E484" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F484" t="inlineStr">
+        <is>
+          <t>.user.profil.ApiToken</t>
+        </is>
+      </c>
+      <c r="G484" t="inlineStr"/>
+      <c r="H484" t="inlineStr"/>
+    </row>
+    <row r="485">
+      <c r="A485" t="inlineStr"/>
+      <c r="B485" t="inlineStr">
+        <is>
+          <t>Add a new world to your player-Id</t>
+        </is>
+      </c>
+      <c r="C485" t="inlineStr"/>
+      <c r="D485" t="inlineStr"/>
+      <c r="E485" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F485" t="inlineStr">
+        <is>
+          <t>.user.profil.AddNewWorld</t>
+        </is>
+      </c>
+      <c r="G485" t="inlineStr"/>
+      <c r="H485" t="inlineStr"/>
+    </row>
+    <row r="486">
+      <c r="A486" t="inlineStr"/>
+      <c r="B486" t="inlineStr">
+        <is>
+          <t>Your player In-Game-Name</t>
+        </is>
+      </c>
+      <c r="C486" t="inlineStr"/>
+      <c r="D486" t="inlineStr"/>
+      <c r="E486" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F486" t="inlineStr">
+        <is>
+          <t>.user.profil.PlayerInGameName</t>
+        </is>
+      </c>
+      <c r="G486" t="inlineStr"/>
+      <c r="H486" t="inlineStr"/>
+    </row>
+    <row r="487">
+      <c r="A487" t="inlineStr"/>
+      <c r="B487" t="inlineStr">
+        <is>
+          <t>-- Select World --</t>
+        </is>
+      </c>
+      <c r="C487" t="inlineStr"/>
+      <c r="D487" t="inlineStr"/>
+      <c r="E487" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F487" t="inlineStr">
+        <is>
+          <t>.user.profil.SelectWorld</t>
+        </is>
+      </c>
+      <c r="G487" t="inlineStr"/>
+      <c r="H487" t="inlineStr"/>
+    </row>
+    <row r="488">
+      <c r="A488" t="inlineStr"/>
+      <c r="B488" t="inlineStr">
+        <is>
+          <t>Do you have a beta account?</t>
+        </is>
+      </c>
+      <c r="C488" t="inlineStr"/>
+      <c r="D488" t="inlineStr"/>
+      <c r="E488" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F488" t="inlineStr">
+        <is>
+          <t>.user.profil.AddBetaAccount</t>
+        </is>
+      </c>
+      <c r="G488" t="inlineStr"/>
+      <c r="H488" t="inlineStr"/>
+    </row>
+    <row r="489">
+      <c r="A489" t="inlineStr"/>
+      <c r="B489" t="inlineStr">
+        <is>
+          <t>Stash</t>
+        </is>
+      </c>
+      <c r="C489" t="inlineStr"/>
+      <c r="D489" t="inlineStr"/>
+      <c r="E489" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F489" t="inlineStr">
+        <is>
+          <t>.citymap.Stash</t>
+        </is>
+      </c>
+      <c r="G489" t="inlineStr"/>
+      <c r="H489" t="inlineStr"/>
+    </row>
+    <row r="490">
+      <c r="A490" t="inlineStr"/>
+      <c r="B490" t="inlineStr">
+        <is>
+          <t>Type</t>
+        </is>
+      </c>
+      <c r="C490" t="inlineStr"/>
+      <c r="D490" t="inlineStr"/>
+      <c r="E490" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F490" t="inlineStr">
+        <is>
+          <t>.citymap.Type</t>
+        </is>
+      </c>
+      <c r="G490" t="inlineStr"/>
+      <c r="H490" t="inlineStr"/>
+    </row>
+    <row r="491">
+      <c r="A491" t="inlineStr"/>
+      <c r="B491" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="C491" t="inlineStr"/>
+      <c r="D491" t="inlineStr"/>
+      <c r="E491" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F491" t="inlineStr">
+        <is>
+          <t>.citymap.Size</t>
+        </is>
+      </c>
+      <c r="G491" t="inlineStr"/>
+      <c r="H491" t="inlineStr"/>
+    </row>
+    <row r="492">
+      <c r="A492" t="inlineStr"/>
+      <c r="B492" t="inlineStr">
+        <is>
+          <t>All</t>
+        </is>
+      </c>
+      <c r="C492" t="inlineStr"/>
+      <c r="D492" t="inlineStr"/>
+      <c r="E492" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F492" t="inlineStr">
+        <is>
+          <t>.citymap.All</t>
+        </is>
+      </c>
+      <c r="G492" t="inlineStr"/>
+      <c r="H492" t="inlineStr"/>
+    </row>
+    <row r="493">
+      <c r="A493" t="inlineStr"/>
+      <c r="B493" t="inlineStr">
+        <is>
+          <t>All types</t>
+        </is>
+      </c>
+      <c r="C493" t="inlineStr"/>
+      <c r="D493" t="inlineStr"/>
+      <c r="E493" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F493" t="inlineStr">
+        <is>
+          <t>.citymap.AllTypes</t>
+        </is>
+      </c>
+      <c r="G493" t="inlineStr"/>
+      <c r="H493" t="inlineStr"/>
+    </row>
+    <row r="494">
+      <c r="A494" t="inlineStr"/>
+      <c r="B494" t="inlineStr">
+        <is>
+          <t>Fit view</t>
+        </is>
+      </c>
+      <c r="C494" t="inlineStr"/>
+      <c r="D494" t="inlineStr"/>
+      <c r="E494" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F494" t="inlineStr">
+        <is>
+          <t>.citymap.FitView</t>
+        </is>
+      </c>
+      <c r="G494" t="inlineStr"/>
+      <c r="H494" t="inlineStr"/>
+    </row>
+    <row r="495">
+      <c r="A495" t="inlineStr"/>
+      <c r="B495" t="inlineStr">
+        <is>
+          <t>Zoom in</t>
+        </is>
+      </c>
+      <c r="C495" t="inlineStr"/>
+      <c r="D495" t="inlineStr"/>
+      <c r="E495" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F495" t="inlineStr">
+        <is>
+          <t>.citymap.ZoomIn</t>
+        </is>
+      </c>
+      <c r="G495" t="inlineStr"/>
+      <c r="H495" t="inlineStr"/>
+    </row>
+    <row r="496">
+      <c r="A496" t="inlineStr"/>
+      <c r="B496" t="inlineStr">
+        <is>
+          <t>Zoom out</t>
+        </is>
+      </c>
+      <c r="C496" t="inlineStr"/>
+      <c r="D496" t="inlineStr"/>
+      <c r="E496" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F496" t="inlineStr">
+        <is>
+          <t>.citymap.ZoomOut</t>
+        </is>
+      </c>
+      <c r="G496" t="inlineStr"/>
+      <c r="H496" t="inlineStr"/>
+    </row>
+    <row r="497">
+      <c r="A497" t="inlineStr"/>
+      <c r="B497" t="inlineStr">
+        <is>
+          <t>Zoom level</t>
+        </is>
+      </c>
+      <c r="C497" t="inlineStr"/>
+      <c r="D497" t="inlineStr"/>
+      <c r="E497" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F497" t="inlineStr">
+        <is>
+          <t>.citymap.ZoomLevel</t>
+        </is>
+      </c>
+      <c r="G497" t="inlineStr"/>
+      <c r="H497" t="inlineStr"/>
+    </row>
+    <row r="498">
+      <c r="A498" t="inlineStr"/>
+      <c r="B498" t="inlineStr">
+        <is>
+          <t>Age</t>
+        </is>
+      </c>
+      <c r="C498" t="inlineStr"/>
+      <c r="D498" t="inlineStr"/>
+      <c r="E498" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F498" t="inlineStr">
+        <is>
+          <t>.citymap.Era</t>
+        </is>
+      </c>
+      <c r="G498" t="inlineStr"/>
+      <c r="H498" t="inlineStr"/>
+    </row>
+    <row r="499">
+      <c r="A499" t="inlineStr"/>
+      <c r="B499" t="inlineStr">
+        <is>
+          <t>Automatic (real age)</t>
+        </is>
+      </c>
+      <c r="C499" t="inlineStr"/>
+      <c r="D499" t="inlineStr"/>
+      <c r="E499" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F499" t="inlineStr">
+        <is>
+          <t>.citymap.EraAuto</t>
+        </is>
+      </c>
+      <c r="G499" t="inlineStr"/>
+      <c r="H499" t="inlineStr"/>
+    </row>
+    <row r="500">
+      <c r="A500" t="inlineStr"/>
+      <c r="B500" t="inlineStr">
+        <is>
+          <t>Toggle building info</t>
+        </is>
+      </c>
+      <c r="C500" t="inlineStr"/>
+      <c r="D500" t="inlineStr"/>
+      <c r="E500" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F500" t="inlineStr">
+        <is>
+          <t>.citymap.ToggleInfo</t>
+        </is>
+      </c>
+      <c r="G500" t="inlineStr"/>
+      <c r="H500" t="inlineStr"/>
+    </row>
+    <row r="501">
+      <c r="A501" t="inlineStr"/>
+      <c r="B501" t="inlineStr">
+        <is>
+          <t>Toggle map images</t>
+        </is>
+      </c>
+      <c r="C501" t="inlineStr"/>
+      <c r="D501" t="inlineStr"/>
+      <c r="E501" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F501" t="inlineStr">
+        <is>
+          <t>.citymap.ToggleImages</t>
+        </is>
+      </c>
+      <c r="G501" t="inlineStr"/>
+      <c r="H501" t="inlineStr"/>
+    </row>
+    <row r="502">
+      <c r="A502" t="inlineStr"/>
+      <c r="B502" t="inlineStr">
+        <is>
+          <t>Controls</t>
+        </is>
+      </c>
+      <c r="C502" t="inlineStr"/>
+      <c r="D502" t="inlineStr"/>
+      <c r="E502" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F502" t="inlineStr">
+        <is>
+          <t>.citymap.Controls</t>
+        </is>
+      </c>
+      <c r="G502" t="inlineStr"/>
+      <c r="H502" t="inlineStr"/>
+    </row>
+    <row r="503">
+      <c r="A503" t="inlineStr"/>
+      <c r="B503" t="inlineStr">
+        <is>
+          <t>ALT + drag - pan the map</t>
+        </is>
+      </c>
+      <c r="C503" t="inlineStr"/>
+      <c r="D503" t="inlineStr"/>
+      <c r="E503" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F503" t="inlineStr">
+        <is>
+          <t>.citymap.HelpPan</t>
+        </is>
+      </c>
+      <c r="G503" t="inlineStr"/>
+      <c r="H503" t="inlineStr"/>
+    </row>
+    <row r="504">
+      <c r="A504" t="inlineStr"/>
+      <c r="B504" t="inlineStr">
+        <is>
+          <t>Shift + mouse wheel - zoom to cursor</t>
+        </is>
+      </c>
+      <c r="C504" t="inlineStr"/>
+      <c r="D504" t="inlineStr"/>
+      <c r="E504" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F504" t="inlineStr">
+        <is>
+          <t>.citymap.HelpZoom</t>
+        </is>
+      </c>
+      <c r="G504" t="inlineStr"/>
+      <c r="H504" t="inlineStr"/>
+    </row>
+    <row r="505">
+      <c r="A505" t="inlineStr"/>
+      <c r="B505" t="inlineStr">
+        <is>
+          <t>Zoom slider (bottom right) - fine zoom</t>
+        </is>
+      </c>
+      <c r="C505" t="inlineStr"/>
+      <c r="D505" t="inlineStr"/>
+      <c r="E505" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F505" t="inlineStr">
+        <is>
+          <t>.citymap.HelpZoomBar</t>
+        </is>
+      </c>
+      <c r="G505" t="inlineStr"/>
+      <c r="H505" t="inlineStr"/>
+    </row>
+    <row r="506">
+      <c r="A506" t="inlineStr"/>
+      <c r="B506" t="inlineStr">
+        <is>
+          <t>Click a building - select (Shift/Ctrl = multiple)</t>
+        </is>
+      </c>
+      <c r="C506" t="inlineStr"/>
+      <c r="D506" t="inlineStr"/>
+      <c r="E506" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F506" t="inlineStr">
+        <is>
+          <t>.citymap.HelpSelect</t>
+        </is>
+      </c>
+      <c r="G506" t="inlineStr"/>
+      <c r="H506" t="inlineStr"/>
+    </row>
+    <row r="507">
+      <c r="A507" t="inlineStr"/>
+      <c r="B507" t="inlineStr">
+        <is>
+          <t>Drag a building - move it (snaps to tiles)</t>
+        </is>
+      </c>
+      <c r="C507" t="inlineStr"/>
+      <c r="D507" t="inlineStr"/>
+      <c r="E507" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F507" t="inlineStr">
+        <is>
+          <t>.citymap.HelpMove</t>
+        </is>
+      </c>
+      <c r="G507" t="inlineStr"/>
+      <c r="H507" t="inlineStr"/>
+    </row>
+    <row r="508">
+      <c r="A508" t="inlineStr"/>
+      <c r="B508" t="inlineStr">
+        <is>
+          <t>Shift + drag on empty space - box selection</t>
+        </is>
+      </c>
+      <c r="C508" t="inlineStr"/>
+      <c r="D508" t="inlineStr"/>
+      <c r="E508" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F508" t="inlineStr">
+        <is>
+          <t>.citymap.HelpMarquee</t>
+        </is>
+      </c>
+      <c r="G508" t="inlineStr"/>
+      <c r="H508" t="inlineStr"/>
+    </row>
+    <row r="509">
+      <c r="A509" t="inlineStr"/>
+      <c r="B509" t="inlineStr">
+        <is>
+          <t>Esc / click empty space - clear selection</t>
+        </is>
+      </c>
+      <c r="C509" t="inlineStr"/>
+      <c r="D509" t="inlineStr"/>
+      <c r="E509" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F509" t="inlineStr">
+        <is>
+          <t>.citymap.HelpDeselect</t>
+        </is>
+      </c>
+      <c r="G509" t="inlineStr"/>
+      <c r="H509" t="inlineStr"/>
+    </row>
+    <row r="510">
+      <c r="A510" t="inlineStr"/>
+      <c r="B510" t="inlineStr">
+        <is>
+          <t>Double-click / Del / drag to stash - move building back to the stash</t>
+        </is>
+      </c>
+      <c r="C510" t="inlineStr"/>
+      <c r="D510" t="inlineStr"/>
+      <c r="E510" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F510" t="inlineStr">
+        <is>
+          <t>.citymap.HelpShelve</t>
+        </is>
+      </c>
+      <c r="G510" t="inlineStr"/>
+      <c r="H510" t="inlineStr"/>
+    </row>
+    <row r="511">
+      <c r="A511" t="inlineStr"/>
+      <c r="B511" t="inlineStr">
+        <is>
+          <t>Click a stash group - road: line tool, otherwise stamp</t>
+        </is>
+      </c>
+      <c r="C511" t="inlineStr"/>
+      <c r="D511" t="inlineStr"/>
+      <c r="E511" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F511" t="inlineStr">
+        <is>
+          <t>.citymap.HelpStash</t>
+        </is>
+      </c>
+      <c r="G511" t="inlineStr"/>
+      <c r="H511" t="inlineStr"/>
+    </row>
+    <row r="512">
+      <c r="A512" t="inlineStr"/>
+      <c r="B512" t="inlineStr">
+        <is>
+          <t>Right-click / Esc - end the active tool</t>
+        </is>
+      </c>
+      <c r="C512" t="inlineStr"/>
+      <c r="D512" t="inlineStr"/>
+      <c r="E512" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F512" t="inlineStr">
+        <is>
+          <t>.citymap.HelpTool</t>
+        </is>
+      </c>
+      <c r="G512" t="inlineStr"/>
+      <c r="H512" t="inlineStr"/>
+    </row>
+    <row r="513">
+      <c r="A513" t="inlineStr"/>
+      <c r="B513" t="inlineStr">
+        <is>
+          <t>Mouse wheel over the stash - scroll</t>
+        </is>
+      </c>
+      <c r="C513" t="inlineStr"/>
+      <c r="D513" t="inlineStr"/>
+      <c r="E513" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F513" t="inlineStr">
+        <is>
+          <t>.citymap.HelpScroll</t>
+        </is>
+      </c>
+      <c r="G513" t="inlineStr"/>
+      <c r="H513" t="inlineStr"/>
+    </row>
+    <row r="514">
+      <c r="A514" t="inlineStr"/>
+      <c r="B514" t="inlineStr">
+        <is>
+          <t>Drag an extension - move it</t>
+        </is>
+      </c>
+      <c r="C514" t="inlineStr"/>
+      <c r="D514" t="inlineStr"/>
+      <c r="E514" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F514" t="inlineStr">
+        <is>
+          <t>.citymap.HelpExtDrag</t>
+        </is>
+      </c>
+      <c r="G514" t="inlineStr"/>
+      <c r="H514" t="inlineStr"/>
+    </row>
+    <row r="515">
+      <c r="A515" t="inlineStr"/>
+      <c r="B515" t="inlineStr">
+        <is>
+          <t>Double-click an extension - remove it (returns to the pool)</t>
+        </is>
+      </c>
+      <c r="C515" t="inlineStr"/>
+      <c r="D515" t="inlineStr"/>
+      <c r="E515" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F515" t="inlineStr">
+        <is>
+          <t>.citymap.HelpExtDelete</t>
+        </is>
+      </c>
+      <c r="G515" t="inlineStr"/>
+      <c r="H515" t="inlineStr"/>
+    </row>
+    <row r="516">
+      <c r="A516" t="inlineStr"/>
+      <c r="B516" t="inlineStr">
+        <is>
+          <t>Shift + Del (or ✕ in the info panel) - delete the selected building completely</t>
+        </is>
+      </c>
+      <c r="C516" t="inlineStr"/>
+      <c r="D516" t="inlineStr"/>
+      <c r="E516" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F516" t="inlineStr">
+        <is>
+          <t>.citymap.HelpDelete</t>
+        </is>
+      </c>
+      <c r="G516" t="inlineStr"/>
+      <c r="H516" t="inlineStr"/>
+    </row>
+    <row r="517">
+      <c r="A517" t="inlineStr"/>
+      <c r="B517" t="inlineStr">
+        <is>
+          <t>Delete</t>
+        </is>
+      </c>
+      <c r="C517" t="inlineStr"/>
+      <c r="D517" t="inlineStr"/>
+      <c r="E517" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F517" t="inlineStr">
+        <is>
+          <t>.citymap.Delete</t>
+        </is>
+      </c>
+      <c r="G517" t="inlineStr"/>
+      <c r="H517" t="inlineStr"/>
+    </row>
+    <row r="518">
+      <c r="A518" t="inlineStr"/>
+      <c r="B518" t="inlineStr">
+        <is>
+          <t>Set</t>
+        </is>
+      </c>
+      <c r="C518" t="inlineStr"/>
+      <c r="D518" t="inlineStr"/>
+      <c r="E518" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F518" t="inlineStr">
+        <is>
+          <t>.citymap.Set</t>
+        </is>
+      </c>
+      <c r="G518" t="inlineStr"/>
+      <c r="H518" t="inlineStr"/>
+    </row>
+    <row r="519">
+      <c r="A519" t="inlineStr"/>
+      <c r="B519" t="inlineStr">
+        <is>
+          <t>required</t>
+        </is>
+      </c>
+      <c r="C519" t="inlineStr"/>
+      <c r="D519" t="inlineStr"/>
+      <c r="E519" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F519" t="inlineStr">
+        <is>
+          <t>.citymap.Required</t>
+        </is>
+      </c>
+      <c r="G519" t="inlineStr"/>
+      <c r="H519" t="inlineStr"/>
+    </row>
+    <row r="520">
+      <c r="A520" t="inlineStr"/>
+      <c r="B520" t="inlineStr">
+        <is>
+          <t>not required</t>
+        </is>
+      </c>
+      <c r="C520" t="inlineStr"/>
+      <c r="D520" t="inlineStr"/>
+      <c r="E520" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F520" t="inlineStr">
+        <is>
+          <t>.citymap.NotRequired</t>
+        </is>
+      </c>
+      <c r="G520" t="inlineStr"/>
+      <c r="H520" t="inlineStr"/>
+    </row>
+    <row r="521">
+      <c r="A521" t="inlineStr"/>
+      <c r="B521" t="inlineStr">
+        <is>
+          <t>Construction time</t>
+        </is>
+      </c>
+      <c r="C521" t="inlineStr"/>
+      <c r="D521" t="inlineStr"/>
+      <c r="E521" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F521" t="inlineStr">
+        <is>
+          <t>.citymap.ConstructionTime</t>
+        </is>
+      </c>
+      <c r="G521" t="inlineStr"/>
+      <c r="H521" t="inlineStr"/>
+    </row>
+    <row r="522">
+      <c r="A522" t="inlineStr"/>
+      <c r="B522" t="inlineStr">
+        <is>
+          <t>Boosts (Basic-Values)</t>
+        </is>
+      </c>
+      <c r="C522" t="inlineStr"/>
+      <c r="D522" t="inlineStr"/>
+      <c r="E522" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F522" t="inlineStr">
+        <is>
+          <t>.citymap.Boosts</t>
+        </is>
+      </c>
+      <c r="G522" t="inlineStr"/>
+      <c r="H522" t="inlineStr"/>
+    </row>
+    <row r="523">
+      <c r="A523" t="inlineStr"/>
+      <c r="B523" t="inlineStr">
+        <is>
+          <t>Production</t>
+        </is>
+      </c>
+      <c r="C523" t="inlineStr"/>
+      <c r="D523" t="inlineStr"/>
+      <c r="E523" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F523" t="inlineStr">
+        <is>
+          <t>.citymap.Production</t>
+        </is>
+      </c>
+      <c r="G523" t="inlineStr"/>
+      <c r="H523" t="inlineStr"/>
+    </row>
+    <row r="524">
+      <c r="A524" t="inlineStr"/>
+      <c r="B524" t="inlineStr">
+        <is>
+          <t>motivated</t>
+        </is>
+      </c>
+      <c r="C524" t="inlineStr"/>
+      <c r="D524" t="inlineStr"/>
+      <c r="E524" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F524" t="inlineStr">
+        <is>
+          <t>.citymap.Motivated</t>
+        </is>
+      </c>
+      <c r="G524" t="inlineStr"/>
+      <c r="H524" t="inlineStr"/>
+    </row>
+    <row r="525">
+      <c r="A525" t="inlineStr"/>
+      <c r="B525" t="inlineStr">
+        <is>
+          <t>Bonus per level</t>
+        </is>
+      </c>
+      <c r="C525" t="inlineStr"/>
+      <c r="D525" t="inlineStr"/>
+      <c r="E525" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F525" t="inlineStr">
+        <is>
+          <t>.citymap.BonusPerLevel</t>
+        </is>
+      </c>
+      <c r="G525" t="inlineStr"/>
+      <c r="H525" t="inlineStr"/>
+    </row>
+    <row r="526">
+      <c r="A526" t="inlineStr"/>
+      <c r="B526" t="inlineStr">
+        <is>
+          <t>Level</t>
+        </is>
+      </c>
+      <c r="C526" t="inlineStr"/>
+      <c r="D526" t="inlineStr"/>
+      <c r="E526" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F526" t="inlineStr">
+        <is>
+          <t>.citymap.Level</t>
+        </is>
+      </c>
+      <c r="G526" t="inlineStr"/>
+      <c r="H526" t="inlineStr"/>
+    </row>
+    <row r="527">
+      <c r="A527" t="inlineStr"/>
+      <c r="B527" t="inlineStr">
+        <is>
+          <t>Max level</t>
+        </is>
+      </c>
+      <c r="C527" t="inlineStr"/>
+      <c r="D527" t="inlineStr"/>
+      <c r="E527" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F527" t="inlineStr">
+        <is>
+          <t>.citymap.MaxLevel</t>
+        </is>
+      </c>
+      <c r="G527" t="inlineStr"/>
+      <c r="H527" t="inlineStr"/>
+    </row>
+    <row r="528">
+      <c r="A528" t="inlineStr"/>
+      <c r="B528" t="inlineStr">
+        <is>
+          <t>Provides</t>
+        </is>
+      </c>
+      <c r="C528" t="inlineStr"/>
+      <c r="D528" t="inlineStr"/>
+      <c r="E528" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F528" t="inlineStr">
+        <is>
+          <t>.citymap.Provides</t>
+        </is>
+      </c>
+      <c r="G528" t="inlineStr"/>
+      <c r="H528" t="inlineStr"/>
+    </row>
+    <row r="529">
+      <c r="A529" t="inlineStr"/>
+      <c r="B529" t="inlineStr">
+        <is>
+          <t>Rewards</t>
+        </is>
+      </c>
+      <c r="C529" t="inlineStr"/>
+      <c r="D529" t="inlineStr"/>
+      <c r="E529" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F529" t="inlineStr">
+        <is>
+          <t>.citymap.Rewards</t>
+        </is>
+      </c>
+      <c r="G529" t="inlineStr"/>
+      <c r="H529" t="inlineStr"/>
+    </row>
+    <row r="530">
+      <c r="A530" t="inlineStr"/>
+      <c r="B530" t="inlineStr">
+        <is>
+          <t>Select a building to see its details.</t>
+        </is>
+      </c>
+      <c r="C530" t="inlineStr"/>
+      <c r="D530" t="inlineStr"/>
+      <c r="E530" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F530" t="inlineStr">
+        <is>
+          <t>.citymap.SelectBuildingHint</t>
+        </is>
+      </c>
+      <c r="G530" t="inlineStr"/>
+      <c r="H530" t="inlineStr"/>
+    </row>
+    <row r="531">
+      <c r="A531" t="inlineStr"/>
+      <c r="B531" t="inlineStr">
+        <is>
+          <t>Not found in catalog (outdated?).</t>
+        </is>
+      </c>
+      <c r="C531" t="inlineStr"/>
+      <c r="D531" t="inlineStr"/>
+      <c r="E531" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F531" t="inlineStr">
+        <is>
+          <t>.citymap.NotInCatalog</t>
+        </is>
+      </c>
+      <c r="G531" t="inlineStr"/>
+      <c r="H531" t="inlineStr"/>
+    </row>
+    <row r="532">
+      <c r="A532" t="inlineStr"/>
+      <c r="B532" t="inlineStr">
+        <is>
+          <t>Attack (attacking army)</t>
+        </is>
+      </c>
+      <c r="C532" t="inlineStr"/>
+      <c r="D532" t="inlineStr"/>
+      <c r="E532" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F532" t="inlineStr">
+        <is>
+          <t>.citymap.boost.att_boost_attacker</t>
+        </is>
+      </c>
+      <c r="G532" t="inlineStr"/>
+      <c r="H532" t="inlineStr"/>
+    </row>
+    <row r="533">
+      <c r="A533" t="inlineStr"/>
+      <c r="B533" t="inlineStr">
+        <is>
+          <t>Defense (attacking army)</t>
+        </is>
+      </c>
+      <c r="C533" t="inlineStr"/>
+      <c r="D533" t="inlineStr"/>
+      <c r="E533" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F533" t="inlineStr">
+        <is>
+          <t>.citymap.boost.def_boost_attacker</t>
+        </is>
+      </c>
+      <c r="G533" t="inlineStr"/>
+      <c r="H533" t="inlineStr"/>
+    </row>
+    <row r="534">
+      <c r="A534" t="inlineStr"/>
+      <c r="B534" t="inlineStr">
+        <is>
+          <t>Attack (defending army)</t>
+        </is>
+      </c>
+      <c r="C534" t="inlineStr"/>
+      <c r="D534" t="inlineStr"/>
+      <c r="E534" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F534" t="inlineStr">
+        <is>
+          <t>.citymap.boost.att_boost_defender</t>
+        </is>
+      </c>
+      <c r="G534" t="inlineStr"/>
+      <c r="H534" t="inlineStr"/>
+    </row>
+    <row r="535">
+      <c r="A535" t="inlineStr"/>
+      <c r="B535" t="inlineStr">
+        <is>
+          <t>Defense (defending army)</t>
+        </is>
+      </c>
+      <c r="C535" t="inlineStr"/>
+      <c r="D535" t="inlineStr"/>
+      <c r="E535" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F535" t="inlineStr">
+        <is>
+          <t>.citymap.boost.def_boost_defender</t>
+        </is>
+      </c>
+      <c r="G535" t="inlineStr"/>
+      <c r="H535" t="inlineStr"/>
+    </row>
+    <row r="536">
+      <c r="A536" t="inlineStr"/>
+      <c r="B536" t="inlineStr">
+        <is>
+          <t>Attack &amp; defense (attacking army)</t>
+        </is>
+      </c>
+      <c r="C536" t="inlineStr"/>
+      <c r="D536" t="inlineStr"/>
+      <c r="E536" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F536" t="inlineStr">
+        <is>
+          <t>.citymap.boost.att_def_boost_attacker</t>
+        </is>
+      </c>
+      <c r="G536" t="inlineStr"/>
+      <c r="H536" t="inlineStr"/>
+    </row>
+    <row r="537">
+      <c r="A537" t="inlineStr"/>
+      <c r="B537" t="inlineStr">
+        <is>
+          <t>Attack &amp; defense (defending army)</t>
+        </is>
+      </c>
+      <c r="C537" t="inlineStr"/>
+      <c r="D537" t="inlineStr"/>
+      <c r="E537" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F537" t="inlineStr">
+        <is>
+          <t>.citymap.boost.att_def_boost_defender</t>
+        </is>
+      </c>
+      <c r="G537" t="inlineStr"/>
+      <c r="H537" t="inlineStr"/>
+    </row>
+    <row r="538">
+      <c r="A538" t="inlineStr"/>
+      <c r="B538" t="inlineStr">
+        <is>
+          <t>Attack &amp; defense (both armies)</t>
+        </is>
+      </c>
+      <c r="C538" t="inlineStr"/>
+      <c r="D538" t="inlineStr"/>
+      <c r="E538" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F538" t="inlineStr">
+        <is>
+          <t>.citymap.boost.att_def_boost_attacker_defender</t>
+        </is>
+      </c>
+      <c r="G538" t="inlineStr"/>
+      <c r="H538" t="inlineStr"/>
+    </row>
+    <row r="539">
+      <c r="A539" t="inlineStr"/>
+      <c r="B539" t="inlineStr">
+        <is>
+          <t>Forge Point production</t>
+        </is>
+      </c>
+      <c r="C539" t="inlineStr"/>
+      <c r="D539" t="inlineStr"/>
+      <c r="E539" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F539" t="inlineStr">
+        <is>
+          <t>.citymap.boost.forge_points_production</t>
+        </is>
+      </c>
+      <c r="G539" t="inlineStr"/>
+      <c r="H539" t="inlineStr"/>
+    </row>
+    <row r="540">
+      <c r="A540" t="inlineStr"/>
+      <c r="B540" t="inlineStr">
+        <is>
+          <t>Goods production</t>
+        </is>
+      </c>
+      <c r="C540" t="inlineStr"/>
+      <c r="D540" t="inlineStr"/>
+      <c r="E540" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F540" t="inlineStr">
+        <is>
+          <t>.citymap.boost.goods_production</t>
+        </is>
+      </c>
+      <c r="G540" t="inlineStr"/>
+      <c r="H540" t="inlineStr"/>
+    </row>
+    <row r="541">
+      <c r="A541" t="inlineStr"/>
+      <c r="B541" t="inlineStr">
+        <is>
+          <t>Guild goods production</t>
+        </is>
+      </c>
+      <c r="C541" t="inlineStr"/>
+      <c r="D541" t="inlineStr"/>
+      <c r="E541" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F541" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_goods_production</t>
+        </is>
+      </c>
+      <c r="G541" t="inlineStr"/>
+      <c r="H541" t="inlineStr"/>
+    </row>
+    <row r="542">
+      <c r="A542" t="inlineStr"/>
+      <c r="B542" t="inlineStr">
+        <is>
+          <t>Medal production</t>
+        </is>
+      </c>
+      <c r="C542" t="inlineStr"/>
+      <c r="D542" t="inlineStr"/>
+      <c r="E542" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F542" t="inlineStr">
+        <is>
+          <t>.citymap.boost.medal_production</t>
+        </is>
+      </c>
+      <c r="G542" t="inlineStr"/>
+      <c r="H542" t="inlineStr"/>
+    </row>
+    <row r="543">
+      <c r="A543" t="inlineStr"/>
+      <c r="B543" t="inlineStr">
+        <is>
+          <t>Special goods production</t>
+        </is>
+      </c>
+      <c r="C543" t="inlineStr"/>
+      <c r="D543" t="inlineStr"/>
+      <c r="E543" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F543" t="inlineStr">
+        <is>
+          <t>.citymap.boost.special_goods_production</t>
+        </is>
+      </c>
+      <c r="G543" t="inlineStr"/>
+      <c r="H543" t="inlineStr"/>
+    </row>
+    <row r="544">
+      <c r="A544" t="inlineStr"/>
+      <c r="B544" t="inlineStr">
+        <is>
+          <t>QI: action point capacity</t>
+        </is>
+      </c>
+      <c r="C544" t="inlineStr"/>
+      <c r="D544" t="inlineStr"/>
+      <c r="E544" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F544" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_action_points_capacity</t>
+        </is>
+      </c>
+      <c r="G544" t="inlineStr"/>
+      <c r="H544" t="inlineStr"/>
+    </row>
+    <row r="545">
+      <c r="A545" t="inlineStr"/>
+      <c r="B545" t="inlineStr">
+        <is>
+          <t>QI: action point collection</t>
+        </is>
+      </c>
+      <c r="C545" t="inlineStr"/>
+      <c r="D545" t="inlineStr"/>
+      <c r="E545" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F545" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_action_points_collection</t>
+        </is>
+      </c>
+      <c r="G545" t="inlineStr"/>
+      <c r="H545" t="inlineStr"/>
+    </row>
+    <row r="546">
+      <c r="A546" t="inlineStr"/>
+      <c r="B546" t="inlineStr">
+        <is>
+          <t>QI: coin production</t>
+        </is>
+      </c>
+      <c r="C546" t="inlineStr"/>
+      <c r="D546" t="inlineStr"/>
+      <c r="E546" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F546" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_coins_production</t>
+        </is>
+      </c>
+      <c r="G546" t="inlineStr"/>
+      <c r="H546" t="inlineStr"/>
+    </row>
+    <row r="547">
+      <c r="A547" t="inlineStr"/>
+      <c r="B547" t="inlineStr">
+        <is>
+          <t>QI: starting coins</t>
+        </is>
+      </c>
+      <c r="C547" t="inlineStr"/>
+      <c r="D547" t="inlineStr"/>
+      <c r="E547" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F547" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_coins_start</t>
+        </is>
+      </c>
+      <c r="G547" t="inlineStr"/>
+      <c r="H547" t="inlineStr"/>
+    </row>
+    <row r="548">
+      <c r="A548" t="inlineStr"/>
+      <c r="B548" t="inlineStr">
+        <is>
+          <t>QI: supplies production</t>
+        </is>
+      </c>
+      <c r="C548" t="inlineStr"/>
+      <c r="D548" t="inlineStr"/>
+      <c r="E548" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F548" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_supplies_production</t>
+        </is>
+      </c>
+      <c r="G548" t="inlineStr"/>
+      <c r="H548" t="inlineStr"/>
+    </row>
+    <row r="549">
+      <c r="A549" t="inlineStr"/>
+      <c r="B549" t="inlineStr">
+        <is>
+          <t>QI: starting supplies</t>
+        </is>
+      </c>
+      <c r="C549" t="inlineStr"/>
+      <c r="D549" t="inlineStr"/>
+      <c r="E549" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F549" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_supplies_start</t>
+        </is>
+      </c>
+      <c r="G549" t="inlineStr"/>
+      <c r="H549" t="inlineStr"/>
+    </row>
+    <row r="550">
+      <c r="A550" t="inlineStr"/>
+      <c r="B550" t="inlineStr">
+        <is>
+          <t>QI: starting goods</t>
+        </is>
+      </c>
+      <c r="C550" t="inlineStr"/>
+      <c r="D550" t="inlineStr"/>
+      <c r="E550" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F550" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_goods_start</t>
+        </is>
+      </c>
+      <c r="G550" t="inlineStr"/>
+      <c r="H550" t="inlineStr"/>
+    </row>
+    <row r="551">
+      <c r="A551" t="inlineStr"/>
+      <c r="B551" t="inlineStr">
+        <is>
+          <t>QI: starting units</t>
+        </is>
+      </c>
+      <c r="C551" t="inlineStr"/>
+      <c r="D551" t="inlineStr"/>
+      <c r="E551" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F551" t="inlineStr">
+        <is>
+          <t>.citymap.boost.guild_raids_units_start</t>
+        </is>
+      </c>
+      <c r="G551" t="inlineStr"/>
+      <c r="H551" t="inlineStr"/>
+    </row>
+    <row r="552">
+      <c r="A552" t="inlineStr"/>
+      <c r="B552" t="inlineStr">
+        <is>
+          <t>Coin production</t>
+        </is>
+      </c>
+      <c r="C552" t="inlineStr"/>
+      <c r="D552" t="inlineStr"/>
+      <c r="E552" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F552" t="inlineStr">
+        <is>
+          <t>.citymap.boost.coin_production</t>
+        </is>
+      </c>
+      <c r="G552" t="inlineStr"/>
+      <c r="H552" t="inlineStr"/>
+    </row>
+    <row r="553">
+      <c r="A553" t="inlineStr"/>
+      <c r="B553" t="inlineStr">
+        <is>
+          <t>Supply production</t>
+        </is>
+      </c>
+      <c r="C553" t="inlineStr"/>
+      <c r="D553" t="inlineStr"/>
+      <c r="E553" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F553" t="inlineStr">
+        <is>
+          <t>.citymap.boost.supply_production</t>
+        </is>
+      </c>
+      <c r="G553" t="inlineStr"/>
+      <c r="H553" t="inlineStr"/>
+    </row>
+    <row r="554">
+      <c r="A554" t="inlineStr"/>
+      <c r="B554" t="inlineStr">
+        <is>
+          <t>Fierce resistance</t>
+        </is>
+      </c>
+      <c r="C554" t="inlineStr"/>
+      <c r="D554" t="inlineStr"/>
+      <c r="E554" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F554" t="inlineStr">
+        <is>
+          <t>.citymap.boost.fierce_resistance</t>
+        </is>
+      </c>
+      <c r="G554" t="inlineStr"/>
+      <c r="H554" t="inlineStr"/>
+    </row>
+    <row r="555">
+      <c r="A555" t="inlineStr"/>
+      <c r="B555" t="inlineStr">
+        <is>
+          <t>Guild goods</t>
+        </is>
+      </c>
+      <c r="C555" t="inlineStr"/>
+      <c r="D555" t="inlineStr"/>
+      <c r="E555" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F555" t="inlineStr">
+        <is>
+          <t>.citymap.boost.clan_goods</t>
+        </is>
+      </c>
+      <c r="G555" t="inlineStr"/>
+      <c r="H555" t="inlineStr"/>
+    </row>
+    <row r="556">
+      <c r="A556" t="inlineStr"/>
+      <c r="B556" t="inlineStr">
+        <is>
+          <t>Coins</t>
+        </is>
+      </c>
+      <c r="C556" t="inlineStr"/>
+      <c r="D556" t="inlineStr"/>
+      <c r="E556" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F556" t="inlineStr">
+        <is>
+          <t>.citymap.res.money</t>
+        </is>
+      </c>
+      <c r="G556" t="inlineStr"/>
+      <c r="H556" t="inlineStr"/>
+    </row>
+    <row r="557">
+      <c r="A557" t="inlineStr"/>
+      <c r="B557" t="inlineStr">
+        <is>
+          <t>Supplies</t>
+        </is>
+      </c>
+      <c r="C557" t="inlineStr"/>
+      <c r="D557" t="inlineStr"/>
+      <c r="E557" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F557" t="inlineStr">
+        <is>
+          <t>.citymap.res.supplies</t>
+        </is>
+      </c>
+      <c r="G557" t="inlineStr"/>
+      <c r="H557" t="inlineStr"/>
+    </row>
+    <row r="558">
+      <c r="A558" t="inlineStr"/>
+      <c r="B558" t="inlineStr">
+        <is>
+          <t>Medals</t>
+        </is>
+      </c>
+      <c r="C558" t="inlineStr"/>
+      <c r="D558" t="inlineStr"/>
+      <c r="E558" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F558" t="inlineStr">
+        <is>
+          <t>.citymap.res.medals</t>
+        </is>
+      </c>
+      <c r="G558" t="inlineStr"/>
+      <c r="H558" t="inlineStr"/>
+    </row>
+    <row r="559">
+      <c r="A559" t="inlineStr"/>
+      <c r="B559" t="inlineStr">
+        <is>
+          <t>Forge Points</t>
+        </is>
+      </c>
+      <c r="C559" t="inlineStr"/>
+      <c r="D559" t="inlineStr"/>
+      <c r="E559" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F559" t="inlineStr">
+        <is>
+          <t>.citymap.res.strategy_points</t>
+        </is>
+      </c>
+      <c r="G559" t="inlineStr"/>
+      <c r="H559" t="inlineStr"/>
+    </row>
+    <row r="560">
+      <c r="A560" t="inlineStr"/>
+      <c r="B560" t="inlineStr">
+        <is>
+          <t>Goods of your age</t>
+        </is>
+      </c>
+      <c r="C560" t="inlineStr"/>
+      <c r="D560" t="inlineStr"/>
+      <c r="E560" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F560" t="inlineStr">
+        <is>
+          <t>.citymap.res.random_good_of_age</t>
+        </is>
+      </c>
+      <c r="G560" t="inlineStr"/>
+      <c r="H560" t="inlineStr"/>
+    </row>
+    <row r="561">
+      <c r="A561" t="inlineStr"/>
+      <c r="B561" t="inlineStr">
+        <is>
+          <t>Diamonds</t>
+        </is>
+      </c>
+      <c r="C561" t="inlineStr"/>
+      <c r="D561" t="inlineStr"/>
+      <c r="E561" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F561" t="inlineStr">
+        <is>
+          <t>.citymap.res.premium</t>
+        </is>
+      </c>
+      <c r="G561" t="inlineStr"/>
+      <c r="H561" t="inlineStr"/>
+    </row>
+    <row r="562">
+      <c r="A562" t="inlineStr"/>
+      <c r="B562" t="inlineStr">
+        <is>
+          <t>Guild power</t>
+        </is>
+      </c>
+      <c r="C562" t="inlineStr"/>
+      <c r="D562" t="inlineStr"/>
+      <c r="E562" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F562" t="inlineStr">
+        <is>
+          <t>.citymap.res.clan_power</t>
+        </is>
+      </c>
+      <c r="G562" t="inlineStr"/>
+      <c r="H562" t="inlineStr"/>
+    </row>
+    <row r="563">
+      <c r="A563" t="inlineStr"/>
+      <c r="B563" t="inlineStr">
+        <is>
+          <t>Guild goods</t>
+        </is>
+      </c>
+      <c r="C563" t="inlineStr"/>
+      <c r="D563" t="inlineStr"/>
+      <c r="E563" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F563" t="inlineStr">
+        <is>
+          <t>.citymap.res.clan_goods</t>
+        </is>
+      </c>
+      <c r="G563" t="inlineStr"/>
+      <c r="H563" t="inlineStr"/>
+    </row>
+    <row r="564">
+      <c r="A564" t="inlineStr"/>
+      <c r="B564" t="inlineStr">
+        <is>
+          <t>Population</t>
+        </is>
+      </c>
+      <c r="C564" t="inlineStr"/>
+      <c r="D564" t="inlineStr"/>
+      <c r="E564" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F564" t="inlineStr">
+        <is>
+          <t>.citymap.res.population</t>
+        </is>
+      </c>
+      <c r="G564" t="inlineStr"/>
+      <c r="H564" t="inlineStr"/>
+    </row>
+    <row r="565">
+      <c r="A565" t="inlineStr"/>
+      <c r="B565" t="inlineStr">
+        <is>
+          <t>Guild Expedition</t>
+        </is>
+      </c>
+      <c r="C565" t="inlineStr"/>
+      <c r="D565" t="inlineStr"/>
+      <c r="E565" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F565" t="inlineStr">
+        <is>
+          <t>.citymap.feature.guild_expedition</t>
+        </is>
+      </c>
+      <c r="G565" t="inlineStr"/>
+      <c r="H565" t="inlineStr"/>
+    </row>
+    <row r="566">
+      <c r="A566" t="inlineStr"/>
+      <c r="B566" t="inlineStr">
+        <is>
+          <t>Battlegrounds</t>
+        </is>
+      </c>
+      <c r="C566" t="inlineStr"/>
+      <c r="D566" t="inlineStr"/>
+      <c r="E566" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F566" t="inlineStr">
+        <is>
+          <t>.citymap.feature.battleground</t>
+        </is>
+      </c>
+      <c r="G566" t="inlineStr"/>
+      <c r="H566" t="inlineStr"/>
+    </row>
+    <row r="567">
+      <c r="A567" t="inlineStr"/>
+      <c r="B567" t="inlineStr">
+        <is>
+          <t>Quantum Incursions</t>
+        </is>
+      </c>
+      <c r="C567" t="inlineStr"/>
+      <c r="D567" t="inlineStr"/>
+      <c r="E567" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F567" t="inlineStr">
+        <is>
+          <t>.citymap.feature.guild_raids</t>
+        </is>
+      </c>
+      <c r="G567" t="inlineStr"/>
+      <c r="H567" t="inlineStr"/>
+    </row>
+    <row r="568">
+      <c r="A568" t="inlineStr"/>
+      <c r="B568" t="inlineStr">
+        <is>
+          <t>Common</t>
+        </is>
+      </c>
+      <c r="C568" t="inlineStr"/>
+      <c r="D568" t="inlineStr"/>
+      <c r="E568" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F568" t="inlineStr">
+        <is>
+          <t>.citymap.rarity.common</t>
+        </is>
+      </c>
+      <c r="G568" t="inlineStr"/>
+      <c r="H568" t="inlineStr"/>
+    </row>
+    <row r="569">
+      <c r="A569" t="inlineStr"/>
+      <c r="B569" t="inlineStr">
+        <is>
+          <t>Uncommon</t>
+        </is>
+      </c>
+      <c r="C569" t="inlineStr"/>
+      <c r="D569" t="inlineStr"/>
+      <c r="E569" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F569" t="inlineStr">
+        <is>
+          <t>.citymap.rarity.uncommon</t>
+        </is>
+      </c>
+      <c r="G569" t="inlineStr"/>
+      <c r="H569" t="inlineStr"/>
+    </row>
+    <row r="570">
+      <c r="A570" t="inlineStr"/>
+      <c r="B570" t="inlineStr">
+        <is>
+          <t>Rare</t>
+        </is>
+      </c>
+      <c r="C570" t="inlineStr"/>
+      <c r="D570" t="inlineStr"/>
+      <c r="E570" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F570" t="inlineStr">
+        <is>
+          <t>.citymap.rarity.rare</t>
+        </is>
+      </c>
+      <c r="G570" t="inlineStr"/>
+      <c r="H570" t="inlineStr"/>
+    </row>
+    <row r="571">
+      <c r="A571" t="inlineStr"/>
+      <c r="B571" t="inlineStr">
+        <is>
+          <t>Epic</t>
+        </is>
+      </c>
+      <c r="C571" t="inlineStr"/>
+      <c r="D571" t="inlineStr"/>
+      <c r="E571" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F571" t="inlineStr">
+        <is>
+          <t>.citymap.rarity.epic</t>
+        </is>
+      </c>
+      <c r="G571" t="inlineStr"/>
+      <c r="H571" t="inlineStr"/>
+    </row>
+    <row r="572">
+      <c r="A572" t="inlineStr"/>
+      <c r="B572" t="inlineStr">
+        <is>
+          <t>Legendary</t>
+        </is>
+      </c>
+      <c r="C572" t="inlineStr"/>
+      <c r="D572" t="inlineStr"/>
+      <c r="E572" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F572" t="inlineStr">
+        <is>
+          <t>.citymap.rarity.legendary</t>
+        </is>
+      </c>
+      <c r="G572" t="inlineStr"/>
+      <c r="H572" t="inlineStr"/>
+    </row>
+    <row r="573">
+      <c r="A573" t="inlineStr"/>
+      <c r="B573" t="inlineStr">
+        <is>
+          <t>Stone Age</t>
+        </is>
+      </c>
+      <c r="C573" t="inlineStr"/>
+      <c r="D573" t="inlineStr"/>
+      <c r="E573" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F573" t="inlineStr">
+        <is>
+          <t>.citymap.era.StoneAge</t>
+        </is>
+      </c>
+      <c r="G573" t="inlineStr"/>
+      <c r="H573" t="inlineStr"/>
+    </row>
+    <row r="574">
+      <c r="A574" t="inlineStr"/>
+      <c r="B574" t="inlineStr">
+        <is>
+          <t>Bronze Age</t>
+        </is>
+      </c>
+      <c r="C574" t="inlineStr"/>
+      <c r="D574" t="inlineStr"/>
+      <c r="E574" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F574" t="inlineStr">
+        <is>
+          <t>.citymap.era.BronzeAge</t>
+        </is>
+      </c>
+      <c r="G574" t="inlineStr"/>
+      <c r="H574" t="inlineStr"/>
+    </row>
+    <row r="575">
+      <c r="A575" t="inlineStr"/>
+      <c r="B575" t="inlineStr">
+        <is>
+          <t>Iron Age</t>
+        </is>
+      </c>
+      <c r="C575" t="inlineStr"/>
+      <c r="D575" t="inlineStr"/>
+      <c r="E575" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F575" t="inlineStr">
+        <is>
+          <t>.citymap.era.IronAge</t>
+        </is>
+      </c>
+      <c r="G575" t="inlineStr"/>
+      <c r="H575" t="inlineStr"/>
+    </row>
+    <row r="576">
+      <c r="A576" t="inlineStr"/>
+      <c r="B576" t="inlineStr">
+        <is>
+          <t>Early Middle Ages</t>
+        </is>
+      </c>
+      <c r="C576" t="inlineStr"/>
+      <c r="D576" t="inlineStr"/>
+      <c r="E576" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F576" t="inlineStr">
+        <is>
+          <t>.citymap.era.EarlyMiddleAge</t>
+        </is>
+      </c>
+      <c r="G576" t="inlineStr"/>
+      <c r="H576" t="inlineStr"/>
+    </row>
+    <row r="577">
+      <c r="A577" t="inlineStr"/>
+      <c r="B577" t="inlineStr">
+        <is>
+          <t>High Middle Ages</t>
+        </is>
+      </c>
+      <c r="C577" t="inlineStr"/>
+      <c r="D577" t="inlineStr"/>
+      <c r="E577" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F577" t="inlineStr">
+        <is>
+          <t>.citymap.era.HighMiddleAge</t>
+        </is>
+      </c>
+      <c r="G577" t="inlineStr"/>
+      <c r="H577" t="inlineStr"/>
+    </row>
+    <row r="578">
+      <c r="A578" t="inlineStr"/>
+      <c r="B578" t="inlineStr">
+        <is>
+          <t>Late Middle Ages</t>
+        </is>
+      </c>
+      <c r="C578" t="inlineStr"/>
+      <c r="D578" t="inlineStr"/>
+      <c r="E578" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F578" t="inlineStr">
+        <is>
+          <t>.citymap.era.LateMiddleAge</t>
+        </is>
+      </c>
+      <c r="G578" t="inlineStr"/>
+      <c r="H578" t="inlineStr"/>
+    </row>
+    <row r="579">
+      <c r="A579" t="inlineStr"/>
+      <c r="B579" t="inlineStr">
+        <is>
+          <t>Colonial Age</t>
+        </is>
+      </c>
+      <c r="C579" t="inlineStr"/>
+      <c r="D579" t="inlineStr"/>
+      <c r="E579" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F579" t="inlineStr">
+        <is>
+          <t>.citymap.era.ColonialAge</t>
+        </is>
+      </c>
+      <c r="G579" t="inlineStr"/>
+      <c r="H579" t="inlineStr"/>
+    </row>
+    <row r="580">
+      <c r="A580" t="inlineStr"/>
+      <c r="B580" t="inlineStr">
+        <is>
+          <t>Industrial Age</t>
+        </is>
+      </c>
+      <c r="C580" t="inlineStr"/>
+      <c r="D580" t="inlineStr"/>
+      <c r="E580" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F580" t="inlineStr">
+        <is>
+          <t>.citymap.era.IndustrialAge</t>
+        </is>
+      </c>
+      <c r="G580" t="inlineStr"/>
+      <c r="H580" t="inlineStr"/>
+    </row>
+    <row r="581">
+      <c r="A581" t="inlineStr"/>
+      <c r="B581" t="inlineStr">
+        <is>
+          <t>Progressive Era</t>
+        </is>
+      </c>
+      <c r="C581" t="inlineStr"/>
+      <c r="D581" t="inlineStr"/>
+      <c r="E581" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F581" t="inlineStr">
+        <is>
+          <t>.citymap.era.ProgressiveEra</t>
+        </is>
+      </c>
+      <c r="G581" t="inlineStr"/>
+      <c r="H581" t="inlineStr"/>
+    </row>
+    <row r="582">
+      <c r="A582" t="inlineStr"/>
+      <c r="B582" t="inlineStr">
+        <is>
+          <t>Modern Era</t>
+        </is>
+      </c>
+      <c r="C582" t="inlineStr"/>
+      <c r="D582" t="inlineStr"/>
+      <c r="E582" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F582" t="inlineStr">
+        <is>
+          <t>.citymap.era.ModernEra</t>
+        </is>
+      </c>
+      <c r="G582" t="inlineStr"/>
+      <c r="H582" t="inlineStr"/>
+    </row>
+    <row r="583">
+      <c r="A583" t="inlineStr"/>
+      <c r="B583" t="inlineStr">
+        <is>
+          <t>Postmodern Era</t>
+        </is>
+      </c>
+      <c r="C583" t="inlineStr"/>
+      <c r="D583" t="inlineStr"/>
+      <c r="E583" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F583" t="inlineStr">
+        <is>
+          <t>.citymap.era.PostModernEra</t>
+        </is>
+      </c>
+      <c r="G583" t="inlineStr"/>
+      <c r="H583" t="inlineStr"/>
+    </row>
+    <row r="584">
+      <c r="A584" t="inlineStr"/>
+      <c r="B584" t="inlineStr">
+        <is>
+          <t>Contemporary Era</t>
+        </is>
+      </c>
+      <c r="C584" t="inlineStr"/>
+      <c r="D584" t="inlineStr"/>
+      <c r="E584" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F584" t="inlineStr">
+        <is>
+          <t>.citymap.era.ContemporaryEra</t>
+        </is>
+      </c>
+      <c r="G584" t="inlineStr"/>
+      <c r="H584" t="inlineStr"/>
+    </row>
+    <row r="585">
+      <c r="A585" t="inlineStr"/>
+      <c r="B585" t="inlineStr">
+        <is>
+          <t>Tomorrow Era</t>
+        </is>
+      </c>
+      <c r="C585" t="inlineStr"/>
+      <c r="D585" t="inlineStr"/>
+      <c r="E585" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F585" t="inlineStr">
+        <is>
+          <t>.citymap.era.TomorrowEra</t>
+        </is>
+      </c>
+      <c r="G585" t="inlineStr"/>
+      <c r="H585" t="inlineStr"/>
+    </row>
+    <row r="586">
+      <c r="A586" t="inlineStr"/>
+      <c r="B586" t="inlineStr">
+        <is>
+          <t>The Future</t>
+        </is>
+      </c>
+      <c r="C586" t="inlineStr"/>
+      <c r="D586" t="inlineStr"/>
+      <c r="E586" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F586" t="inlineStr">
+        <is>
+          <t>.citymap.era.FutureEra</t>
+        </is>
+      </c>
+      <c r="G586" t="inlineStr"/>
+      <c r="H586" t="inlineStr"/>
+    </row>
+    <row r="587">
+      <c r="A587" t="inlineStr"/>
+      <c r="B587" t="inlineStr">
+        <is>
+          <t>Arctic Future</t>
+        </is>
+      </c>
+      <c r="C587" t="inlineStr"/>
+      <c r="D587" t="inlineStr"/>
+      <c r="E587" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F587" t="inlineStr">
+        <is>
+          <t>.citymap.era.ArcticFuture</t>
+        </is>
+      </c>
+      <c r="G587" t="inlineStr"/>
+      <c r="H587" t="inlineStr"/>
+    </row>
+    <row r="588">
+      <c r="A588" t="inlineStr"/>
+      <c r="B588" t="inlineStr">
+        <is>
+          <t>Oceanic Future</t>
+        </is>
+      </c>
+      <c r="C588" t="inlineStr"/>
+      <c r="D588" t="inlineStr"/>
+      <c r="E588" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F588" t="inlineStr">
+        <is>
+          <t>.citymap.era.OceanicFuture</t>
+        </is>
+      </c>
+      <c r="G588" t="inlineStr"/>
+      <c r="H588" t="inlineStr"/>
+    </row>
+    <row r="589">
+      <c r="A589" t="inlineStr"/>
+      <c r="B589" t="inlineStr">
+        <is>
+          <t>Virtual Future</t>
+        </is>
+      </c>
+      <c r="C589" t="inlineStr"/>
+      <c r="D589" t="inlineStr"/>
+      <c r="E589" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F589" t="inlineStr">
+        <is>
+          <t>.citymap.era.VirtualFuture</t>
+        </is>
+      </c>
+      <c r="G589" t="inlineStr"/>
+      <c r="H589" t="inlineStr"/>
+    </row>
+    <row r="590">
+      <c r="A590" t="inlineStr"/>
+      <c r="B590" t="inlineStr">
+        <is>
+          <t>Space Age Mars</t>
+        </is>
+      </c>
+      <c r="C590" t="inlineStr"/>
+      <c r="D590" t="inlineStr"/>
+      <c r="E590" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F590" t="inlineStr">
+        <is>
+          <t>.citymap.era.SpaceAgeMars</t>
+        </is>
+      </c>
+      <c r="G590" t="inlineStr"/>
+      <c r="H590" t="inlineStr"/>
+    </row>
+    <row r="591">
+      <c r="A591" t="inlineStr"/>
+      <c r="B591" t="inlineStr">
+        <is>
+          <t>Space Age Asteroid Belt</t>
+        </is>
+      </c>
+      <c r="C591" t="inlineStr"/>
+      <c r="D591" t="inlineStr"/>
+      <c r="E591" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F591" t="inlineStr">
+        <is>
+          <t>.citymap.era.SpaceAgeAsteroidBelt</t>
+        </is>
+      </c>
+      <c r="G591" t="inlineStr"/>
+      <c r="H591" t="inlineStr"/>
+    </row>
+    <row r="592">
+      <c r="A592" t="inlineStr"/>
+      <c r="B592" t="inlineStr">
+        <is>
+          <t>Space Age Venus</t>
+        </is>
+      </c>
+      <c r="C592" t="inlineStr"/>
+      <c r="D592" t="inlineStr"/>
+      <c r="E592" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F592" t="inlineStr">
+        <is>
+          <t>.citymap.era.SpaceAgeVenus</t>
+        </is>
+      </c>
+      <c r="G592" t="inlineStr"/>
+      <c r="H592" t="inlineStr"/>
+    </row>
+    <row r="593">
+      <c r="A593" t="inlineStr"/>
+      <c r="B593" t="inlineStr">
+        <is>
+          <t>Space Age Jupiter Moon</t>
+        </is>
+      </c>
+      <c r="C593" t="inlineStr"/>
+      <c r="D593" t="inlineStr"/>
+      <c r="E593" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F593" t="inlineStr">
+        <is>
+          <t>.citymap.era.SpaceAgeJupiterMoon</t>
+        </is>
+      </c>
+      <c r="G593" t="inlineStr"/>
+      <c r="H593" t="inlineStr"/>
+    </row>
+    <row r="594">
+      <c r="A594" t="inlineStr"/>
+      <c r="B594" t="inlineStr">
+        <is>
+          <t>Space Age Titan</t>
+        </is>
+      </c>
+      <c r="C594" t="inlineStr"/>
+      <c r="D594" t="inlineStr"/>
+      <c r="E594" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F594" t="inlineStr">
+        <is>
+          <t>.citymap.era.SpaceAgeTitan</t>
+        </is>
+      </c>
+      <c r="G594" t="inlineStr"/>
+      <c r="H594" t="inlineStr"/>
+    </row>
+    <row r="595">
+      <c r="A595" t="inlineStr"/>
+      <c r="B595" t="inlineStr">
+        <is>
+          <t>Space Age Space Hub</t>
+        </is>
+      </c>
+      <c r="C595" t="inlineStr"/>
+      <c r="D595" t="inlineStr"/>
+      <c r="E595" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F595" t="inlineStr">
+        <is>
+          <t>.citymap.era.SpaceAgeSpaceHub</t>
+        </is>
+      </c>
+      <c r="G595" t="inlineStr"/>
+      <c r="H595" t="inlineStr"/>
+    </row>
+    <row r="596">
+      <c r="A596" t="inlineStr"/>
+      <c r="B596" t="inlineStr">
+        <is>
+          <t>Type → stash</t>
+        </is>
+      </c>
+      <c r="C596" t="inlineStr"/>
+      <c r="D596" t="inlineStr"/>
+      <c r="E596" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F596" t="inlineStr">
+        <is>
+          <t>.citymap.TypeToStash</t>
+        </is>
+      </c>
+      <c r="G596" t="inlineStr"/>
+      <c r="H596" t="inlineStr"/>
+    </row>
+    <row r="597">
+      <c r="A597" t="inlineStr"/>
+      <c r="B597" t="inlineStr">
+        <is>
+          <t>Unknown</t>
+        </is>
+      </c>
+      <c r="C597" t="inlineStr"/>
+      <c r="D597" t="inlineStr"/>
+      <c r="E597" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F597" t="inlineStr">
+        <is>
+          <t>.citymap.Unknown</t>
+        </is>
+      </c>
+      <c r="G597" t="inlineStr"/>
+      <c r="H597" t="inlineStr"/>
+    </row>
+    <row r="598">
+      <c r="A598" t="inlineStr"/>
+      <c r="B598" t="inlineStr">
+        <is>
+          <t>click start point</t>
+        </is>
+      </c>
+      <c r="C598" t="inlineStr"/>
+      <c r="D598" t="inlineStr"/>
+      <c r="E598" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F598" t="inlineStr">
+        <is>
+          <t>.citymap.ClickStart</t>
+        </is>
+      </c>
+      <c r="G598" t="inlineStr"/>
+      <c r="H598" t="inlineStr"/>
+    </row>
+    <row r="599">
+      <c r="A599" t="inlineStr"/>
+      <c r="B599" t="inlineStr">
+        <is>
+          <t>click target</t>
+        </is>
+      </c>
+      <c r="C599" t="inlineStr"/>
+      <c r="D599" t="inlineStr"/>
+      <c r="E599" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F599" t="inlineStr">
+        <is>
+          <t>.citymap.ClickTarget</t>
+        </is>
+      </c>
+      <c r="G599" t="inlineStr"/>
+      <c r="H599" t="inlineStr"/>
+    </row>
+    <row r="600">
+      <c r="A600" t="inlineStr"/>
+      <c r="B600" t="inlineStr">
+        <is>
+          <t>available</t>
+        </is>
+      </c>
+      <c r="C600" t="inlineStr"/>
+      <c r="D600" t="inlineStr"/>
+      <c r="E600" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F600" t="inlineStr">
+        <is>
+          <t>.citymap.Available</t>
+        </is>
+      </c>
+      <c r="G600" t="inlineStr"/>
+      <c r="H600" t="inlineStr"/>
+    </row>
+    <row r="601">
+      <c r="A601" t="inlineStr"/>
+      <c r="B601" t="inlineStr">
+        <is>
+          <t>Esc = end</t>
+        </is>
+      </c>
+      <c r="C601" t="inlineStr"/>
+      <c r="D601" t="inlineStr"/>
+      <c r="E601" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F601" t="inlineStr">
+        <is>
+          <t>.citymap.EscToEnd</t>
+        </is>
+      </c>
+      <c r="G601" t="inlineStr"/>
+      <c r="H601" t="inlineStr"/>
+    </row>
+    <row r="602">
+      <c r="A602" t="inlineStr"/>
+      <c r="B602" t="inlineStr">
+        <is>
+          <t>Stamp</t>
+        </is>
+      </c>
+      <c r="C602" t="inlineStr"/>
+      <c r="D602" t="inlineStr"/>
+      <c r="E602" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F602" t="inlineStr">
+        <is>
+          <t>.citymap.StampMode</t>
+        </is>
+      </c>
+      <c r="G602" t="inlineStr"/>
+      <c r="H602" t="inlineStr"/>
+    </row>
+    <row r="603">
+      <c r="A603" t="inlineStr"/>
+      <c r="B603" t="inlineStr">
+        <is>
+          <t>All placed.</t>
+        </is>
+      </c>
+      <c r="C603" t="inlineStr"/>
+      <c r="D603" t="inlineStr"/>
+      <c r="E603" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F603" t="inlineStr">
+        <is>
+          <t>.citymap.AllPlaced</t>
+        </is>
+      </c>
+      <c r="G603" t="inlineStr"/>
+      <c r="H603" t="inlineStr"/>
+    </row>
+    <row r="604">
+      <c r="A604" t="inlineStr"/>
+      <c r="B604" t="inlineStr">
+        <is>
+          <t>placed</t>
+        </is>
+      </c>
+      <c r="C604" t="inlineStr"/>
+      <c r="D604" t="inlineStr"/>
+      <c r="E604" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F604" t="inlineStr">
+        <is>
+          <t>.citymap.Placed</t>
+        </is>
+      </c>
+      <c r="G604" t="inlineStr"/>
+      <c r="H604" t="inlineStr"/>
+    </row>
+    <row r="605">
+      <c r="A605" t="inlineStr"/>
+      <c r="B605" t="inlineStr">
+        <is>
+          <t>No free tiles on the path.</t>
+        </is>
+      </c>
+      <c r="C605" t="inlineStr"/>
+      <c r="D605" t="inlineStr"/>
+      <c r="E605" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F605" t="inlineStr">
+        <is>
+          <t>.citymap.NoFreeTiles</t>
+        </is>
+      </c>
+      <c r="G605" t="inlineStr"/>
+      <c r="H605" t="inlineStr"/>
+    </row>
+    <row r="606">
+      <c r="A606" t="inlineStr"/>
+      <c r="B606" t="inlineStr">
+        <is>
+          <t>more tiles open (pool empty)</t>
+        </is>
+      </c>
+      <c r="C606" t="inlineStr"/>
+      <c r="D606" t="inlineStr"/>
+      <c r="E606" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F606" t="inlineStr">
+        <is>
+          <t>.citymap.PoolEmptyRest</t>
+        </is>
+      </c>
+      <c r="G606" t="inlineStr"/>
+      <c r="H606" t="inlineStr"/>
+    </row>
+    <row r="607">
+      <c r="A607" t="inlineStr"/>
+      <c r="B607" t="inlineStr">
+        <is>
+          <t>Nothing to place (stash empty).</t>
+        </is>
+      </c>
+      <c r="C607" t="inlineStr"/>
+      <c r="D607" t="inlineStr"/>
+      <c r="E607" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F607" t="inlineStr">
+        <is>
+          <t>.citymap.NothingToPlace</t>
+        </is>
+      </c>
+      <c r="G607" t="inlineStr"/>
+      <c r="H607" t="inlineStr"/>
+    </row>
+    <row r="608">
+      <c r="A608" t="inlineStr"/>
+      <c r="B608" t="inlineStr">
+        <is>
+          <t>No extension available.</t>
+        </is>
+      </c>
+      <c r="C608" t="inlineStr"/>
+      <c r="D608" t="inlineStr"/>
+      <c r="E608" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F608" t="inlineStr">
+        <is>
+          <t>.citymap.NoExtensionAvailable</t>
+        </is>
+      </c>
+      <c r="G608" t="inlineStr"/>
+      <c r="H608" t="inlineStr"/>
+    </row>
+    <row r="609">
+      <c r="A609" t="inlineStr"/>
+      <c r="B609" t="inlineStr">
+        <is>
+          <t>moved to stash.</t>
+        </is>
+      </c>
+      <c r="C609" t="inlineStr"/>
+      <c r="D609" t="inlineStr"/>
+      <c r="E609" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F609" t="inlineStr">
+        <is>
+          <t>.citymap.MovedToStash</t>
+        </is>
+      </c>
+      <c r="G609" t="inlineStr"/>
+      <c r="H609" t="inlineStr"/>
+    </row>
+    <row r="610">
+      <c r="A610" t="inlineStr"/>
+      <c r="B610" t="inlineStr">
+        <is>
+          <t>Save failed.</t>
+        </is>
+      </c>
+      <c r="C610" t="inlineStr"/>
+      <c r="D610" t="inlineStr"/>
+      <c r="E610" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F610" t="inlineStr">
+        <is>
+          <t>.citymap.SaveFailed</t>
+        </is>
+      </c>
+      <c r="G610" t="inlineStr"/>
+      <c r="H610" t="inlineStr"/>
+    </row>
+    <row r="611">
+      <c r="A611" t="inlineStr"/>
+      <c r="B611" t="inlineStr">
+        <is>
+          <t>Click a road in the stash first.</t>
+        </is>
+      </c>
+      <c r="C611" t="inlineStr"/>
+      <c r="D611" t="inlineStr"/>
+      <c r="E611" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F611" t="inlineStr">
+        <is>
+          <t>.citymap.SelectRoadFirst</t>
+        </is>
+      </c>
+      <c r="G611" t="inlineStr"/>
+      <c r="H611" t="inlineStr"/>
+    </row>
+    <row r="612">
+      <c r="A612" t="inlineStr"/>
+      <c r="B612" t="inlineStr">
+        <is>
+          <t>left</t>
+        </is>
+      </c>
+      <c r="C612" t="inlineStr"/>
+      <c r="D612" t="inlineStr"/>
+      <c r="E612" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F612" t="inlineStr">
+        <is>
+          <t>.citymap.Remaining</t>
+        </is>
+      </c>
+      <c r="G612" t="inlineStr"/>
+      <c r="H612" t="inlineStr"/>
+    </row>
+    <row r="613">
+      <c r="A613" t="inlineStr"/>
+      <c r="B613" t="inlineStr">
+        <is>
+          <t>no result</t>
+        </is>
+      </c>
+      <c r="C613" t="inlineStr"/>
+      <c r="D613" t="inlineStr"/>
+      <c r="E613" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F613" t="inlineStr">
+        <is>
+          <t>.citymap.NoResult</t>
+        </is>
+      </c>
+      <c r="G613" t="inlineStr"/>
+      <c r="H613" t="inlineStr"/>
+    </row>
+    <row r="614">
+      <c r="A614" t="inlineStr"/>
+      <c r="B614" t="inlineStr">
+        <is>
+          <t>no buildings on the map</t>
+        </is>
+      </c>
+      <c r="C614" t="inlineStr"/>
+      <c r="D614" t="inlineStr"/>
+      <c r="E614" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F614" t="inlineStr">
+        <is>
+          <t>.citymap.NoBuildingsOnMap</t>
+        </is>
+      </c>
+      <c r="G614" t="inlineStr"/>
+      <c r="H614" t="inlineStr"/>
+    </row>
+    <row r="615">
+      <c r="A615" t="inlineStr"/>
+      <c r="B615" t="inlineStr">
+        <is>
+          <t>W A S D - pan the map with the keyboard (Shift = faster)</t>
+        </is>
+      </c>
+      <c r="C615" t="inlineStr"/>
+      <c r="D615" t="inlineStr"/>
+      <c r="E615" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F615" t="inlineStr">
+        <is>
+          <t>.citymap.HelpKeyPan</t>
+        </is>
+      </c>
+      <c r="G615" t="inlineStr"/>
+      <c r="H615" t="inlineStr"/>
+    </row>
+    <row r="616">
+      <c r="A616" t="inlineStr"/>
+      <c r="B616" t="inlineStr">
+        <is>
+          <t>Switch view: top-down / angled (like in the game)</t>
+        </is>
+      </c>
+      <c r="C616" t="inlineStr"/>
+      <c r="D616" t="inlineStr"/>
+      <c r="E616" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F616" t="inlineStr">
+        <is>
+          <t>.citymap.ToggleIso</t>
+        </is>
+      </c>
+      <c r="G616" t="inlineStr"/>
+      <c r="H616" t="inlineStr"/>
+    </row>
+    <row r="617">
+      <c r="A617" t="inlineStr"/>
+      <c r="B617" t="inlineStr">
+        <is>
+          <t>Cube button (top bar) - switch between top-down and angled view (like in the game)</t>
+        </is>
+      </c>
+      <c r="C617" t="inlineStr"/>
+      <c r="D617" t="inlineStr"/>
+      <c r="E617" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F617" t="inlineStr">
+        <is>
+          <t>.citymap.HelpIso</t>
+        </is>
+      </c>
+      <c r="G617" t="inlineStr"/>
+      <c r="H617" t="inlineStr"/>
+    </row>
+    <row r="618">
+      <c r="A618" t="inlineStr"/>
+      <c r="B618" t="inlineStr">
+        <is>
+          <t>Undo (Ctrl+Z)</t>
+        </is>
+      </c>
+      <c r="C618" t="inlineStr"/>
+      <c r="D618" t="inlineStr"/>
+      <c r="E618" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F618" t="inlineStr">
+        <is>
+          <t>.citymap.Undo</t>
+        </is>
+      </c>
+      <c r="G618" t="inlineStr"/>
+      <c r="H618" t="inlineStr"/>
+    </row>
+    <row r="619">
+      <c r="A619" t="inlineStr"/>
+      <c r="B619" t="inlineStr">
+        <is>
+          <t>Redo (Ctrl+Y)</t>
+        </is>
+      </c>
+      <c r="C619" t="inlineStr"/>
+      <c r="D619" t="inlineStr"/>
+      <c r="E619" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F619" t="inlineStr">
+        <is>
+          <t>.citymap.Redo</t>
+        </is>
+      </c>
+      <c r="G619" t="inlineStr"/>
+      <c r="H619" t="inlineStr"/>
+    </row>
+    <row r="620">
+      <c r="A620" t="inlineStr"/>
+      <c r="B620" t="inlineStr">
+        <is>
+          <t>Ctrl+Z - undo the last action</t>
+        </is>
+      </c>
+      <c r="C620" t="inlineStr"/>
+      <c r="D620" t="inlineStr"/>
+      <c r="E620" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F620" t="inlineStr">
+        <is>
+          <t>.citymap.HelpUndo</t>
+        </is>
+      </c>
+      <c r="G620" t="inlineStr"/>
+      <c r="H620" t="inlineStr"/>
+    </row>
+    <row r="621">
+      <c r="A621" t="inlineStr"/>
+      <c r="B621" t="inlineStr">
+        <is>
+          <t>Ctrl+Y / Ctrl+Shift+Z - redo the action</t>
+        </is>
+      </c>
+      <c r="C621" t="inlineStr"/>
+      <c r="D621" t="inlineStr"/>
+      <c r="E621" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F621" t="inlineStr">
+        <is>
+          <t>.citymap.HelpRedo</t>
+        </is>
+      </c>
+      <c r="G621" t="inlineStr"/>
+      <c r="H621" t="inlineStr"/>
+    </row>
+    <row r="622">
+      <c r="A622" t="inlineStr"/>
+      <c r="B622" t="inlineStr">
+        <is>
+          <t>Signing in with %s failed, please try again.</t>
+        </is>
+      </c>
+      <c r="C622" t="inlineStr"/>
+      <c r="D622" t="inlineStr"/>
+      <c r="E622" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F622" t="inlineStr">
+        <is>
+          <t>.login.OAuthError</t>
+        </is>
+      </c>
+      <c r="G622" t="inlineStr"/>
+      <c r="H622" t="inlineStr"/>
+    </row>
+    <row r="623">
+      <c r="A623" t="inlineStr"/>
+      <c r="B623" t="inlineStr">
+        <is>
+          <t>We did not receive a verified email address from %s. Please verify your email address there or register the classic way.</t>
+        </is>
+      </c>
+      <c r="C623" t="inlineStr"/>
+      <c r="D623" t="inlineStr"/>
+      <c r="E623" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F623" t="inlineStr">
+        <is>
+          <t>.login.OAuthNoEmail</t>
+        </is>
+      </c>
+      <c r="G623" t="inlineStr"/>
+      <c r="H623" t="inlineStr"/>
+    </row>
+    <row r="624">
+      <c r="A624" t="inlineStr"/>
+      <c r="B624" t="inlineStr">
+        <is>
+          <t>This login provider is currently not available.</t>
+        </is>
+      </c>
+      <c r="C624" t="inlineStr"/>
+      <c r="D624" t="inlineStr"/>
+      <c r="E624" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F624" t="inlineStr">
+        <is>
+          <t>.login.OAuthNotConfigured</t>
+        </is>
+      </c>
+      <c r="G624" t="inlineStr"/>
+      <c r="H624" t="inlineStr"/>
+    </row>
+    <row r="625">
+      <c r="A625" t="inlineStr"/>
+      <c r="B625" t="inlineStr">
+        <is>
+          <t>or sign / register in with</t>
+        </is>
+      </c>
+      <c r="C625" t="inlineStr"/>
+      <c r="D625" t="inlineStr"/>
+      <c r="E625" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F625" t="inlineStr">
+        <is>
+          <t>.login.OrSignInWith</t>
+        </is>
+      </c>
+      <c r="G625" t="inlineStr"/>
+      <c r="H625" t="inlineStr"/>
+    </row>
+    <row r="626">
+      <c r="A626" t="inlineStr"/>
+      <c r="B626" t="inlineStr">
+        <is>
+          <t>or via the form</t>
+        </is>
+      </c>
+      <c r="C626" t="inlineStr"/>
+      <c r="D626" t="inlineStr"/>
+      <c r="E626" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F626" t="inlineStr">
+        <is>
+          <t>.register.orRegisterWith</t>
+        </is>
+      </c>
+      <c r="G626" t="inlineStr"/>
+      <c r="H626" t="inlineStr"/>
+    </row>
+    <row r="627">
+      <c r="A627" t="inlineStr"/>
+      <c r="B627" t="inlineStr">
+        <is>
+          <t>Add world</t>
+        </is>
+      </c>
+      <c r="C627" t="inlineStr"/>
+      <c r="D627" t="inlineStr"/>
+      <c r="E627" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F627" t="inlineStr">
+        <is>
+          <t>.login.AddWorld.Header</t>
+        </is>
+      </c>
+      <c r="G627" t="inlineStr"/>
+      <c r="H627" t="inlineStr"/>
+    </row>
+    <row r="628">
+      <c r="A628" t="inlineStr"/>
+      <c r="B628" t="inlineStr">
+        <is>
+          <t>We have noticed that your profile is not yet linked to a world shortcut.&lt;br&gt;Make up for it now.</t>
+        </is>
+      </c>
+      <c r="C628" t="inlineStr"/>
+      <c r="D628" t="inlineStr"/>
+      <c r="E628" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F628" t="inlineStr">
+        <is>
+          <t>.login.AddWorld.Desc</t>
+        </is>
+      </c>
+      <c r="G628" t="inlineStr"/>
+      <c r="H628" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>